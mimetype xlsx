--- v0 (2026-04-17)
+++ v1 (2026-06-17)
@@ -8,1694 +8,1676 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Top Performers" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="811" uniqueCount="548">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="811" uniqueCount="542">
   <si>
     <t>Top performers — alle subsectors 2023</t>
   </si>
   <si>
     <t>EBITDA-marge &gt; 5% · solvabiliteit &gt; 20% · omzet &gt; €500k</t>
   </si>
   <si>
     <t>KvK</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Plaats</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Omzet</t>
   </si>
   <si>
     <t>EBITDA-marge</t>
   </si>
   <si>
     <t>Solvabiliteit</t>
   </si>
   <si>
     <t>Leverage</t>
   </si>
   <si>
-    <t>59199199</t>
-[...5 lines deleted...]
-    <t>Kallenkote</t>
+    <t>41125094</t>
+  </si>
+  <si>
+    <t>De Vijverhof</t>
+  </si>
+  <si>
+    <t>Capelle Aan Den Ijssel</t>
+  </si>
+  <si>
+    <t>VVT</t>
+  </si>
+  <si>
+    <t>41113260</t>
+  </si>
+  <si>
+    <t>Stichting Zuidwest Radiotherapeutisch Instituut</t>
+  </si>
+  <si>
+    <t>Vlissingen</t>
+  </si>
+  <si>
+    <t>ZKH</t>
+  </si>
+  <si>
+    <t>60389958</t>
+  </si>
+  <si>
+    <t>Het Gastenhuis B.V.</t>
+  </si>
+  <si>
+    <t>Amsterdam</t>
+  </si>
+  <si>
+    <t>41000801</t>
+  </si>
+  <si>
+    <t>Stichting Zorgcentrum Talma Urk</t>
+  </si>
+  <si>
+    <t>Urk</t>
+  </si>
+  <si>
+    <t>56840276</t>
+  </si>
+  <si>
+    <t>Stichting Radiotherapiegroep</t>
+  </si>
+  <si>
+    <t>Arnhem</t>
+  </si>
+  <si>
+    <t>71835830</t>
+  </si>
+  <si>
+    <t>Vierstroom Verpleeg Thuis B.V.</t>
+  </si>
+  <si>
+    <t>Gouda</t>
+  </si>
+  <si>
+    <t>41000503</t>
+  </si>
+  <si>
+    <t>Stichting Fier</t>
+  </si>
+  <si>
+    <t>Leeuwarden</t>
+  </si>
+  <si>
+    <t>70556822</t>
+  </si>
+  <si>
+    <t>Yes We Can Clinics B.V.</t>
+  </si>
+  <si>
+    <t>Waalre</t>
+  </si>
+  <si>
+    <t>GGZ</t>
+  </si>
+  <si>
+    <t>41052635</t>
+  </si>
+  <si>
+    <t>Stichting Voor Reformatorische Ouderenzorg</t>
+  </si>
+  <si>
+    <t>Ridderkerk</t>
+  </si>
+  <si>
+    <t>37122456</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Tellus</t>
+  </si>
+  <si>
+    <t>Den Helder</t>
+  </si>
+  <si>
+    <t>14100256</t>
+  </si>
+  <si>
+    <t>U-center B.V.</t>
+  </si>
+  <si>
+    <t>Epen</t>
+  </si>
+  <si>
+    <t>41095516</t>
+  </si>
+  <si>
+    <t>Stichting Dr. Bernard Verbeeten Instituut</t>
+  </si>
+  <si>
+    <t>Tilburg</t>
+  </si>
+  <si>
+    <t>30236066</t>
+  </si>
+  <si>
+    <t>Stichting Huize Het Oosten</t>
+  </si>
+  <si>
+    <t>Bilthoven</t>
+  </si>
+  <si>
+    <t>02100277</t>
+  </si>
+  <si>
+    <t>FPC Dr. S. van Mesdag (Stichting)</t>
+  </si>
+  <si>
+    <t>GRONINGEN</t>
+  </si>
+  <si>
+    <t>41222646</t>
+  </si>
+  <si>
+    <t>Stichting Epilepsie Instellingen Nederland</t>
+  </si>
+  <si>
+    <t>Heemstede</t>
+  </si>
+  <si>
+    <t>08137342</t>
+  </si>
+  <si>
+    <t>PROTESTANTS CHRISTELIJKE STICHTING voor ZORGVERLENING "HET BAKEN"</t>
+  </si>
+  <si>
+    <t>Elburg</t>
+  </si>
+  <si>
+    <t>14132418</t>
+  </si>
+  <si>
+    <t>CIRO+ B.V.</t>
+  </si>
+  <si>
+    <t>Horn</t>
+  </si>
+  <si>
+    <t>41118833</t>
+  </si>
+  <si>
+    <t>Stichting Het Parkhuis</t>
+  </si>
+  <si>
+    <t>Dordrecht</t>
+  </si>
+  <si>
+    <t>30223411</t>
+  </si>
+  <si>
+    <t>Stichting Lievegoed</t>
+  </si>
+  <si>
+    <t>41001316</t>
+  </si>
+  <si>
+    <t>Stichting Radiotherapeutisch Instituut Friesland</t>
+  </si>
+  <si>
+    <t>41174469</t>
+  </si>
+  <si>
+    <t>Stichting Gemiva-SVG Groep</t>
+  </si>
+  <si>
+    <t>51662000</t>
+  </si>
+  <si>
+    <t>Stichting Ambiq</t>
+  </si>
+  <si>
+    <t>Hengelo</t>
+  </si>
+  <si>
+    <t>20115882</t>
+  </si>
+  <si>
+    <t>Stichting Park Zuiderhout</t>
+  </si>
+  <si>
+    <t>Teteringen</t>
+  </si>
+  <si>
+    <t>27047100</t>
+  </si>
+  <si>
+    <t>KesslerPerspektief - Hoofdvestiging</t>
+  </si>
+  <si>
+    <t>s-Gravenhage</t>
+  </si>
+  <si>
+    <t>27366422</t>
+  </si>
+  <si>
+    <t>Academisch Ziekenhuis Leiden</t>
+  </si>
+  <si>
+    <t>Leiden</t>
+  </si>
+  <si>
+    <t>41244253</t>
+  </si>
+  <si>
+    <t>Stichting Woon- en Zorgcentrum "Humanitas"</t>
+  </si>
+  <si>
+    <t>Deventer</t>
+  </si>
+  <si>
+    <t>41126544</t>
+  </si>
+  <si>
+    <t>Stichting Protestants Christelijk Ziekenhuis Ikazia</t>
+  </si>
+  <si>
+    <t>Rotterdam</t>
+  </si>
+  <si>
+    <t>41017511</t>
+  </si>
+  <si>
+    <t>Stichting Woon- en zorgcentrum de Westerkim</t>
+  </si>
+  <si>
+    <t>Hoogeveen</t>
+  </si>
+  <si>
+    <t>41059171</t>
+  </si>
+  <si>
+    <t>Stichting Protestants-Christelijk Zorgcentrum Anker</t>
+  </si>
+  <si>
+    <t>Kesteren</t>
+  </si>
+  <si>
+    <t>09109774</t>
+  </si>
+  <si>
+    <t>Stichting Pluryn</t>
+  </si>
+  <si>
+    <t>Nijmegen</t>
+  </si>
+  <si>
+    <t>41188459</t>
+  </si>
+  <si>
+    <t>Stichting Zorg- en Wooncentrum De Haven</t>
+  </si>
+  <si>
+    <t>Bunschoten-Spakenburg</t>
+  </si>
+  <si>
+    <t>41066093</t>
+  </si>
+  <si>
+    <t>Stichting Zorgcentrum Beek en Bos</t>
+  </si>
+  <si>
+    <t>Heythuysen</t>
+  </si>
+  <si>
+    <t>41102928</t>
+  </si>
+  <si>
+    <t>Stichting S &amp; L Zorg</t>
+  </si>
+  <si>
+    <t>Roosendaal</t>
   </si>
   <si>
     <t>GHZ</t>
   </si>
   <si>
-    <t>87984253</t>
-[...2 lines deleted...]
-    <t>Huisartsenpraktijk Kleuvenstee</t>
+    <t>41118005</t>
+  </si>
+  <si>
+    <t>Stichting Protestantse Zorggroep Crabbehoff</t>
+  </si>
+  <si>
+    <t>09129243</t>
+  </si>
+  <si>
+    <t>Stichting Azora</t>
+  </si>
+  <si>
+    <t>Terborg</t>
+  </si>
+  <si>
+    <t>27308121</t>
+  </si>
+  <si>
+    <t>Skils B.V.</t>
+  </si>
+  <si>
+    <t>41046392</t>
+  </si>
+  <si>
+    <t>Stichting Bethanië</t>
+  </si>
+  <si>
+    <t>Ede</t>
+  </si>
+  <si>
+    <t>28103868</t>
+  </si>
+  <si>
+    <t>Stichting Het Raamwerk</t>
+  </si>
+  <si>
+    <t>Noordwijkerhout</t>
+  </si>
+  <si>
+    <t>41135918</t>
+  </si>
+  <si>
+    <t>Stichting Zorgcentra uitgaande van de Gereformeerde Gemeenten in Zeeland en Zuid-Holland en de Christelijke Gereformeerde Kerken in de regio Rotterdam</t>
+  </si>
+  <si>
+    <t>Barendrecht</t>
+  </si>
+  <si>
+    <t>17200931</t>
+  </si>
+  <si>
+    <t>Stichting Amaliazorg</t>
+  </si>
+  <si>
+    <t>Oirschot</t>
+  </si>
+  <si>
+    <t>24325621</t>
+  </si>
+  <si>
+    <t>Stichting Zorgpartners Midden-Holland</t>
+  </si>
+  <si>
+    <t>41051592</t>
+  </si>
+  <si>
+    <t>Stichting Catharina</t>
+  </si>
+  <si>
+    <t>27253843</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Oldael</t>
+  </si>
+  <si>
+    <t>08089010</t>
+  </si>
+  <si>
+    <t>Stichting Atlant Zorggroep</t>
+  </si>
+  <si>
+    <t>Beekbergen</t>
+  </si>
+  <si>
+    <t>01140346</t>
+  </si>
+  <si>
+    <t>Synaeda PMC B.V.</t>
+  </si>
+  <si>
+    <t>41073449</t>
+  </si>
+  <si>
+    <t>Stichting Sevagram Zorgcentra</t>
+  </si>
+  <si>
+    <t>Heerlen</t>
+  </si>
+  <si>
+    <t>41188898</t>
+  </si>
+  <si>
+    <t>Stichting Verzorgingshuis de Koperhorst</t>
+  </si>
+  <si>
+    <t>Amersfoort</t>
+  </si>
+  <si>
+    <t>51437848</t>
+  </si>
+  <si>
+    <t>Zuyderland Thuiszorg B.V.</t>
+  </si>
+  <si>
+    <t>Sittard</t>
+  </si>
+  <si>
+    <t>28102621</t>
+  </si>
+  <si>
+    <t>Stichting Marente</t>
+  </si>
+  <si>
+    <t>Voorhout</t>
+  </si>
+  <si>
+    <t>58497978</t>
+  </si>
+  <si>
+    <t>Dagelijks Leven Zorg B.V.</t>
+  </si>
+  <si>
+    <t>Apeldoorn</t>
+  </si>
+  <si>
+    <t>41136257</t>
+  </si>
+  <si>
+    <t>Stichting Zorgbeheer De Zellingen</t>
+  </si>
+  <si>
+    <t>Capelle aan den IJssel</t>
+  </si>
+  <si>
+    <t>41047349</t>
+  </si>
+  <si>
+    <t>Stichting Het Maanderzand</t>
+  </si>
+  <si>
+    <t>37138130</t>
+  </si>
+  <si>
+    <t>Stichting MagentaZorg</t>
+  </si>
+  <si>
+    <t>Heerhugowaard</t>
+  </si>
+  <si>
+    <t>41022329</t>
+  </si>
+  <si>
+    <t>Stichting de Vogellanden</t>
+  </si>
+  <si>
+    <t>Zwolle</t>
+  </si>
+  <si>
+    <t>64992284</t>
+  </si>
+  <si>
+    <t>Stichting RijnWaal Zorggroep</t>
+  </si>
+  <si>
+    <t>Gendt</t>
+  </si>
+  <si>
+    <t>27248096</t>
+  </si>
+  <si>
+    <t>Stichting Saffier - De Residentie Groep</t>
+  </si>
+  <si>
+    <t>41087385</t>
+  </si>
+  <si>
+    <t>Stichting Catharina Ziekenhuis</t>
+  </si>
+  <si>
+    <t>Eindhoven</t>
+  </si>
+  <si>
+    <t>41194729</t>
+  </si>
+  <si>
+    <t>Stichting Vivium Zorggroep</t>
+  </si>
+  <si>
+    <t>Huizen</t>
+  </si>
+  <si>
+    <t>34184520</t>
+  </si>
+  <si>
+    <t>Stichting ViVa! Zorggroep</t>
+  </si>
+  <si>
+    <t>Velsen-Noord</t>
+  </si>
+  <si>
+    <t>54102901</t>
+  </si>
+  <si>
+    <t>Stichting Zorgorganisatie NiKo</t>
+  </si>
+  <si>
+    <t>Alkmaar</t>
+  </si>
+  <si>
+    <t>41053643</t>
+  </si>
+  <si>
+    <t>Stichting Zorg Adullam</t>
+  </si>
+  <si>
+    <t>Barneveld</t>
+  </si>
+  <si>
+    <t>14089898</t>
+  </si>
+  <si>
+    <t>Stichting Cicero Zorggroep</t>
+  </si>
+  <si>
+    <t>Brunssum</t>
+  </si>
+  <si>
+    <t>41020668</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Noorderboog</t>
+  </si>
+  <si>
+    <t>Meppel</t>
+  </si>
+  <si>
+    <t>62350080</t>
+  </si>
+  <si>
+    <t>Stichting Bravis ziekenhuis</t>
+  </si>
+  <si>
+    <t>54327946</t>
+  </si>
+  <si>
+    <t>Prinses Máxima Centrum voor Kinderoncologie B.V.</t>
+  </si>
+  <si>
+    <t>Utrecht</t>
+  </si>
+  <si>
+    <t>11044284</t>
+  </si>
+  <si>
+    <t>Stichting Zorgcentra Rivierenland</t>
+  </si>
+  <si>
+    <t>Tiel</t>
+  </si>
+  <si>
+    <t>41231279</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Zaanstreek</t>
+  </si>
+  <si>
+    <t>Zaandam</t>
+  </si>
+  <si>
+    <t>80262783</t>
+  </si>
+  <si>
+    <t>Stichting Radboud universitair medisch centrum</t>
+  </si>
+  <si>
+    <t>69742049</t>
+  </si>
+  <si>
+    <t>Antes Zorg B.V.</t>
+  </si>
+  <si>
+    <t>Poortugaal</t>
+  </si>
+  <si>
+    <t>67729894</t>
+  </si>
+  <si>
+    <t>Stichting Liberein</t>
+  </si>
+  <si>
+    <t>Enschede</t>
+  </si>
+  <si>
+    <t>24466362</t>
+  </si>
+  <si>
+    <t>Stichting Yulius</t>
+  </si>
+  <si>
+    <t>20139950</t>
+  </si>
+  <si>
+    <t>Novicare B.V.</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>61980080</t>
+  </si>
+  <si>
+    <t>Fivoor B.V.</t>
+  </si>
+  <si>
+    <t>24485070</t>
+  </si>
+  <si>
+    <t>Erasmus Universitair Medisch Centrum Rotterdam (Erasmus MC)</t>
+  </si>
+  <si>
+    <t>41076416</t>
+  </si>
+  <si>
+    <t>Stichting Envida</t>
+  </si>
+  <si>
+    <t>Maastricht</t>
+  </si>
+  <si>
+    <t>32078404</t>
+  </si>
+  <si>
+    <t>Stichting Eleos, christelijke ggz</t>
+  </si>
+  <si>
+    <t>Hoevelaken</t>
+  </si>
+  <si>
+    <t>41180026</t>
+  </si>
+  <si>
+    <t>stichting Accolade Zorg</t>
+  </si>
+  <si>
+    <t>Bosch en Duin</t>
+  </si>
+  <si>
+    <t>41168998</t>
+  </si>
+  <si>
+    <t>Stichting R.K. Zorgcentrum Roomburgh</t>
+  </si>
+  <si>
+    <t>41014477</t>
+  </si>
+  <si>
+    <t>Stichting Nieuw Woelwijck, dorpsgemeenschap van geestelijk gehandicapten</t>
+  </si>
+  <si>
+    <t>Sappemeer</t>
+  </si>
+  <si>
+    <t>23091362</t>
+  </si>
+  <si>
+    <t>Stichting Albert Schweitzer Ziekenhuis</t>
+  </si>
+  <si>
+    <t>28099814</t>
+  </si>
+  <si>
+    <t>Stichting Basalt</t>
+  </si>
+  <si>
+    <t>41095513</t>
+  </si>
+  <si>
+    <t>Stichting De Wever</t>
+  </si>
+  <si>
+    <t>32134360</t>
+  </si>
+  <si>
+    <t>Stichting Beweging 3.0</t>
+  </si>
+  <si>
+    <t>05081871</t>
+  </si>
+  <si>
+    <t>Stichting Driezorg, Wonen Welzijn &amp; Zorg</t>
+  </si>
+  <si>
+    <t>41113281</t>
+  </si>
+  <si>
+    <t>Stichting Voor Regionale Zorgverlening</t>
+  </si>
+  <si>
+    <t>Middelburg</t>
+  </si>
+  <si>
+    <t>20057835</t>
+  </si>
+  <si>
+    <t>stichting star-shl</t>
+  </si>
+  <si>
+    <t>Etten-Leur</t>
+  </si>
+  <si>
+    <t>41225010</t>
+  </si>
+  <si>
+    <t>Stichting Spaarne Gasthuis</t>
+  </si>
+  <si>
+    <t>Hoofddorp</t>
+  </si>
+  <si>
+    <t>62375644</t>
+  </si>
+  <si>
+    <t>Stichting Zuyderland Medisch Centrum</t>
+  </si>
+  <si>
+    <t>09202321</t>
+  </si>
+  <si>
+    <t>Stichting Zinzia Zorggroep</t>
+  </si>
+  <si>
+    <t>Wageningen</t>
+  </si>
+  <si>
+    <t>64156338</t>
+  </si>
+  <si>
+    <t>Stichting VUmc</t>
+  </si>
+  <si>
+    <t>41130278</t>
+  </si>
+  <si>
+    <t>Stichting Salem, wonen met zorg</t>
+  </si>
+  <si>
+    <t>41095453</t>
+  </si>
+  <si>
+    <t>Stichting Het Laar</t>
+  </si>
+  <si>
+    <t>08080399</t>
+  </si>
+  <si>
+    <t>Stichting De Passerel</t>
+  </si>
+  <si>
+    <t>20100257</t>
+  </si>
+  <si>
+    <t>Stichting Amphia</t>
+  </si>
+  <si>
+    <t>Breda</t>
+  </si>
+  <si>
+    <t>41210822</t>
+  </si>
+  <si>
+    <t>Stichting Levvel</t>
+  </si>
+  <si>
+    <t>41149967</t>
+  </si>
+  <si>
+    <t>Stichting tot Huisvesting Verzorging en Verpleging van Ouderen Eykenburg</t>
+  </si>
+  <si>
+    <t>Den Haag</t>
+  </si>
+  <si>
+    <t>41195096</t>
+  </si>
+  <si>
+    <t>Stichting HilverZorg</t>
+  </si>
+  <si>
+    <t>Hilversum</t>
+  </si>
+  <si>
+    <t>17141651</t>
+  </si>
+  <si>
+    <t>Stichting Máxima Medisch Centrum</t>
+  </si>
+  <si>
+    <t>Veldhoven</t>
+  </si>
+  <si>
+    <t>41226861</t>
+  </si>
+  <si>
+    <t>Stichting Sint Jacob</t>
+  </si>
+  <si>
+    <t>Haarlem</t>
+  </si>
+  <si>
+    <t>14124959</t>
+  </si>
+  <si>
+    <t>Academisch Ziekenhuis Maastricht</t>
+  </si>
+  <si>
+    <t>24388202</t>
+  </si>
+  <si>
+    <t>Stichting Aafje Thuiszorg Huizen Zorghotels</t>
+  </si>
+  <si>
+    <t>41028000</t>
+  </si>
+  <si>
+    <t>Stichting De Posten</t>
+  </si>
+  <si>
+    <t>41013557</t>
+  </si>
+  <si>
+    <t>Stichting Zinn (Zorgorganisatie in Noord Nederland)</t>
+  </si>
+  <si>
+    <t>Haren Gn</t>
+  </si>
+  <si>
+    <t>29048285</t>
+  </si>
+  <si>
+    <t>WelThuis B.V.</t>
+  </si>
+  <si>
+    <t>65042662</t>
+  </si>
+  <si>
+    <t>Stichting Patyna</t>
+  </si>
+  <si>
+    <t>Sneek</t>
+  </si>
+  <si>
+    <t>41039180</t>
+  </si>
+  <si>
+    <t>Stichting Riwis Zorg &amp; Welzijn</t>
+  </si>
+  <si>
+    <t>17145911</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Elde Maasduinen</t>
+  </si>
+  <si>
+    <t>Boxtel</t>
+  </si>
+  <si>
+    <t>41000436</t>
+  </si>
+  <si>
+    <t>Stichting Revalidatie Friesland</t>
+  </si>
+  <si>
+    <t>Beetsterzwaag</t>
+  </si>
+  <si>
+    <t>09096140</t>
+  </si>
+  <si>
+    <t>Stichting Rijnstate Ziekenhuis</t>
+  </si>
+  <si>
+    <t>27280417</t>
+  </si>
+  <si>
+    <t>Stichting Respect Wonen Zorg Welzijn</t>
+  </si>
+  <si>
+    <t>41095510</t>
+  </si>
+  <si>
+    <t>Stichting Elisabeth-TweeSteden Ziekenhuis</t>
+  </si>
+  <si>
+    <t>41236520</t>
+  </si>
+  <si>
+    <t>Stichting De Zorgcirkel</t>
+  </si>
+  <si>
+    <t>Purmerend</t>
+  </si>
+  <si>
+    <t>01169570</t>
+  </si>
+  <si>
+    <t>Academisch Ziekenhuis Groningen</t>
+  </si>
+  <si>
+    <t>Groningen</t>
+  </si>
+  <si>
+    <t>41002802</t>
+  </si>
+  <si>
+    <t>Stichting Zorgcentrum het Bildt</t>
+  </si>
+  <si>
+    <t>St.-Annaparochie</t>
+  </si>
+  <si>
+    <t>41265029</t>
+  </si>
+  <si>
+    <t>Stichting De Rijnhoven</t>
+  </si>
+  <si>
+    <t>Harmelen</t>
+  </si>
+  <si>
+    <t>41049838</t>
+  </si>
+  <si>
+    <t>Stichting Klimmendaal</t>
+  </si>
+  <si>
+    <t>41068375</t>
+  </si>
+  <si>
+    <t>Stichting voor medische en verpleegkundige zorgverlening st. Jans Gasthuis (SJG Weert)</t>
+  </si>
+  <si>
+    <t>Weert</t>
+  </si>
+  <si>
+    <t>01143871</t>
+  </si>
+  <si>
+    <t>Stichting Zonnehuisgroep Noord</t>
+  </si>
+  <si>
+    <t>Zuidhorn</t>
+  </si>
+  <si>
+    <t>24354564</t>
+  </si>
+  <si>
+    <t>Stichting 1nP</t>
+  </si>
+  <si>
+    <t>Hellevoetsluis</t>
+  </si>
+  <si>
+    <t>41173845</t>
+  </si>
+  <si>
+    <t>Stichting Groene Hart Ziekenhuis</t>
+  </si>
+  <si>
+    <t>17141715</t>
+  </si>
+  <si>
+    <t>Stichting GGzE</t>
+  </si>
+  <si>
+    <t>04075244</t>
+  </si>
+  <si>
+    <t>Stichting Trajectum</t>
+  </si>
+  <si>
+    <t>41066110</t>
+  </si>
+  <si>
+    <t>Stichting Sint Jozef wonen en zorg</t>
+  </si>
+  <si>
+    <t>Meijel</t>
+  </si>
+  <si>
+    <t>41070330</t>
+  </si>
+  <si>
+    <t>Stichting Maastricht Radiation Oncology "Maastro-Clinic"</t>
+  </si>
+  <si>
+    <t>09148559</t>
+  </si>
+  <si>
+    <t>Stichting Zorgcombinatie Marga Klompé</t>
+  </si>
+  <si>
+    <t>Groenlo</t>
+  </si>
+  <si>
+    <t>68436513</t>
+  </si>
+  <si>
+    <t>Zorghaven B.V.</t>
+  </si>
+  <si>
+    <t>Schiedam</t>
+  </si>
+  <si>
+    <t>41022643</t>
+  </si>
+  <si>
+    <t>Stichting Voorzieningen voor Verstandelijk en Meervoudig Gehandicapten Zwolle e.o.</t>
+  </si>
+  <si>
+    <t>27332804</t>
+  </si>
+  <si>
+    <t>Stichting Wijdezorg</t>
+  </si>
+  <si>
+    <t>Zoeterwoude</t>
+  </si>
+  <si>
+    <t>34362777</t>
+  </si>
+  <si>
+    <t>Academisch Medisch Centrum</t>
+  </si>
+  <si>
+    <t>04055278</t>
+  </si>
+  <si>
+    <t>Stichting Interzorg Noord-Nederland</t>
   </si>
   <si>
     <t>Assen</t>
   </si>
   <si>
+    <t>41227061</t>
+  </si>
+  <si>
+    <t>Stichting Heliomare</t>
+  </si>
+  <si>
+    <t>Wijk aan Zee</t>
+  </si>
+  <si>
+    <t>41222776</t>
+  </si>
+  <si>
+    <t>Stichting SIG, organisatie voor ondersteuning van mensen met een beperking</t>
+  </si>
+  <si>
+    <t>Beverwijk</t>
+  </si>
+  <si>
+    <t>41239364</t>
+  </si>
+  <si>
+    <t>Stichting Alkcare</t>
+  </si>
+  <si>
+    <t>Oudorp</t>
+  </si>
+  <si>
+    <t>41194854</t>
+  </si>
+  <si>
+    <t>Stichting Merem Medische Revalidatie</t>
+  </si>
+  <si>
+    <t>41114148</t>
+  </si>
+  <si>
+    <t>Stichting Amarijn</t>
+  </si>
+  <si>
+    <t>41096992</t>
+  </si>
+  <si>
+    <t>Stichting Amarant</t>
+  </si>
+  <si>
+    <t>08094736</t>
+  </si>
+  <si>
+    <t>Stichting Ziekenhuisgroep Twente</t>
+  </si>
+  <si>
+    <t>Almelo</t>
+  </si>
+  <si>
+    <t>24299892</t>
+  </si>
+  <si>
+    <t>Stichting Salios</t>
+  </si>
+  <si>
+    <t>08099661</t>
+  </si>
+  <si>
+    <t>Stichting TriviumMeulenbeltZorg</t>
+  </si>
+  <si>
+    <t>Borne</t>
+  </si>
+  <si>
+    <t>24402950</t>
+  </si>
+  <si>
+    <t>Stichting Park Medisch Centrum</t>
+  </si>
+  <si>
+    <t>27321702</t>
+  </si>
+  <si>
+    <t>Parnassia Haaglanden B.V.</t>
+  </si>
+  <si>
+    <t>08113086</t>
+  </si>
+  <si>
+    <t>Stichting Zozijn Zorg</t>
+  </si>
+  <si>
+    <t>Wilp</t>
+  </si>
+  <si>
+    <t>50074105</t>
+  </si>
+  <si>
+    <t>INTER-PSY B.V.</t>
+  </si>
+  <si>
+    <t>41118305</t>
+  </si>
+  <si>
+    <t>Protestants Interkerkelijke Stichting Zorgverlening Hendrik-Ido-Ambacht</t>
+  </si>
+  <si>
+    <t>Hendrik-Ido-Ambacht</t>
+  </si>
+  <si>
+    <t>41089837</t>
+  </si>
+  <si>
+    <t>Stichting Elkerliek Ziekenhuis</t>
+  </si>
+  <si>
+    <t>Helmond</t>
+  </si>
+  <si>
+    <t>27321808</t>
+  </si>
+  <si>
+    <t>Stichting Ipse de Bruggen</t>
+  </si>
+  <si>
+    <t>Zoetermeer</t>
+  </si>
+  <si>
+    <t>32112124</t>
+  </si>
+  <si>
+    <t>Stichting Tergooi</t>
+  </si>
+  <si>
+    <t>32082917</t>
+  </si>
+  <si>
+    <t>Stichting Meander Medisch Centrum</t>
+  </si>
+  <si>
+    <t>40530817</t>
+  </si>
+  <si>
+    <t>Stichting Het Nederlands Kanker Instituut-Antoni van Leeuwenhoek Ziekenhuis</t>
+  </si>
+  <si>
+    <t>08168183</t>
+  </si>
+  <si>
+    <t>Stichting Koninklijke Visio, expertisecentrum voor slechtziende en blinde mensen</t>
+  </si>
+  <si>
+    <t>41014377</t>
+  </si>
+  <si>
+    <t>Christelijke Stichting BCM Zorg en Dienstverlening</t>
+  </si>
+  <si>
+    <t>Stadskanaal</t>
+  </si>
+  <si>
+    <t>27283988</t>
+  </si>
+  <si>
+    <t>Stichting Cardia</t>
+  </si>
+  <si>
+    <t>08154763</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Apeldoorn en omstreken</t>
+  </si>
+  <si>
+    <t>41186628</t>
+  </si>
+  <si>
+    <t>Stichting Zorgspectrum</t>
+  </si>
+  <si>
+    <t>Nieuwegein</t>
+  </si>
+  <si>
+    <t>24365406</t>
+  </si>
+  <si>
+    <t>Stichting Zorg en Verpleging Goeree-Overflakkee</t>
+  </si>
+  <si>
+    <t>Dirksland</t>
+  </si>
+  <si>
+    <t>41071981</t>
+  </si>
+  <si>
+    <t>Stichting MeanderGroep Zuid-Limburg</t>
+  </si>
+  <si>
+    <t>Landgraaf</t>
+  </si>
+  <si>
+    <t>41064747</t>
+  </si>
+  <si>
+    <t>Stichting Forensisch Psychiatrisch Centrum De Rooyse Wissel</t>
+  </si>
+  <si>
+    <t>Oostrum</t>
+  </si>
+  <si>
+    <t>09181367</t>
+  </si>
+  <si>
+    <t>Stichting Insula Dei Huize Kohlmann</t>
+  </si>
+  <si>
+    <t>41084046</t>
+  </si>
+  <si>
+    <t>Stichting Jeroen Bosch Ziekenhuis</t>
+  </si>
+  <si>
+    <t>s-Hertogenbosch</t>
+  </si>
+  <si>
+    <t>41038965</t>
+  </si>
+  <si>
+    <t>Stichting Ziekenhuisvoorzieningen Oost-Achterhoek</t>
+  </si>
+  <si>
+    <t>Winterswijk</t>
+  </si>
+  <si>
+    <t>18081254</t>
+  </si>
+  <si>
+    <t>Stichting Mijzo</t>
+  </si>
+  <si>
+    <t>Waalwijk</t>
+  </si>
+  <si>
+    <t>41088260</t>
+  </si>
+  <si>
+    <t>Stichting Severinus</t>
+  </si>
+  <si>
+    <t>87451158</t>
+  </si>
+  <si>
+    <t>Stichting Regionale Ambulancevoorziening Limburg</t>
+  </si>
+  <si>
+    <t>Ittervoort</t>
+  </si>
+  <si>
     <t>ELZ</t>
   </si>
   <si>
-    <t>32151229</t>
-[...254 lines deleted...]
-    <t>Zorgboerderij De Woudse Hoeve v.o.f.</t>
+    <t>41224666</t>
+  </si>
+  <si>
+    <t>Stichting De Hartekamp Groep</t>
+  </si>
+  <si>
+    <t>Velserbroek</t>
+  </si>
+  <si>
+    <t>30172727</t>
+  </si>
+  <si>
+    <t>Stichting Diakonessenhuis</t>
+  </si>
+  <si>
+    <t>41000763</t>
+  </si>
+  <si>
+    <t>Stichting Ziekenhuis "Nij Smellinghe"</t>
+  </si>
+  <si>
+    <t>Drachten</t>
+  </si>
+  <si>
+    <t>41055765</t>
+  </si>
+  <si>
+    <t>Stichting Klinisch Genetisch Centrum Nijmegen en omstreken</t>
+  </si>
+  <si>
+    <t>41190166</t>
+  </si>
+  <si>
+    <t>Stichting 's Heeren Loo Zorggroep</t>
+  </si>
+  <si>
+    <t>41222777</t>
+  </si>
+  <si>
+    <t>Rode Kruis Ziekenhuis B.V.</t>
+  </si>
+  <si>
+    <t>41149113</t>
+  </si>
+  <si>
+    <t>Stichting De Hoogstraat Revalidatie</t>
+  </si>
+  <si>
+    <t>41062327</t>
+  </si>
+  <si>
+    <t>Stichting LA PROVIDENCE</t>
+  </si>
+  <si>
+    <t>Grubbenvorst</t>
+  </si>
+  <si>
+    <t>41066359</t>
+  </si>
+  <si>
+    <t>Stichting Laurentius Ziekenhuis Roermond</t>
+  </si>
+  <si>
+    <t>Roermond</t>
+  </si>
+  <si>
+    <t>17126402</t>
+  </si>
+  <si>
+    <t>Stichting Savant Zorg</t>
+  </si>
+  <si>
+    <t>41235021</t>
+  </si>
+  <si>
+    <t>Stichting Dijklander Ziekenhuis</t>
+  </si>
+  <si>
+    <t>Hoorn</t>
+  </si>
+  <si>
+    <t>09148035</t>
+  </si>
+  <si>
+    <t>Stichting Vilente</t>
+  </si>
+  <si>
+    <t>Doorwerth</t>
+  </si>
+  <si>
+    <t>08152192</t>
+  </si>
+  <si>
+    <t>Zorggroep De Laren B.V.</t>
+  </si>
+  <si>
+    <t>Maarssen</t>
+  </si>
+  <si>
+    <t>56708874</t>
+  </si>
+  <si>
+    <t>stichting Laverhof</t>
   </si>
   <si>
     <t>Schijndel</t>
   </si>
   <si>
-    <t>86786679</t>
-[...551 lines deleted...]
-    <t>Tandprothetische Praktijk L. Jobse</t>
+    <t>41223799</t>
+  </si>
+  <si>
+    <t>Stichting KennemerHart</t>
+  </si>
+  <si>
+    <t>01137890</t>
+  </si>
+  <si>
+    <t>Medisch Centrum Leeuwarden B.V.</t>
+  </si>
+  <si>
+    <t>14068232</t>
+  </si>
+  <si>
+    <t>Stichting Mondriaan</t>
+  </si>
+  <si>
+    <t>41113577</t>
+  </si>
+  <si>
+    <t>Stichting Schutse Zorg Tholen</t>
+  </si>
+  <si>
+    <t>Sint-Annaland</t>
+  </si>
+  <si>
+    <t>41186583</t>
+  </si>
+  <si>
+    <t>Stichting Zuidwester</t>
+  </si>
+  <si>
+    <t>Middelharnis</t>
+  </si>
+  <si>
+    <t>22063723</t>
+  </si>
+  <si>
+    <t>Admiraal De Ruyter Ziekenhuis B.V.</t>
   </si>
   <si>
     <t>Goes</t>
   </si>
   <si>
-    <t>86920391</t>
-[...80 lines deleted...]
-    <t>TH B.V.</t>
+    <t>08182193</t>
+  </si>
+  <si>
+    <t>Stichting RIBW Overijssel</t>
+  </si>
+  <si>
+    <t>34229005</t>
+  </si>
+  <si>
+    <t>Stichting Cordaan</t>
+  </si>
+  <si>
+    <t>41106842</t>
+  </si>
+  <si>
+    <t>Stichting Surplus Zorg</t>
+  </si>
+  <si>
+    <t>41000048</t>
+  </si>
+  <si>
+    <t>Stichting Leppehiem</t>
+  </si>
+  <si>
+    <t>Akkrum</t>
+  </si>
+  <si>
+    <t>02068255</t>
+  </si>
+  <si>
+    <t>Stichting De Hoven</t>
+  </si>
+  <si>
+    <t>Onderdendam</t>
+  </si>
+  <si>
+    <t>17167201</t>
+  </si>
+  <si>
+    <t>Stichting Vivent</t>
+  </si>
+  <si>
+    <t>Rosmalen</t>
+  </si>
+  <si>
+    <t>41149534</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Florence</t>
+  </si>
+  <si>
+    <t>Rijswijk</t>
+  </si>
+  <si>
+    <t>09169814</t>
+  </si>
+  <si>
+    <t>Stichting Careaz</t>
+  </si>
+  <si>
+    <t>Lichtenvoorde</t>
+  </si>
+  <si>
+    <t>08140403</t>
+  </si>
+  <si>
+    <t>Stichting GGNet</t>
+  </si>
+  <si>
+    <t>Warnsveld</t>
+  </si>
+  <si>
+    <t>51709015</t>
+  </si>
+  <si>
+    <t>Stichting Adelante Groep</t>
+  </si>
+  <si>
+    <t>Hoensbroek</t>
+  </si>
+  <si>
+    <t>30244197</t>
+  </si>
+  <si>
+    <t>Universitair Medisch Centrum Utrecht</t>
+  </si>
+  <si>
+    <t>09141342</t>
+  </si>
+  <si>
+    <t>Stichting Innoforte</t>
+  </si>
+  <si>
+    <t>Velp</t>
+  </si>
+  <si>
+    <t>41159777</t>
+  </si>
+  <si>
+    <t>Stichting Reinier de Graaf Groep</t>
+  </si>
+  <si>
+    <t>Delft</t>
+  </si>
+  <si>
+    <t>41035024</t>
+  </si>
+  <si>
+    <t>Stichting Christelijk Ziekenhuis St Jansdal</t>
   </si>
   <si>
     <t>Harderwijk</t>
   </si>
   <si>
-    <t>86078275</t>
-[...680 lines deleted...]
-    <t>200 resultaten · gegenereerd 17-4-2026, 22:47:15</t>
+    <t>41057184</t>
+  </si>
+  <si>
+    <t>Stichting Regionale Instelling voor Begeleiding en Wonen Nijmegen &amp; Rivierenland</t>
+  </si>
+  <si>
+    <t>41047476</t>
+  </si>
+  <si>
+    <t>Hervormde Stichting tot Verzorging van Ouderen "NEBOPLUS"</t>
+  </si>
+  <si>
+    <t>56474113</t>
+  </si>
+  <si>
+    <t>Stichting Sint Franciscus Vlietland Groep</t>
+  </si>
+  <si>
+    <t>200 resultaten · gegenereerd 17-6-2026, 13:06:35</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF0F1F3D"/>
       <sz val="18"/>
     </font>
     <font>
       <i/>
       <color rgb="FF6B7280"/>
@@ -2154,4839 +2136,4839 @@
       </c>
       <c r="G5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="6">
-        <v>709749</v>
+        <v>19048302</v>
       </c>
       <c r="G6" s="7">
-        <v>1.653228113037144</v>
+        <v>0.27182496371592596</v>
       </c>
       <c r="H6" s="7">
-        <v>0.3590220208203704</v>
+        <v>0.4721028924192006</v>
       </c>
       <c r="I6" s="8"/>
     </row>
     <row r="7" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F7" s="6">
-        <v>655847</v>
+        <v>16362000</v>
       </c>
       <c r="G7" s="7">
-        <v>1.4939063531585872</v>
+        <v>0.2630485270749297</v>
       </c>
       <c r="H7" s="7">
-        <v>0.7149997490841572</v>
+        <v>0.6986370338403999</v>
       </c>
       <c r="I7" s="8"/>
     </row>
     <row r="8" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B8" s="5" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="F8" s="6">
-        <v>656429</v>
+        <v>40875987</v>
       </c>
       <c r="G8" s="7">
-        <v>1.1638912966977388</v>
+        <v>0.239629369683477</v>
       </c>
       <c r="H8" s="7">
-        <v>0.9709642282164381</v>
+        <v>0.7308337907495223</v>
       </c>
       <c r="I8" s="8"/>
     </row>
     <row r="9" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B9" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="C9" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="C9" s="5" t="s">
+      <c r="D9" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="D9" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" s="5" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="F9" s="6">
-        <v>802292</v>
+        <v>15996700</v>
       </c>
       <c r="G9" s="7">
-        <v>1.0056238875621344</v>
+        <v>0.2250438527946389</v>
       </c>
       <c r="H9" s="7">
-        <v>0.303965957766589</v>
+        <v>0.48811103386560445</v>
       </c>
       <c r="I9" s="8"/>
     </row>
     <row r="10" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B10" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="C10" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="C10" s="5" t="s">
+      <c r="D10" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="D10" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F10" s="6">
-        <v>800107</v>
+        <v>39291000</v>
       </c>
       <c r="G10" s="7">
-        <v>0.9871004753114271</v>
+        <v>0.2171489654119264</v>
       </c>
       <c r="H10" s="7">
-        <v>0.9820478616544254</v>
+        <v>0.4795904552377729</v>
       </c>
       <c r="I10" s="8"/>
     </row>
     <row r="11" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B11" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="C11" s="5" t="s">
+      <c r="D11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="D11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F11" s="6">
-        <v>668845</v>
+        <v>10552779</v>
       </c>
       <c r="G11" s="7">
-        <v>0.8523155589112574</v>
+        <v>0.19375455507975672</v>
       </c>
       <c r="H11" s="7">
-        <v>0.9472490527776295</v>
+        <v>0.24397070028536455</v>
       </c>
       <c r="I11" s="8"/>
     </row>
     <row r="12" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B12" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="C12" s="5" t="s">
+      <c r="D12" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="D12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" s="5" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="F12" s="6">
-        <v>627019</v>
+        <v>10497399</v>
       </c>
       <c r="G12" s="7">
-        <v>0.7515625523309502</v>
+        <v>0.17904016032923964</v>
       </c>
       <c r="H12" s="7">
-        <v>0.8601122100190519</v>
+        <v>0.6389837497259002</v>
       </c>
       <c r="I12" s="8"/>
     </row>
     <row r="13" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B13" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="C13" s="5" t="s">
+      <c r="E13" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="D13" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F13" s="6">
-        <v>16251000</v>
+        <v>22996310</v>
       </c>
       <c r="G13" s="7">
-        <v>0.7405082764137592</v>
+        <v>0.1726895314944006</v>
       </c>
       <c r="H13" s="7">
-        <v>0.30871568228369095</v>
+        <v>0.5355196476747192</v>
       </c>
       <c r="I13" s="8"/>
     </row>
     <row r="14" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B14" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="C14" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="C14" s="5" t="s">
+      <c r="D14" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="D14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" s="5" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="F14" s="6">
-        <v>545756</v>
+        <v>19096753</v>
       </c>
       <c r="G14" s="7">
-        <v>0.7167122303740133</v>
+        <v>0.1714608760976277</v>
       </c>
       <c r="H14" s="7">
-        <v>0.6079973525228486</v>
+        <v>0.23924397190744212</v>
       </c>
       <c r="I14" s="8"/>
     </row>
     <row r="15" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B15" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="C15" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="C15" s="5" t="s">
+      <c r="D15" s="5" t="s">
         <v>42</v>
       </c>
-      <c r="D15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" s="5" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="F15" s="6">
-        <v>882226</v>
+        <v>14741634</v>
       </c>
       <c r="G15" s="7">
-        <v>0.7159888735992819</v>
+        <v>0.17071771012629944</v>
       </c>
       <c r="H15" s="7">
-        <v>0.7271573390244588</v>
+        <v>0.42502876210783763</v>
       </c>
       <c r="I15" s="8"/>
     </row>
     <row r="16" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B16" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="F16" s="6">
-        <v>2717142</v>
+        <v>13756486</v>
       </c>
       <c r="G16" s="7">
-        <v>0.7036341862147801</v>
+        <v>0.16802561351787076</v>
       </c>
       <c r="H16" s="7">
-        <v>0.8003592429044459</v>
+        <v>0.40281417264031016</v>
       </c>
       <c r="I16" s="8"/>
     </row>
     <row r="17" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B17" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F17" s="6">
-        <v>732859</v>
+        <v>38334908</v>
       </c>
       <c r="G17" s="7">
-        <v>0.7013313611485975</v>
+        <v>0.16681576488979705</v>
       </c>
       <c r="H17" s="7">
-        <v>0.47314128353134827</v>
+        <v>0.7218106431401649</v>
       </c>
       <c r="I17" s="8"/>
     </row>
     <row r="18" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B18" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F18" s="6">
-        <v>640410</v>
+        <v>10303405</v>
       </c>
       <c r="G18" s="7">
-        <v>0.6888352774004154</v>
+        <v>0.1606829004586348</v>
       </c>
       <c r="H18" s="7">
-        <v>0.5565831447777494</v>
+        <v>0.24216804245565454</v>
       </c>
       <c r="I18" s="8"/>
     </row>
     <row r="19" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B19" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>53</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>54</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F19" s="6">
-        <v>861555</v>
+        <v>75070156</v>
       </c>
       <c r="G19" s="7">
-        <v>0.68125888654816</v>
+        <v>0.1581181475099106</v>
       </c>
       <c r="H19" s="7">
-        <v>0.9838454864181991</v>
+        <v>0.5192528227499428</v>
       </c>
       <c r="I19" s="8"/>
     </row>
     <row r="20" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B20" s="5" t="s">
         <v>55</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>57</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F20" s="6">
-        <v>635128</v>
+        <v>113283000</v>
       </c>
       <c r="G20" s="7">
-        <v>0.6782113211825018</v>
+        <v>0.15279432924622405</v>
       </c>
       <c r="H20" s="7">
-        <v>0.9038352308585565</v>
+        <v>0.5342017137791786</v>
       </c>
       <c r="I20" s="8"/>
     </row>
     <row r="21" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B21" s="5" t="s">
         <v>58</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>59</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>60</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="F21" s="6">
-        <v>1015896</v>
+        <v>40604269</v>
       </c>
       <c r="G21" s="7">
-        <v>0.6756469166135116</v>
+        <v>0.15152456013923069</v>
       </c>
       <c r="H21" s="7">
-        <v>0.4945730279699399</v>
+        <v>0.5676142646988261</v>
       </c>
       <c r="I21" s="8"/>
     </row>
     <row r="22" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B22" s="5" t="s">
         <v>61</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F22" s="6">
-        <v>637608</v>
+        <v>21032249</v>
       </c>
       <c r="G22" s="7">
-        <v>0.6610127225505326</v>
+        <v>0.14707485633134146</v>
       </c>
       <c r="H22" s="7">
-        <v>0.9491622925368721</v>
+        <v>0.571856082055209</v>
       </c>
       <c r="I22" s="8"/>
     </row>
     <row r="23" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B23" s="5" t="s">
         <v>64</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>66</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F23" s="6">
-        <v>506776</v>
+        <v>41619069</v>
       </c>
       <c r="G23" s="7">
-        <v>0.6456679085039544</v>
+        <v>0.14300850891210468</v>
       </c>
       <c r="H23" s="7">
-        <v>0.8232363183997952</v>
+        <v>0.5952226910271103</v>
       </c>
       <c r="I23" s="8"/>
     </row>
     <row r="24" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B24" s="5" t="s">
         <v>67</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>68</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>69</v>
+        <v>51</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="F24" s="6">
-        <v>548340</v>
+        <v>43767189</v>
       </c>
       <c r="G24" s="7">
-        <v>0.6342889448152607</v>
+        <v>0.1391077457590434</v>
       </c>
       <c r="H24" s="7">
-        <v>0.8613657405819862</v>
+        <v>0.4727113611999487</v>
       </c>
       <c r="I24" s="8"/>
     </row>
     <row r="25" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B25" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="C25" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="C25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D25" s="5" t="s">
-        <v>72</v>
+        <v>32</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F25" s="6">
-        <v>635638</v>
+        <v>16475583</v>
       </c>
       <c r="G25" s="7">
-        <v>0.6305774670488549</v>
+        <v>0.1387370025085</v>
       </c>
       <c r="H25" s="7">
-        <v>0.709926521082269</v>
+        <v>0.8342946850062026</v>
       </c>
       <c r="I25" s="8"/>
     </row>
     <row r="26" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B26" s="5" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>75</v>
+        <v>29</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F26" s="6">
-        <v>516049</v>
+        <v>194823000</v>
       </c>
       <c r="G26" s="7">
-        <v>0.6287464950033814</v>
+        <v>0.13763775324268696</v>
       </c>
       <c r="H26" s="7">
-        <v>0.4088177019703662</v>
+        <v>0.40200724711175856</v>
       </c>
       <c r="I26" s="8"/>
     </row>
     <row r="27" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B27" s="5" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>45</v>
+        <v>75</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F27" s="6">
-        <v>550404</v>
+        <v>18600056</v>
       </c>
       <c r="G27" s="7">
-        <v>0.6064672495112681</v>
+        <v>0.1368336202858744</v>
       </c>
       <c r="H27" s="7">
-        <v>0.777795096751208</v>
+        <v>0.44482715611095164</v>
       </c>
       <c r="I27" s="8"/>
     </row>
     <row r="28" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B28" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="D28" s="5" t="s">
         <v>78</v>
       </c>
-      <c r="C28" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E28" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F28" s="6">
-        <v>609162</v>
+        <v>16853874</v>
       </c>
       <c r="G28" s="7">
-        <v>0.6041594846691029</v>
+        <v>0.1308754889231995</v>
       </c>
       <c r="H28" s="7">
-        <v>0.7232268319089632</v>
+        <v>0.5248287763867561</v>
       </c>
       <c r="I28" s="8"/>
     </row>
     <row r="29" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B29" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="D29" s="5" t="s">
         <v>81</v>
       </c>
-      <c r="C29" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E29" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F29" s="6">
-        <v>689011</v>
+        <v>10773576</v>
       </c>
       <c r="G29" s="7">
-        <v>0.6011398947186619</v>
+        <v>0.1289313780308414</v>
       </c>
       <c r="H29" s="7">
-        <v>0.9490510343481655</v>
+        <v>0.7577356116879074</v>
       </c>
       <c r="I29" s="8"/>
     </row>
     <row r="30" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B30" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="D30" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="C30" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E30" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F30" s="6">
-        <v>681329</v>
+        <v>734089000</v>
       </c>
       <c r="G30" s="7">
-        <v>0.5991525386413906</v>
+        <v>0.12824875457880447</v>
       </c>
       <c r="H30" s="7">
-        <v>0.9754483858110801</v>
+        <v>0.4095345686698331</v>
       </c>
       <c r="I30" s="8"/>
     </row>
     <row r="31" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B31" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="C31" s="5" t="s">
         <v>86</v>
       </c>
-      <c r="C31" s="5" t="s">
+      <c r="D31" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="D31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E31" s="5" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="F31" s="6">
-        <v>701948</v>
+        <v>15206435</v>
       </c>
       <c r="G31" s="7">
-        <v>0.5941992854171534</v>
+        <v>0.12730485481968654</v>
       </c>
       <c r="H31" s="7">
-        <v>0.7878191887989179</v>
+        <v>0.8784839534713453</v>
       </c>
       <c r="I31" s="8"/>
     </row>
     <row r="32" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B32" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>89</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>90</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F32" s="6">
-        <v>1007791</v>
+        <v>230694000</v>
       </c>
       <c r="G32" s="7">
-        <v>0.5914371134491179</v>
+        <v>0.12396507928251277</v>
       </c>
       <c r="H32" s="7">
-        <v>0.6484343045989235</v>
+        <v>0.34904658854272996</v>
       </c>
       <c r="I32" s="8"/>
     </row>
     <row r="33" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B33" s="5" t="s">
         <v>91</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>92</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>93</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="F33" s="6">
-        <v>1450679</v>
+        <v>14491386</v>
       </c>
       <c r="G33" s="7">
-        <v>0.5888352971263802</v>
+        <v>0.12331870809320793</v>
       </c>
       <c r="H33" s="7">
-        <v>0.20985214273518865</v>
+        <v>0.39209056068777376</v>
       </c>
       <c r="I33" s="8"/>
     </row>
     <row r="34" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B34" s="5" t="s">
         <v>94</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="F34" s="6">
-        <v>1849047</v>
+        <v>10110721</v>
       </c>
       <c r="G34" s="7">
-        <v>0.5708854344967975</v>
+        <v>0.12221650661708497</v>
       </c>
       <c r="H34" s="7">
-        <v>0.5715878894658791</v>
+        <v>0.45380732053304207</v>
       </c>
       <c r="I34" s="8"/>
     </row>
     <row r="35" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B35" s="5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F35" s="6">
-        <v>699178</v>
+        <v>202118000</v>
       </c>
       <c r="G35" s="7">
-        <v>0.5645872724828298</v>
+        <v>0.12186445541713256</v>
       </c>
       <c r="H35" s="7">
-        <v>0.5476448434194913</v>
+        <v>0.340578743832511</v>
       </c>
       <c r="I35" s="8"/>
     </row>
     <row r="36" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B36" s="5" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F36" s="6">
-        <v>542882</v>
+        <v>25951658</v>
       </c>
       <c r="G36" s="7">
-        <v>0.5634613046665758</v>
+        <v>0.12141494003966914</v>
       </c>
       <c r="H36" s="7">
-        <v>0.9722086206212035</v>
+        <v>0.3183477924446819</v>
       </c>
       <c r="I36" s="8"/>
     </row>
     <row r="37" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B37" s="5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="F37" s="6">
-        <v>500594</v>
+        <v>10234625</v>
       </c>
       <c r="G37" s="7">
-        <v>0.5623699045533905</v>
+        <v>0.12053651208520097</v>
       </c>
       <c r="H37" s="7">
-        <v>0.6620760252944987</v>
+        <v>0.5707057278428408</v>
       </c>
       <c r="I37" s="8"/>
     </row>
     <row r="38" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B38" s="5" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>17</v>
+        <v>109</v>
       </c>
       <c r="F38" s="6">
-        <v>655558</v>
+        <v>44712234</v>
       </c>
       <c r="G38" s="7">
-        <v>0.5590657119583622</v>
+        <v>0.12046092351368531</v>
       </c>
       <c r="H38" s="7">
-        <v>0.9132343769489835</v>
+        <v>0.4149823670016806</v>
       </c>
       <c r="I38" s="8"/>
     </row>
     <row r="39" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B39" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>48</v>
+        <v>66</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F39" s="6">
-        <v>732647</v>
+        <v>45962763</v>
       </c>
       <c r="G39" s="7">
-        <v>0.5562569695910855</v>
+        <v>0.11991868286943498</v>
       </c>
       <c r="H39" s="7">
-        <v>0.611448109992297</v>
+        <v>0.5613527567769832</v>
       </c>
       <c r="I39" s="8"/>
     </row>
     <row r="40" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B40" s="5" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F40" s="6">
-        <v>507097</v>
+        <v>92183350</v>
       </c>
       <c r="G40" s="7">
-        <v>0.5559251977432326</v>
+        <v>0.1185764891382229</v>
       </c>
       <c r="H40" s="7">
-        <v>0.8102084737851994</v>
+        <v>0.34304928597566875</v>
       </c>
       <c r="I40" s="8"/>
     </row>
     <row r="41" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B41" s="5" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>115</v>
+        <v>84</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F41" s="6">
-        <v>516651</v>
+        <v>13189817</v>
       </c>
       <c r="G41" s="7">
-        <v>0.555293612128884</v>
+        <v>0.11844129452288837</v>
       </c>
       <c r="H41" s="7">
-        <v>0.27291148919900593</v>
+        <v>0.28176590784088723</v>
       </c>
       <c r="I41" s="8"/>
     </row>
     <row r="42" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B42" s="5" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F42" s="6">
-        <v>521920</v>
+        <v>11989657</v>
       </c>
       <c r="G42" s="7">
-        <v>0.5552651747394237</v>
+        <v>0.11823307372346015</v>
       </c>
       <c r="H42" s="7">
-        <v>0.7451800430548048</v>
+        <v>0.4610829831999326</v>
       </c>
       <c r="I42" s="8"/>
     </row>
     <row r="43" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B43" s="5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F43" s="6">
-        <v>827620</v>
+        <v>44919436</v>
       </c>
       <c r="G43" s="7">
-        <v>0.5551243324230927</v>
+        <v>0.11753805190252166</v>
       </c>
       <c r="H43" s="7">
-        <v>0.8509155937052932</v>
+        <v>0.5629871241441986</v>
       </c>
       <c r="I43" s="8"/>
     </row>
     <row r="44" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B44" s="5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>48</v>
+        <v>125</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F44" s="6">
-        <v>508759</v>
+        <v>50629460</v>
       </c>
       <c r="G44" s="7">
-        <v>0.5534408236512769</v>
+        <v>0.11701177535766726</v>
       </c>
       <c r="H44" s="7">
-        <v>0.8938239867974229</v>
+        <v>0.38828216286722417</v>
       </c>
       <c r="I44" s="8"/>
     </row>
     <row r="45" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B45" s="5" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F45" s="6">
-        <v>1017287</v>
+        <v>27003504</v>
       </c>
       <c r="G45" s="7">
-        <v>0.5520310394215202</v>
+        <v>0.11679413901247779</v>
       </c>
       <c r="H45" s="7">
-        <v>0.9248382013869725</v>
+        <v>0.507530469409142</v>
       </c>
       <c r="I45" s="8"/>
     </row>
     <row r="46" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B46" s="5" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>129</v>
+        <v>29</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F46" s="6">
-        <v>507341</v>
+        <v>160312000</v>
       </c>
       <c r="G46" s="7">
-        <v>0.5518990186087858</v>
+        <v>0.11637931034482758</v>
       </c>
       <c r="H46" s="7">
-        <v>0.6551350161252839</v>
+        <v>0.5875276043627536</v>
       </c>
       <c r="I46" s="8"/>
     </row>
     <row r="47" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B47" s="5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>132</v>
+        <v>26</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F47" s="6">
-        <v>526664</v>
+        <v>40234388</v>
       </c>
       <c r="G47" s="7">
-        <v>0.5512736773350752</v>
+        <v>0.11632464746325953</v>
       </c>
       <c r="H47" s="7">
-        <v>0.9977240896358543</v>
+        <v>0.400712410810859</v>
       </c>
       <c r="I47" s="8"/>
     </row>
     <row r="48" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B48" s="5" t="s">
         <v>133</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>134</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>135</v>
+        <v>81</v>
       </c>
       <c r="E48" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F48" s="6">
-        <v>760143</v>
+        <v>13315138</v>
       </c>
       <c r="G48" s="7">
-        <v>0.5477061552892022</v>
+        <v>0.11609199994772867</v>
       </c>
       <c r="H48" s="7">
-        <v>0.6581862802755516</v>
+        <v>0.782579302676515</v>
       </c>
       <c r="I48" s="8"/>
     </row>
     <row r="49" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B49" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="C49" s="5" t="s">
         <v>136</v>
       </c>
-      <c r="C49" s="5" t="s">
+      <c r="D49" s="5" t="s">
         <v>137</v>
       </c>
-      <c r="D49" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E49" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F49" s="6">
-        <v>753065</v>
+        <v>91722397</v>
       </c>
       <c r="G49" s="7">
-        <v>0.5456620610438674</v>
+        <v>0.11595693470592575</v>
       </c>
       <c r="H49" s="7">
-        <v>0.5700631320561211</v>
+        <v>0.4370619702160781</v>
       </c>
       <c r="I49" s="8"/>
     </row>
     <row r="50" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B50" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="C50" s="5" t="s">
         <v>139</v>
       </c>
-      <c r="C50" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D50" s="5" t="s">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F50" s="6">
-        <v>659585</v>
+        <v>19322598</v>
       </c>
       <c r="G50" s="7">
-        <v>0.5439905395059015</v>
+        <v>0.11573505798754391</v>
       </c>
       <c r="H50" s="7">
-        <v>0.9123572787251271</v>
+        <v>0.8281455310142051</v>
       </c>
       <c r="I50" s="8"/>
     </row>
     <row r="51" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B51" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="C51" s="5" t="s">
         <v>141</v>
       </c>
-      <c r="C51" s="5" t="s">
+      <c r="D51" s="5" t="s">
         <v>142</v>
       </c>
-      <c r="D51" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E51" s="5" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="F51" s="6">
-        <v>1548386</v>
+        <v>187102504</v>
       </c>
       <c r="G51" s="7">
-        <v>0.5412913834147299</v>
+        <v>0.11543703872610919</v>
       </c>
       <c r="H51" s="7">
-        <v>0.5992877578896598</v>
+        <v>0.2879588655745371</v>
       </c>
       <c r="I51" s="8"/>
     </row>
     <row r="52" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B52" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="C52" s="5" t="s">
         <v>144</v>
       </c>
-      <c r="C52" s="5" t="s">
+      <c r="D52" s="5" t="s">
         <v>145</v>
       </c>
-      <c r="D52" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E52" s="5" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="F52" s="6">
-        <v>1048259</v>
+        <v>15276888</v>
       </c>
       <c r="G52" s="7">
-        <v>0.5399161848359995</v>
+        <v>0.11532610568330409</v>
       </c>
       <c r="H52" s="7">
-        <v>0.8090629446259269</v>
+        <v>0.5743634801610551</v>
       </c>
       <c r="I52" s="8"/>
     </row>
     <row r="53" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B53" s="5" t="s">
         <v>146</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>147</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>93</v>
+        <v>148</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F53" s="6">
-        <v>782940</v>
+        <v>30646250</v>
       </c>
       <c r="G53" s="7">
-        <v>0.5372965999948911</v>
+        <v>0.11506288697638373</v>
       </c>
       <c r="H53" s="7">
-        <v>0.8538641540045553</v>
+        <v>0.5337720154141794</v>
       </c>
       <c r="I53" s="8"/>
     </row>
     <row r="54" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B54" s="5" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>27</v>
+        <v>151</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F54" s="6">
-        <v>532507</v>
+        <v>152900000</v>
       </c>
       <c r="G54" s="7">
-        <v>0.5342652772639609</v>
+        <v>0.11320470896010465</v>
       </c>
       <c r="H54" s="7">
-        <v>0.8422362456670518</v>
+        <v>0.584478549247166</v>
       </c>
       <c r="I54" s="8"/>
     </row>
     <row r="55" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B55" s="5" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F55" s="6">
-        <v>512803</v>
+        <v>164888493</v>
       </c>
       <c r="G55" s="7">
-        <v>0.5328030452239944</v>
+        <v>0.11269355224199908</v>
       </c>
       <c r="H55" s="7">
-        <v>0.4577977817434322</v>
+        <v>0.7214002893647993</v>
       </c>
       <c r="I55" s="8"/>
     </row>
     <row r="56" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B56" s="5" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="F56" s="6">
-        <v>1163985</v>
+        <v>67587656</v>
       </c>
       <c r="G56" s="7">
-        <v>0.5319054798816136</v>
+        <v>0.1120344223803234</v>
       </c>
       <c r="H56" s="7">
-        <v>0.7554418549627351</v>
+        <v>0.5027078068424609</v>
       </c>
       <c r="I56" s="8"/>
     </row>
     <row r="57" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B57" s="5" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>158</v>
+        <v>119</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F57" s="6">
-        <v>951698</v>
+        <v>12850370</v>
       </c>
       <c r="G57" s="7">
-        <v>0.5264243489005966</v>
+        <v>0.11202276665963704</v>
       </c>
       <c r="H57" s="7">
-        <v>0.9324997130879166</v>
+        <v>0.6197231027045964</v>
       </c>
       <c r="I57" s="8"/>
     </row>
     <row r="58" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B58" s="5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E58" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F58" s="6">
-        <v>537938</v>
+        <v>99392333</v>
       </c>
       <c r="G58" s="7">
-        <v>0.524402440429938</v>
+        <v>0.11103894703829922</v>
       </c>
       <c r="H58" s="7">
-        <v>1</v>
+        <v>0.46395764487969593</v>
       </c>
       <c r="I58" s="8"/>
     </row>
     <row r="59" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B59" s="5" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F59" s="6">
-        <v>502571</v>
+        <v>33922208</v>
       </c>
       <c r="G59" s="7">
-        <v>0.5221351808998131</v>
+        <v>0.11058015445221019</v>
       </c>
       <c r="H59" s="7">
-        <v>0.6143947110964335</v>
+        <v>0.6866291074193321</v>
       </c>
       <c r="I59" s="8"/>
     </row>
     <row r="60" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B60" s="5" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F60" s="6">
-        <v>574004</v>
+        <v>24909234</v>
       </c>
       <c r="G60" s="7">
-        <v>0.5166044139065233</v>
+        <v>0.10967884439963108</v>
       </c>
       <c r="H60" s="7">
-        <v>0.8679092382495948</v>
+        <v>0.45464093353507673</v>
       </c>
       <c r="I60" s="8"/>
     </row>
     <row r="61" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B61" s="5" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>170</v>
+        <v>81</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F61" s="6">
-        <v>632042</v>
+        <v>112931586</v>
       </c>
       <c r="G61" s="7">
-        <v>0.5154246078583385</v>
+        <v>0.1094708348468603</v>
       </c>
       <c r="H61" s="7">
-        <v>0.5281700932823832</v>
+        <v>0.4529918785738917</v>
       </c>
       <c r="I61" s="8"/>
     </row>
     <row r="62" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B62" s="5" t="s">
         <v>171</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>172</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>173</v>
       </c>
       <c r="E62" s="5" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="F62" s="6">
-        <v>940556</v>
+        <v>516843000</v>
       </c>
       <c r="G62" s="7">
-        <v>0.5116983996699824</v>
+        <v>0.10883575863463373</v>
       </c>
       <c r="H62" s="7">
-        <v>0.6554201443611188</v>
+        <v>0.4613039763901833</v>
       </c>
       <c r="I62" s="8"/>
     </row>
     <row r="63" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B63" s="5" t="s">
         <v>174</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>175</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>176</v>
       </c>
       <c r="E63" s="5" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F63" s="6">
-        <v>606247</v>
+        <v>163226247</v>
       </c>
       <c r="G63" s="7">
-        <v>0.5104602579476683</v>
+        <v>0.10864495340629868</v>
       </c>
       <c r="H63" s="7">
-        <v>0.6763743847924696</v>
+        <v>0.4305300108485178</v>
       </c>
       <c r="I63" s="8"/>
     </row>
     <row r="64" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B64" s="5" t="s">
         <v>177</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>178</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F64" s="6">
-        <v>546949</v>
+        <v>181023752</v>
       </c>
       <c r="G64" s="7">
-        <v>0.5080053167662798</v>
+        <v>0.10813138488036642</v>
       </c>
       <c r="H64" s="7">
-        <v>0.6763902160975037</v>
+        <v>0.5148290874464355</v>
       </c>
       <c r="I64" s="8"/>
     </row>
     <row r="65" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B65" s="5" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>132</v>
+        <v>182</v>
       </c>
       <c r="E65" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F65" s="6">
-        <v>689578</v>
+        <v>24737432</v>
       </c>
       <c r="G65" s="7">
-        <v>0.5035079425387701</v>
+        <v>0.10808866498349545</v>
       </c>
       <c r="H65" s="7">
-        <v>0.692555936491508</v>
+        <v>0.6126479834398905</v>
       </c>
       <c r="I65" s="8"/>
     </row>
     <row r="66" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B66" s="5" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>138</v>
+        <v>185</v>
       </c>
       <c r="E66" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F66" s="6">
-        <v>577447</v>
+        <v>33841849</v>
       </c>
       <c r="G66" s="7">
-        <v>0.5013654932833662</v>
+        <v>0.10714677557954945</v>
       </c>
       <c r="H66" s="7">
-        <v>0.4344027982457698</v>
+        <v>0.7120506024099351</v>
       </c>
       <c r="I66" s="8"/>
     </row>
     <row r="67" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B67" s="5" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F67" s="6">
-        <v>683949</v>
+        <v>122684209</v>
       </c>
       <c r="G67" s="7">
-        <v>0.4991863428413522</v>
+        <v>0.10698928661634033</v>
       </c>
       <c r="H67" s="7">
-        <v>0.3510871260567115</v>
+        <v>0.6647901824742106</v>
       </c>
       <c r="I67" s="8"/>
     </row>
     <row r="68" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B68" s="5" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="E68" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F68" s="6">
-        <v>833932</v>
+        <v>100284300</v>
       </c>
       <c r="G68" s="7">
-        <v>0.4985394492596519</v>
+        <v>0.10688961283072225</v>
       </c>
       <c r="H68" s="7">
-        <v>0.7987186244538927</v>
+        <v>0.47126034269005934</v>
       </c>
       <c r="I68" s="8"/>
     </row>
     <row r="69" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B69" s="5" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>191</v>
+        <v>108</v>
       </c>
       <c r="E69" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F69" s="6">
-        <v>864623</v>
+        <v>366196384</v>
       </c>
       <c r="G69" s="7">
-        <v>0.49718894824680815</v>
+        <v>0.10540459350903912</v>
       </c>
       <c r="H69" s="7">
-        <v>0.9416511881124704</v>
+        <v>0.39996940884383453</v>
       </c>
       <c r="I69" s="8"/>
     </row>
     <row r="70" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B70" s="5" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="E70" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F70" s="6">
-        <v>680535</v>
+        <v>207842451</v>
       </c>
       <c r="G70" s="7">
-        <v>0.49690758006568364</v>
+        <v>0.10530471948678088</v>
       </c>
       <c r="H70" s="7">
-        <v>0.27682030728122914</v>
+        <v>0.31103599578147967</v>
       </c>
       <c r="I70" s="8"/>
     </row>
     <row r="71" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B71" s="5" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="E71" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F71" s="6">
-        <v>630272</v>
+        <v>62828013</v>
       </c>
       <c r="G71" s="7">
-        <v>0.4960667775182778</v>
+        <v>0.10501067413989362</v>
       </c>
       <c r="H71" s="7">
-        <v>0.384843927474654</v>
+        <v>0.4367481277749699</v>
       </c>
       <c r="I71" s="8"/>
     </row>
     <row r="72" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B72" s="5" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="E72" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F72" s="6">
-        <v>1171276</v>
+        <v>21954767</v>
       </c>
       <c r="G72" s="7">
-        <v>0.49455977924929734</v>
+        <v>0.10493270094827242</v>
       </c>
       <c r="H72" s="7">
-        <v>0.9064804984998847</v>
+        <v>0.861436320692313</v>
       </c>
       <c r="I72" s="8"/>
     </row>
     <row r="73" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B73" s="5" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>48</v>
+        <v>99</v>
       </c>
       <c r="E73" s="5" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="F73" s="6">
-        <v>2583732</v>
+        <v>1016856000</v>
       </c>
       <c r="G73" s="7">
-        <v>0.491660512777641</v>
+        <v>0.1044149810789335</v>
       </c>
       <c r="H73" s="7">
-        <v>0.5102914332473091</v>
+        <v>0.29338373642952353</v>
       </c>
       <c r="I73" s="8"/>
     </row>
     <row r="74" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B74" s="5" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="E74" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F74" s="6">
-        <v>543233</v>
+        <v>280236906</v>
       </c>
       <c r="G74" s="7">
-        <v>0.49159568730176556</v>
+        <v>0.10425592195197873</v>
       </c>
       <c r="H74" s="7">
-        <v>0.5897601966254816</v>
+        <v>0.7962141103537939</v>
       </c>
       <c r="I74" s="8"/>
     </row>
     <row r="75" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B75" s="5" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E75" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F75" s="6">
-        <v>689305</v>
+        <v>83965793</v>
       </c>
       <c r="G75" s="7">
-        <v>0.49073632136717416</v>
+        <v>0.10297081336443759</v>
       </c>
       <c r="H75" s="7">
-        <v>0.782313770386082</v>
+        <v>0.6495548960618648</v>
       </c>
       <c r="I75" s="8"/>
     </row>
     <row r="76" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B76" s="5" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>211</v>
+        <v>66</v>
       </c>
       <c r="E76" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F76" s="6">
-        <v>1259024</v>
+        <v>74039364</v>
       </c>
       <c r="G76" s="7">
-        <v>0.48826789640229257</v>
+        <v>0.10296077097582848</v>
       </c>
       <c r="H76" s="7">
-        <v>0.6779832012753706</v>
+        <v>0.37121894200302524</v>
       </c>
       <c r="I76" s="8"/>
     </row>
     <row r="77" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B77" s="5" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E77" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F77" s="6">
-        <v>1005957</v>
+        <v>33811772</v>
       </c>
       <c r="G77" s="7">
-        <v>0.48732898125864227</v>
+        <v>0.10263670889535159</v>
       </c>
       <c r="H77" s="7">
-        <v>0.8538968423159382</v>
+        <v>0.43033579126958454</v>
       </c>
       <c r="I77" s="8"/>
     </row>
     <row r="78" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B78" s="5" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>185</v>
+        <v>207</v>
       </c>
       <c r="E78" s="5" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="F78" s="6">
-        <v>1324235</v>
+        <v>199451842</v>
       </c>
       <c r="G78" s="7">
-        <v>0.48595377708639326</v>
+        <v>0.10210064141698927</v>
       </c>
       <c r="H78" s="7">
-        <v>0.8637152743943555</v>
+        <v>0.7171070153197092</v>
       </c>
       <c r="I78" s="8"/>
     </row>
     <row r="79" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B79" s="5" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>219</v>
+        <v>90</v>
       </c>
       <c r="E79" s="5" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="F79" s="6">
-        <v>832315</v>
+        <v>1821110000</v>
       </c>
       <c r="G79" s="7">
-        <v>0.48574037473792975</v>
+        <v>0.10207565715415323</v>
       </c>
       <c r="H79" s="7">
-        <v>0.5254934901301974</v>
+        <v>0.36029969249713434</v>
       </c>
       <c r="I79" s="8"/>
     </row>
     <row r="80" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B80" s="5" t="s">
         <v>220</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>221</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>222</v>
       </c>
       <c r="E80" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F80" s="6">
-        <v>868019</v>
+        <v>203395368</v>
       </c>
       <c r="G80" s="7">
-        <v>0.4853591914462702</v>
+        <v>0.10177424001120812</v>
       </c>
       <c r="H80" s="7">
-        <v>0.8519425445137606</v>
+        <v>0.40106151789035727</v>
       </c>
       <c r="I80" s="8"/>
     </row>
     <row r="81" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B81" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>224</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>225</v>
       </c>
       <c r="E81" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F81" s="6">
-        <v>683382</v>
+        <v>38645057</v>
       </c>
       <c r="G81" s="7">
-        <v>0.485015701320784</v>
+        <v>0.10090767882681606</v>
       </c>
       <c r="H81" s="7">
-        <v>0.6354159315232843</v>
+        <v>0.3830826979843379</v>
       </c>
       <c r="I81" s="8"/>
     </row>
     <row r="82" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B82" s="5" t="s">
         <v>226</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>227</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>228</v>
       </c>
       <c r="E82" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F82" s="6">
-        <v>627750</v>
+        <v>50515885</v>
       </c>
       <c r="G82" s="7">
-        <v>0.4837116686579052</v>
+        <v>0.10050897851240258</v>
       </c>
       <c r="H82" s="7">
-        <v>0.825218974937126</v>
+        <v>0.43448086476333214</v>
       </c>
       <c r="I82" s="8"/>
     </row>
     <row r="83" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B83" s="5" t="s">
         <v>229</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>230</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>231</v>
+        <v>84</v>
       </c>
       <c r="E83" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F83" s="6">
-        <v>635998</v>
+        <v>11630300</v>
       </c>
       <c r="G83" s="7">
-        <v>0.4819732137522445</v>
+        <v>0.10013628195317403</v>
       </c>
       <c r="H83" s="7">
-        <v>0.7819623138486476</v>
+        <v>0.28021471745884774</v>
       </c>
       <c r="I83" s="8"/>
     </row>
     <row r="84" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B84" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="C84" s="5" t="s">
         <v>232</v>
       </c>
-      <c r="C84" s="5" t="s">
+      <c r="D84" s="5" t="s">
         <v>233</v>
       </c>
-      <c r="D84" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E84" s="5" t="s">
-        <v>34</v>
+        <v>109</v>
       </c>
       <c r="F84" s="6">
-        <v>774764</v>
+        <v>45988850</v>
       </c>
       <c r="G84" s="7">
-        <v>0.4805114847876257</v>
+        <v>0.09995466292373043</v>
       </c>
       <c r="H84" s="7">
-        <v>0.7335056967820764</v>
+        <v>0.8516025542895329</v>
       </c>
       <c r="I84" s="8"/>
     </row>
     <row r="85" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B85" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="C85" s="5" t="s">
         <v>235</v>
       </c>
-      <c r="C85" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D85" s="5" t="s">
-        <v>185</v>
+        <v>66</v>
       </c>
       <c r="E85" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F85" s="6">
-        <v>534348</v>
+        <v>469747418</v>
       </c>
       <c r="G85" s="7">
-        <v>0.4766257195685209</v>
+        <v>0.09951086096230549</v>
       </c>
       <c r="H85" s="7">
-        <v>0.8580370352306167</v>
+        <v>0.4692666758935041</v>
       </c>
       <c r="I85" s="8"/>
     </row>
     <row r="86" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B86" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="C86" s="5" t="s">
         <v>237</v>
       </c>
-      <c r="C86" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D86" s="5" t="s">
-        <v>239</v>
+        <v>81</v>
       </c>
       <c r="E86" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F86" s="6">
-        <v>798572</v>
+        <v>89212489</v>
       </c>
       <c r="G86" s="7">
-        <v>0.4727701447083043</v>
+        <v>0.09890623049425289</v>
       </c>
       <c r="H86" s="7">
-        <v>0.4119224817435138</v>
+        <v>0.3171063040508458</v>
       </c>
       <c r="I86" s="8"/>
     </row>
     <row r="87" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B87" s="5" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>242</v>
+        <v>48</v>
       </c>
       <c r="E87" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F87" s="6">
-        <v>843424</v>
+        <v>169082302</v>
       </c>
       <c r="G87" s="7">
-        <v>0.468332653564518</v>
+        <v>0.09854259613758985</v>
       </c>
       <c r="H87" s="7">
-        <v>0.6825486350936258</v>
+        <v>0.3174404441822643</v>
       </c>
       <c r="I87" s="8"/>
     </row>
     <row r="88" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B88" s="5" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>245</v>
+        <v>145</v>
       </c>
       <c r="E88" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F88" s="6">
-        <v>710757</v>
+        <v>162413000</v>
       </c>
       <c r="G88" s="7">
-        <v>0.46615087857031307</v>
+        <v>0.09831725292926059</v>
       </c>
       <c r="H88" s="7">
-        <v>0.8195561790487984</v>
+        <v>0.5343028533460606</v>
       </c>
       <c r="I88" s="8"/>
     </row>
     <row r="89" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B89" s="5" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>248</v>
+        <v>165</v>
       </c>
       <c r="E89" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F89" s="6">
-        <v>713236</v>
+        <v>42134800</v>
       </c>
       <c r="G89" s="7">
-        <v>0.4658233740304752</v>
+        <v>0.09818888424770024</v>
       </c>
       <c r="H89" s="7">
-        <v>0.8422450553289088</v>
+        <v>0.41082009145735043</v>
       </c>
       <c r="I89" s="8"/>
     </row>
     <row r="90" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B90" s="5" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>93</v>
+        <v>246</v>
       </c>
       <c r="E90" s="5" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="F90" s="6">
-        <v>8323000</v>
+        <v>179847000</v>
       </c>
       <c r="G90" s="7">
-        <v>0.46545716688693983</v>
+        <v>0.0981000517106207</v>
       </c>
       <c r="H90" s="7">
-        <v>0.5951494318724339</v>
+        <v>0.4579559974258774</v>
       </c>
       <c r="I90" s="8"/>
     </row>
     <row r="91" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B91" s="5" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>16</v>
+        <v>249</v>
       </c>
       <c r="E91" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F91" s="6">
-        <v>658356</v>
+        <v>81506827</v>
       </c>
       <c r="G91" s="7">
-        <v>0.4630032991269161</v>
+        <v>0.09807935475147377</v>
       </c>
       <c r="H91" s="7">
-        <v>0.7018785909491941</v>
+        <v>0.5211657723448314</v>
       </c>
       <c r="I91" s="8"/>
     </row>
     <row r="92" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B92" s="5" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="E92" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F92" s="6">
-        <v>1347900</v>
+        <v>513949000</v>
       </c>
       <c r="G92" s="7">
-        <v>0.462509830106091</v>
+        <v>0.09805836765904788</v>
       </c>
       <c r="H92" s="7">
-        <v>0.8893139161144399</v>
+        <v>0.47117229957580664</v>
       </c>
       <c r="I92" s="8"/>
     </row>
     <row r="93" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B93" s="5" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>191</v>
+        <v>142</v>
       </c>
       <c r="E93" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F93" s="6">
-        <v>901013</v>
+        <v>743288887</v>
       </c>
       <c r="G93" s="7">
-        <v>0.4616836826993617</v>
+        <v>0.0980224893366393</v>
       </c>
       <c r="H93" s="7">
-        <v>0.7353888662124399</v>
+        <v>0.2150175075394242</v>
       </c>
       <c r="I93" s="8"/>
     </row>
     <row r="94" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B94" s="5" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="E94" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F94" s="6">
-        <v>642261</v>
+        <v>71170000</v>
       </c>
       <c r="G94" s="7">
-        <v>0.4611225031568163</v>
+        <v>0.09756920050583111</v>
       </c>
       <c r="H94" s="7">
-        <v>0.3268293370150179</v>
+        <v>0.2732717041800643</v>
       </c>
       <c r="I94" s="8"/>
     </row>
     <row r="95" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B95" s="5" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>263</v>
+        <v>20</v>
       </c>
       <c r="E95" s="5" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="F95" s="6">
-        <v>1117052</v>
+        <v>622576000</v>
       </c>
       <c r="G95" s="7">
-        <v>0.4548167856106967</v>
+        <v>0.097567204646501</v>
       </c>
       <c r="H95" s="7">
-        <v>0.9130834233742331</v>
+        <v>0.2871764754735337</v>
       </c>
       <c r="I95" s="8"/>
     </row>
     <row r="96" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B96" s="5" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>266</v>
+        <v>39</v>
       </c>
       <c r="E96" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F96" s="6">
-        <v>565176</v>
+        <v>20986386</v>
       </c>
       <c r="G96" s="7">
-        <v>0.4534215890271349</v>
+        <v>0.09744083616874291</v>
       </c>
       <c r="H96" s="7">
-        <v>0.8776154314460572</v>
+        <v>0.5600193152813859</v>
       </c>
       <c r="I96" s="8"/>
     </row>
     <row r="97" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B97" s="5" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>269</v>
+        <v>48</v>
       </c>
       <c r="E97" s="5" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="F97" s="6">
-        <v>562940</v>
+        <v>21971190</v>
       </c>
       <c r="G97" s="7">
-        <v>0.45163782996411694</v>
+        <v>0.0972286435099783</v>
       </c>
       <c r="H97" s="7">
-        <v>0.4629508722495218</v>
+        <v>0.4160720018431211</v>
       </c>
       <c r="I97" s="8"/>
     </row>
     <row r="98" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B98" s="5" t="s">
-        <v>270</v>
+        <v>264</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>272</v>
+        <v>154</v>
       </c>
       <c r="E98" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F98" s="6">
-        <v>911020</v>
+        <v>30459581</v>
       </c>
       <c r="G98" s="7">
-        <v>0.4496355733134289</v>
+        <v>0.0966148549449843</v>
       </c>
       <c r="H98" s="7">
-        <v>0.652250562802736</v>
+        <v>0.49534752174365637</v>
       </c>
       <c r="I98" s="8"/>
     </row>
     <row r="99" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B99" s="5" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
       <c r="E99" s="5" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="F99" s="6">
-        <v>756870</v>
+        <v>600350201</v>
       </c>
       <c r="G99" s="7">
-        <v>0.44711509242009856</v>
+        <v>0.09557614856199573</v>
       </c>
       <c r="H99" s="7">
-        <v>0.3076162186652918</v>
+        <v>0.3355874320008435</v>
       </c>
       <c r="I99" s="8"/>
     </row>
     <row r="100" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B100" s="5" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>277</v>
+        <v>270</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>278</v>
+        <v>20</v>
       </c>
       <c r="E100" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F100" s="6">
-        <v>963306</v>
+        <v>29653885</v>
       </c>
       <c r="G100" s="7">
-        <v>0.44333368628452435</v>
+        <v>0.09556757908786656</v>
       </c>
       <c r="H100" s="7">
-        <v>0.9601234707060547</v>
+        <v>0.4367003118613911</v>
       </c>
       <c r="I100" s="8"/>
     </row>
     <row r="101" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B101" s="5" t="s">
-        <v>279</v>
+        <v>271</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>280</v>
+        <v>272</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>281</v>
+        <v>273</v>
       </c>
       <c r="E101" s="5" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="F101" s="6">
-        <v>2289069</v>
+        <v>25876587</v>
       </c>
       <c r="G101" s="7">
-        <v>0.44244363101330714</v>
+        <v>0.09515791244030752</v>
       </c>
       <c r="H101" s="7">
-        <v>0.30225629709109664</v>
+        <v>0.4449136292966662</v>
       </c>
       <c r="I101" s="8"/>
     </row>
     <row r="102" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B102" s="5" t="s">
-        <v>282</v>
+        <v>274</v>
       </c>
       <c r="C102" s="5" t="s">
-        <v>283</v>
+        <v>275</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>284</v>
+        <v>276</v>
       </c>
       <c r="E102" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F102" s="6">
-        <v>949957</v>
+        <v>75292595</v>
       </c>
       <c r="G102" s="7">
-        <v>0.440902061882801</v>
+        <v>0.09504880260801211</v>
       </c>
       <c r="H102" s="7">
-        <v>0.5138614223533572</v>
+        <v>0.5486457614736356</v>
       </c>
       <c r="I102" s="8"/>
     </row>
     <row r="103" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B103" s="5" t="s">
-        <v>285</v>
+        <v>277</v>
       </c>
       <c r="C103" s="5" t="s">
-        <v>286</v>
+        <v>278</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>287</v>
+        <v>279</v>
       </c>
       <c r="E103" s="5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F103" s="6">
-        <v>1170864</v>
+        <v>392582000</v>
       </c>
       <c r="G103" s="7">
-        <v>0.43824731138714657</v>
+        <v>0.09502218644767207</v>
       </c>
       <c r="H103" s="7">
-        <v>0.5555231373150528</v>
+        <v>0.44226437311216915</v>
       </c>
       <c r="I103" s="8"/>
     </row>
     <row r="104" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B104" s="5" t="s">
-        <v>288</v>
+        <v>280</v>
       </c>
       <c r="C104" s="5" t="s">
-        <v>289</v>
+        <v>281</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>290</v>
+        <v>282</v>
       </c>
       <c r="E104" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F104" s="6">
-        <v>501341</v>
+        <v>68122151</v>
       </c>
       <c r="G104" s="7">
-        <v>0.43532445979881956</v>
+        <v>0.09440568017295872</v>
       </c>
       <c r="H104" s="7">
-        <v>0.9378837892832919</v>
+        <v>0.5359563498736538</v>
       </c>
       <c r="I104" s="8"/>
     </row>
     <row r="105" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B105" s="5" t="s">
-        <v>291</v>
+        <v>283</v>
       </c>
       <c r="C105" s="5" t="s">
-        <v>292</v>
+        <v>284</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>293</v>
+        <v>222</v>
       </c>
       <c r="E105" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F105" s="6">
-        <v>1378613</v>
+        <v>795801000</v>
       </c>
       <c r="G105" s="7">
-        <v>0.4332223764029499</v>
+        <v>0.09357615785856012</v>
       </c>
       <c r="H105" s="7">
-        <v>0.8918472498771689</v>
+        <v>0.44406822708007976</v>
       </c>
       <c r="I105" s="8"/>
     </row>
     <row r="106" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B106" s="5" t="s">
-        <v>294</v>
+        <v>285</v>
       </c>
       <c r="C106" s="5" t="s">
-        <v>295</v>
+        <v>286</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>296</v>
+        <v>90</v>
       </c>
       <c r="E106" s="5" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="F106" s="6">
-        <v>674887</v>
+        <v>280634000</v>
       </c>
       <c r="G106" s="7">
-        <v>0.43169152761869767</v>
+        <v>0.09332083781722814</v>
       </c>
       <c r="H106" s="7">
-        <v>0.45697204995619384</v>
+        <v>0.3818517350021393</v>
       </c>
       <c r="I106" s="8"/>
     </row>
     <row r="107" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B107" s="5" t="s">
-        <v>297</v>
+        <v>287</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>298</v>
+        <v>288</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>48</v>
+        <v>210</v>
       </c>
       <c r="E107" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F107" s="6">
-        <v>728517</v>
+        <v>41177524</v>
       </c>
       <c r="G107" s="7">
-        <v>0.4295013019600092</v>
+        <v>0.09288443375080056</v>
       </c>
       <c r="H107" s="7">
-        <v>0.622568912135149</v>
+        <v>0.771767997168795</v>
       </c>
       <c r="I107" s="8"/>
     </row>
     <row r="108" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B108" s="5" t="s">
-        <v>299</v>
+        <v>289</v>
       </c>
       <c r="C108" s="5" t="s">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>69</v>
+        <v>291</v>
       </c>
       <c r="E108" s="5" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="F108" s="6">
-        <v>1108122</v>
+        <v>112916758</v>
       </c>
       <c r="G108" s="7">
-        <v>0.4286549675938209</v>
+        <v>0.09213070038727113</v>
       </c>
       <c r="H108" s="7">
-        <v>0.8238587708529383</v>
+        <v>0.3213070201772582</v>
       </c>
       <c r="I108" s="8"/>
     </row>
     <row r="109" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B109" s="5" t="s">
-        <v>301</v>
+        <v>292</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>302</v>
+        <v>293</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>303</v>
+        <v>29</v>
       </c>
       <c r="E109" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F109" s="6">
-        <v>625554</v>
+        <v>166630464</v>
       </c>
       <c r="G109" s="7">
-        <v>0.42837229080143363</v>
+        <v>0.09199632907461627</v>
       </c>
       <c r="H109" s="7">
-        <v>1</v>
+        <v>0.5103510509329163</v>
       </c>
       <c r="I109" s="8"/>
     </row>
     <row r="110" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B110" s="5" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>305</v>
+        <v>295</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>306</v>
+        <v>296</v>
       </c>
       <c r="E110" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F110" s="6">
-        <v>1214590</v>
+        <v>134926681</v>
       </c>
       <c r="G110" s="7">
-        <v>0.42614627158135665</v>
+        <v>0.09198744020094884</v>
       </c>
       <c r="H110" s="7">
-        <v>0.5505324534549916</v>
+        <v>0.4151840903306679</v>
       </c>
       <c r="I110" s="8"/>
     </row>
     <row r="111" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B111" s="5" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="C111" s="5" t="s">
-        <v>308</v>
+        <v>298</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>309</v>
+        <v>154</v>
       </c>
       <c r="E111" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F111" s="6">
-        <v>1595722</v>
+        <v>33854882</v>
       </c>
       <c r="G111" s="7">
-        <v>0.42457082123327244</v>
+        <v>0.09196068088496069</v>
       </c>
       <c r="H111" s="7">
-        <v>0.8266318644622241</v>
+        <v>0.4927186803828225</v>
       </c>
       <c r="I111" s="8"/>
     </row>
     <row r="112" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B112" s="5" t="s">
-        <v>310</v>
+        <v>299</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>311</v>
+        <v>300</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>93</v>
+        <v>301</v>
       </c>
       <c r="E112" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F112" s="6">
-        <v>515584</v>
+        <v>114157784</v>
       </c>
       <c r="G112" s="7">
-        <v>0.42054059086395235</v>
+        <v>0.09162347615297087</v>
       </c>
       <c r="H112" s="7">
-        <v>0.973120998762195</v>
+        <v>0.3891284663467953</v>
       </c>
       <c r="I112" s="8"/>
     </row>
     <row r="113" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B113" s="5" t="s">
-        <v>312</v>
+        <v>302</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>313</v>
+        <v>303</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>314</v>
+        <v>304</v>
       </c>
       <c r="E113" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F113" s="6">
-        <v>1278179</v>
+        <v>35447369</v>
       </c>
       <c r="G113" s="7">
-        <v>0.42019544993306884</v>
+        <v>0.09158809501489378</v>
       </c>
       <c r="H113" s="7">
-        <v>0.7340943855364217</v>
+        <v>0.4274050897455312</v>
       </c>
       <c r="I113" s="8"/>
     </row>
     <row r="114" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B114" s="5" t="s">
-        <v>315</v>
+        <v>305</v>
       </c>
       <c r="C114" s="5" t="s">
-        <v>316</v>
+        <v>306</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="E114" s="5" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="F114" s="6">
-        <v>520184</v>
+        <v>560607000</v>
       </c>
       <c r="G114" s="7">
-        <v>0.4178233086753918</v>
+        <v>0.0914936845240962</v>
       </c>
       <c r="H114" s="7">
-        <v>0.6052440108710732</v>
+        <v>0.2690191826592473</v>
       </c>
       <c r="I114" s="8"/>
     </row>
     <row r="115" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B115" s="5" t="s">
-        <v>317</v>
+        <v>307</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>318</v>
+        <v>308</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>319</v>
+        <v>81</v>
       </c>
       <c r="E115" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F115" s="6">
-        <v>1756534</v>
+        <v>44389664</v>
       </c>
       <c r="G115" s="7">
-        <v>0.4174556256810287</v>
+        <v>0.09127343248193993</v>
       </c>
       <c r="H115" s="7">
-        <v>0.689864942662489</v>
+        <v>0.5139493035934285</v>
       </c>
       <c r="I115" s="8"/>
     </row>
     <row r="116" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B116" s="5" t="s">
-        <v>320</v>
+        <v>309</v>
       </c>
       <c r="C116" s="5" t="s">
-        <v>321</v>
+        <v>310</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>322</v>
+        <v>48</v>
       </c>
       <c r="E116" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F116" s="6">
-        <v>684869</v>
+        <v>626998000</v>
       </c>
       <c r="G116" s="7">
-        <v>0.41641978246934813</v>
+        <v>0.09092532990535855</v>
       </c>
       <c r="H116" s="7">
-        <v>0.33767694270104304</v>
+        <v>0.5115965690335786</v>
       </c>
       <c r="I116" s="8"/>
     </row>
     <row r="117" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B117" s="5" t="s">
-        <v>323</v>
+        <v>311</v>
       </c>
       <c r="C117" s="5" t="s">
-        <v>324</v>
+        <v>312</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>325</v>
+        <v>313</v>
       </c>
       <c r="E117" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F117" s="6">
-        <v>825744</v>
+        <v>196392679</v>
       </c>
       <c r="G117" s="7">
-        <v>0.4162888255924354</v>
+        <v>0.09090802208569088</v>
       </c>
       <c r="H117" s="7">
-        <v>1.3645374867923954</v>
+        <v>0.4961664093592732</v>
       </c>
       <c r="I117" s="8"/>
     </row>
     <row r="118" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B118" s="5" t="s">
-        <v>326</v>
+        <v>314</v>
       </c>
       <c r="C118" s="5" t="s">
-        <v>327</v>
+        <v>315</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>328</v>
+        <v>316</v>
       </c>
       <c r="E118" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F118" s="6">
-        <v>649034</v>
+        <v>1227193000</v>
       </c>
       <c r="G118" s="7">
-        <v>0.41601826714779194</v>
+        <v>0.09089116381856807</v>
       </c>
       <c r="H118" s="7">
-        <v>0.8020255243439286</v>
+        <v>0.37349225696740984</v>
       </c>
       <c r="I118" s="8"/>
     </row>
     <row r="119" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B119" s="5" t="s">
-        <v>329</v>
+        <v>317</v>
       </c>
       <c r="C119" s="5" t="s">
-        <v>330</v>
+        <v>318</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>331</v>
+        <v>319</v>
       </c>
       <c r="E119" s="5" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="F119" s="6">
-        <v>1126797</v>
+        <v>11937472</v>
       </c>
       <c r="G119" s="7">
-        <v>0.41521764789931104</v>
+        <v>0.09081302976040488</v>
       </c>
       <c r="H119" s="7">
-        <v>0.7391480233960718</v>
+        <v>0.4842686184182309</v>
       </c>
       <c r="I119" s="8"/>
     </row>
     <row r="120" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B120" s="5" t="s">
-        <v>332</v>
+        <v>320</v>
       </c>
       <c r="C120" s="5" t="s">
-        <v>333</v>
+        <v>321</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>48</v>
+        <v>322</v>
       </c>
       <c r="E120" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F120" s="6">
-        <v>599907</v>
+        <v>37257343</v>
       </c>
       <c r="G120" s="7">
-        <v>0.4142725455778979</v>
+        <v>0.09077993028112606</v>
       </c>
       <c r="H120" s="7">
-        <v>0.41406341337947483</v>
+        <v>0.394124046309088</v>
       </c>
       <c r="I120" s="8"/>
     </row>
     <row r="121" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B121" s="5" t="s">
-        <v>334</v>
+        <v>323</v>
       </c>
       <c r="C121" s="5" t="s">
-        <v>335</v>
+        <v>324</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>336</v>
+        <v>26</v>
       </c>
       <c r="E121" s="5" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="F121" s="6">
-        <v>1397374</v>
+        <v>45613505</v>
       </c>
       <c r="G121" s="7">
-        <v>0.41123349940674436</v>
+        <v>0.09060448215939555</v>
       </c>
       <c r="H121" s="7">
-        <v>0.9277127006200134</v>
+        <v>0.29237740253416683</v>
       </c>
       <c r="I121" s="8"/>
     </row>
     <row r="122" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B122" s="5" t="s">
-        <v>337</v>
+        <v>325</v>
       </c>
       <c r="C122" s="5" t="s">
-        <v>338</v>
+        <v>326</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>93</v>
+        <v>327</v>
       </c>
       <c r="E122" s="5" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="F122" s="6">
-        <v>779232</v>
+        <v>121589552</v>
       </c>
       <c r="G122" s="7">
-        <v>0.41101494805141475</v>
+        <v>0.09033051622724952</v>
       </c>
       <c r="H122" s="7">
-        <v>0.7269496561464092</v>
+        <v>0.33847135574133214</v>
       </c>
       <c r="I122" s="8"/>
     </row>
     <row r="123" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B123" s="5" t="s">
-        <v>339</v>
+        <v>328</v>
       </c>
       <c r="C123" s="5" t="s">
-        <v>340</v>
+        <v>329</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>48</v>
+        <v>330</v>
       </c>
       <c r="E123" s="5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F123" s="6">
-        <v>681927</v>
+        <v>96917994</v>
       </c>
       <c r="G123" s="7">
-        <v>0.4096288898958393</v>
+        <v>0.09030250873743838</v>
       </c>
       <c r="H123" s="7">
-        <v>0.7303364174657011</v>
+        <v>0.39233258366136686</v>
       </c>
       <c r="I123" s="8"/>
     </row>
     <row r="124" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B124" s="5" t="s">
-        <v>341</v>
+        <v>331</v>
       </c>
       <c r="C124" s="5" t="s">
-        <v>342</v>
+        <v>332</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>343</v>
+        <v>333</v>
       </c>
       <c r="E124" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F124" s="6">
-        <v>863883</v>
+        <v>32215817</v>
       </c>
       <c r="G124" s="7">
-        <v>0.4088273527780961</v>
+        <v>0.09029306939507385</v>
       </c>
       <c r="H124" s="7">
-        <v>0.7129576911750269</v>
+        <v>0.8648489248677813</v>
       </c>
       <c r="I124" s="8"/>
     </row>
     <row r="125" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B125" s="5" t="s">
-        <v>344</v>
+        <v>334</v>
       </c>
       <c r="C125" s="5" t="s">
-        <v>345</v>
+        <v>335</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>48</v>
+        <v>29</v>
       </c>
       <c r="E125" s="5" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="F125" s="6">
-        <v>992468</v>
+        <v>266517897</v>
       </c>
       <c r="G125" s="7">
-        <v>0.40282910884784195</v>
+        <v>0.09020980305874168</v>
       </c>
       <c r="H125" s="7">
-        <v>0.6240366940783884</v>
+        <v>0.3388329182677626</v>
       </c>
       <c r="I125" s="8"/>
     </row>
     <row r="126" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B126" s="5" t="s">
-        <v>346</v>
+        <v>336</v>
       </c>
       <c r="C126" s="5" t="s">
-        <v>347</v>
+        <v>337</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>348</v>
+        <v>173</v>
       </c>
       <c r="E126" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F126" s="6">
-        <v>519853</v>
+        <v>181009190</v>
       </c>
       <c r="G126" s="7">
-        <v>0.4023560506527807</v>
+        <v>0.09016875883484148</v>
       </c>
       <c r="H126" s="7">
-        <v>0.7205138186064617</v>
+        <v>0.41993181649747124</v>
       </c>
       <c r="I126" s="8"/>
     </row>
     <row r="127" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B127" s="5" t="s">
-        <v>349</v>
+        <v>338</v>
       </c>
       <c r="C127" s="5" t="s">
-        <v>350</v>
+        <v>339</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>351</v>
+        <v>165</v>
       </c>
       <c r="E127" s="5" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="F127" s="6">
-        <v>600778</v>
+        <v>158061094</v>
       </c>
       <c r="G127" s="7">
-        <v>0.39922899973034964</v>
+        <v>0.09007232988024239</v>
       </c>
       <c r="H127" s="7">
-        <v>0.20609036915779974</v>
+        <v>0.3291764998352543</v>
       </c>
       <c r="I127" s="8"/>
     </row>
     <row r="128" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B128" s="5" t="s">
-        <v>352</v>
+        <v>340</v>
       </c>
       <c r="C128" s="5" t="s">
-        <v>353</v>
+        <v>341</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>354</v>
+        <v>342</v>
       </c>
       <c r="E128" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F128" s="6">
-        <v>1256878</v>
+        <v>10412059</v>
       </c>
       <c r="G128" s="7">
-        <v>0.3975763757500728</v>
+        <v>0.08993927137754405</v>
       </c>
       <c r="H128" s="7">
-        <v>0.6793117707340752</v>
+        <v>0.5384978269061874</v>
       </c>
       <c r="I128" s="8"/>
     </row>
     <row r="129" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B129" s="5" t="s">
-        <v>355</v>
+        <v>343</v>
       </c>
       <c r="C129" s="5" t="s">
-        <v>356</v>
+        <v>344</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>48</v>
+        <v>222</v>
       </c>
       <c r="E129" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F129" s="6">
-        <v>1276815</v>
+        <v>36949287</v>
       </c>
       <c r="G129" s="7">
-        <v>0.3958850734053093</v>
+        <v>0.0896455728631516</v>
       </c>
       <c r="H129" s="7">
-        <v>0.5610716141658282</v>
+        <v>0.5145124679444367</v>
       </c>
       <c r="I129" s="8"/>
     </row>
     <row r="130" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B130" s="5" t="s">
-        <v>357</v>
+        <v>345</v>
       </c>
       <c r="C130" s="5" t="s">
-        <v>358</v>
+        <v>346</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>219</v>
+        <v>347</v>
       </c>
       <c r="E130" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F130" s="6">
-        <v>1081143</v>
+        <v>104613596</v>
       </c>
       <c r="G130" s="7">
-        <v>0.39400985808537814</v>
+        <v>0.08905972412993049</v>
       </c>
       <c r="H130" s="7">
-        <v>0.7205823980001183</v>
+        <v>0.5220639962267608</v>
       </c>
       <c r="I130" s="8"/>
     </row>
     <row r="131" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B131" s="5" t="s">
-        <v>359</v>
+        <v>348</v>
       </c>
       <c r="C131" s="5" t="s">
-        <v>360</v>
+        <v>349</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>361</v>
+        <v>350</v>
       </c>
       <c r="E131" s="5" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="F131" s="6">
-        <v>667961</v>
+        <v>17032934</v>
       </c>
       <c r="G131" s="7">
-        <v>0.3888445582900798</v>
+        <v>0.08892777955929378</v>
       </c>
       <c r="H131" s="7">
-        <v>0.7710321490703217</v>
+        <v>0.6152848069391764</v>
       </c>
       <c r="I131" s="8"/>
     </row>
     <row r="132" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B132" s="5" t="s">
-        <v>362</v>
+        <v>351</v>
       </c>
       <c r="C132" s="5" t="s">
-        <v>363</v>
+        <v>352</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>364</v>
+        <v>165</v>
       </c>
       <c r="E132" s="5" t="s">
-        <v>21</v>
+        <v>109</v>
       </c>
       <c r="F132" s="6">
-        <v>999679</v>
+        <v>10246476</v>
       </c>
       <c r="G132" s="7">
-        <v>0.38880180537952685</v>
+        <v>0.08882146408189508</v>
       </c>
       <c r="H132" s="7">
-        <v>0.20192985627594773</v>
+        <v>0.7225015063544338</v>
       </c>
       <c r="I132" s="8"/>
     </row>
     <row r="133" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B133" s="5" t="s">
-        <v>365</v>
+        <v>353</v>
       </c>
       <c r="C133" s="5" t="s">
-        <v>366</v>
+        <v>354</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>158</v>
+        <v>355</v>
       </c>
       <c r="E133" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F133" s="6">
-        <v>680355</v>
+        <v>46772627</v>
       </c>
       <c r="G133" s="7">
-        <v>0.38821203636336915</v>
+        <v>0.0884160515508355</v>
       </c>
       <c r="H133" s="7">
-        <v>0.25479776819473116</v>
+        <v>0.48721752670854584</v>
       </c>
       <c r="I133" s="8"/>
     </row>
     <row r="134" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B134" s="5" t="s">
-        <v>367</v>
+        <v>356</v>
       </c>
       <c r="C134" s="5" t="s">
-        <v>368</v>
+        <v>357</v>
       </c>
       <c r="D134" s="5" t="s">
-        <v>369</v>
+        <v>20</v>
       </c>
       <c r="E134" s="5" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="F134" s="6">
-        <v>1490587</v>
+        <v>963231000</v>
       </c>
       <c r="G134" s="7">
-        <v>0.3864732484584932</v>
+        <v>0.08810762942637851</v>
       </c>
       <c r="H134" s="7">
-        <v>0.44721070817159664</v>
+        <v>0.452115267742589</v>
       </c>
       <c r="I134" s="8"/>
     </row>
     <row r="135" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B135" s="5" t="s">
-        <v>370</v>
+        <v>358</v>
       </c>
       <c r="C135" s="5" t="s">
-        <v>371</v>
+        <v>359</v>
       </c>
       <c r="D135" s="5" t="s">
-        <v>372</v>
+        <v>360</v>
       </c>
       <c r="E135" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F135" s="6">
-        <v>551576</v>
+        <v>91976640</v>
       </c>
       <c r="G135" s="7">
-        <v>0.3853720974081541</v>
+        <v>0.08793318607855212</v>
       </c>
       <c r="H135" s="7">
-        <v>0.35347432024169184</v>
+        <v>0.42427854540763454</v>
       </c>
       <c r="I135" s="8"/>
     </row>
     <row r="136" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B136" s="5" t="s">
-        <v>373</v>
+        <v>361</v>
       </c>
       <c r="C136" s="5" t="s">
-        <v>374</v>
+        <v>362</v>
       </c>
       <c r="D136" s="5" t="s">
-        <v>375</v>
+        <v>363</v>
       </c>
       <c r="E136" s="5" t="s">
-        <v>376</v>
+        <v>17</v>
       </c>
       <c r="F136" s="6">
-        <v>1398691</v>
+        <v>50019693</v>
       </c>
       <c r="G136" s="7">
-        <v>0.3823482098619352</v>
+        <v>0.08760089751050651</v>
       </c>
       <c r="H136" s="7">
-        <v>0.3835631123167128</v>
+        <v>0.36180322876540594</v>
       </c>
       <c r="I136" s="8"/>
     </row>
     <row r="137" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B137" s="5" t="s">
-        <v>377</v>
+        <v>364</v>
       </c>
       <c r="C137" s="5" t="s">
-        <v>378</v>
+        <v>365</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="E137" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F137" s="6">
-        <v>616058</v>
+        <v>23629107</v>
       </c>
       <c r="G137" s="7">
-        <v>0.38108587178479947</v>
+        <v>0.08658761416586755</v>
       </c>
       <c r="H137" s="7">
-        <v>0.6274818591539493</v>
+        <v>0.6265068975805846</v>
       </c>
       <c r="I137" s="8"/>
     </row>
     <row r="138" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B138" s="5" t="s">
-        <v>379</v>
+        <v>367</v>
       </c>
       <c r="C138" s="5" t="s">
-        <v>380</v>
+        <v>368</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>93</v>
+        <v>369</v>
       </c>
       <c r="E138" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F138" s="6">
-        <v>611899</v>
+        <v>19837566</v>
       </c>
       <c r="G138" s="7">
-        <v>0.3807752586619687</v>
+        <v>0.08652593770828539</v>
       </c>
       <c r="H138" s="7">
-        <v>0.6882466257593195</v>
+        <v>0.8377089925846417</v>
       </c>
       <c r="I138" s="8"/>
     </row>
     <row r="139" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B139" s="5" t="s">
-        <v>381</v>
+        <v>370</v>
       </c>
       <c r="C139" s="5" t="s">
-        <v>382</v>
+        <v>371</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>383</v>
+        <v>276</v>
       </c>
       <c r="E139" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F139" s="6">
-        <v>928061</v>
+        <v>35007327</v>
       </c>
       <c r="G139" s="7">
-        <v>0.37980046570214676</v>
+        <v>0.08642976368918427</v>
       </c>
       <c r="H139" s="7">
-        <v>0.8834671732348385</v>
+        <v>0.5182900804040577</v>
       </c>
       <c r="I139" s="8"/>
     </row>
     <row r="140" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B140" s="5" t="s">
-        <v>384</v>
+        <v>372</v>
       </c>
       <c r="C140" s="5" t="s">
-        <v>385</v>
+        <v>373</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>185</v>
+        <v>16</v>
       </c>
       <c r="E140" s="5" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="F140" s="6">
-        <v>1871379</v>
+        <v>111276393</v>
       </c>
       <c r="G140" s="7">
-        <v>0.37848933861072503</v>
+        <v>0.08569955174589457</v>
       </c>
       <c r="H140" s="7">
-        <v>0.7483685669083998</v>
+        <v>0.5480811127484692</v>
       </c>
       <c r="I140" s="8"/>
     </row>
     <row r="141" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B141" s="5" t="s">
-        <v>386</v>
+        <v>374</v>
       </c>
       <c r="C141" s="5" t="s">
-        <v>387</v>
+        <v>375</v>
       </c>
       <c r="D141" s="5" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E141" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F141" s="6">
-        <v>1325104</v>
+        <v>291605609</v>
       </c>
       <c r="G141" s="7">
-        <v>0.37788354725364953</v>
+        <v>0.08561343207907911</v>
       </c>
       <c r="H141" s="7">
-        <v>0.8839137948934039</v>
+        <v>0.3869781309955489</v>
       </c>
       <c r="I141" s="8"/>
     </row>
     <row r="142" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B142" s="5" t="s">
-        <v>388</v>
+        <v>376</v>
       </c>
       <c r="C142" s="5" t="s">
-        <v>389</v>
+        <v>377</v>
       </c>
       <c r="D142" s="5" t="s">
-        <v>390</v>
+        <v>378</v>
       </c>
       <c r="E142" s="5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F142" s="6">
-        <v>711259</v>
+        <v>388631664</v>
       </c>
       <c r="G142" s="7">
-        <v>0.3776444305098424</v>
+        <v>0.08538521452024557</v>
       </c>
       <c r="H142" s="7">
-        <v>0.7127723877127181</v>
+        <v>0.4384889558155206</v>
       </c>
       <c r="I142" s="8"/>
     </row>
     <row r="143" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B143" s="5" t="s">
-        <v>391</v>
+        <v>379</v>
       </c>
       <c r="C143" s="5" t="s">
-        <v>392</v>
+        <v>380</v>
       </c>
       <c r="D143" s="5" t="s">
-        <v>393</v>
+        <v>66</v>
       </c>
       <c r="E143" s="5" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="F143" s="6">
-        <v>580199</v>
+        <v>46849930</v>
       </c>
       <c r="G143" s="7">
-        <v>0.37506958819301656</v>
+        <v>0.08534484469880745</v>
       </c>
       <c r="H143" s="7">
-        <v>0.75489454939422</v>
+        <v>0.42710917434103307</v>
       </c>
       <c r="I143" s="8"/>
     </row>
     <row r="144" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B144" s="5" t="s">
-        <v>394</v>
+        <v>381</v>
       </c>
       <c r="C144" s="5" t="s">
-        <v>395</v>
+        <v>382</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>129</v>
+        <v>383</v>
       </c>
       <c r="E144" s="5" t="s">
-        <v>376</v>
+        <v>17</v>
       </c>
       <c r="F144" s="6">
-        <v>1075762</v>
+        <v>127273185</v>
       </c>
       <c r="G144" s="7">
-        <v>0.37355381580684205</v>
+        <v>0.0843482937902434</v>
       </c>
       <c r="H144" s="7">
-        <v>0.939278232457954</v>
+        <v>0.4160060826113316</v>
       </c>
       <c r="I144" s="8"/>
     </row>
     <row r="145" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B145" s="5" t="s">
-        <v>396</v>
+        <v>384</v>
       </c>
       <c r="C145" s="5" t="s">
-        <v>397</v>
+        <v>385</v>
       </c>
       <c r="D145" s="5" t="s">
-        <v>398</v>
+        <v>90</v>
       </c>
       <c r="E145" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F145" s="6">
-        <v>502813</v>
+        <v>19960913</v>
       </c>
       <c r="G145" s="7">
-        <v>0.3733555019460515</v>
+        <v>0.08430330817032267</v>
       </c>
       <c r="H145" s="7">
-        <v>0.9528798728925234</v>
+        <v>0.3309036940815075</v>
       </c>
       <c r="I145" s="8"/>
     </row>
     <row r="146" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B146" s="5" t="s">
-        <v>399</v>
+        <v>386</v>
       </c>
       <c r="C146" s="5" t="s">
-        <v>400</v>
+        <v>387</v>
       </c>
       <c r="D146" s="5" t="s">
-        <v>401</v>
+        <v>81</v>
       </c>
       <c r="E146" s="5" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="F146" s="6">
-        <v>504971</v>
+        <v>143998552</v>
       </c>
       <c r="G146" s="7">
-        <v>0.3714431125747815</v>
+        <v>0.08416672828765667</v>
       </c>
       <c r="H146" s="7">
-        <v>0.27298573016711924</v>
+        <v>0.8677884523208335</v>
       </c>
       <c r="I146" s="8"/>
     </row>
     <row r="147" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B147" s="5" t="s">
-        <v>402</v>
+        <v>388</v>
       </c>
       <c r="C147" s="5" t="s">
-        <v>403</v>
+        <v>389</v>
       </c>
       <c r="D147" s="5" t="s">
-        <v>404</v>
+        <v>390</v>
       </c>
       <c r="E147" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F147" s="6">
-        <v>790222</v>
+        <v>156836485</v>
       </c>
       <c r="G147" s="7">
-        <v>0.37090463186294487</v>
+        <v>0.08412795657847089</v>
       </c>
       <c r="H147" s="7">
-        <v>0.9429607099704179</v>
+        <v>0.3049683383737168</v>
       </c>
       <c r="I147" s="8"/>
     </row>
     <row r="148" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B148" s="5" t="s">
-        <v>405</v>
+        <v>391</v>
       </c>
       <c r="C148" s="5" t="s">
-        <v>406</v>
+        <v>392</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>281</v>
+        <v>316</v>
       </c>
       <c r="E148" s="5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F148" s="6">
-        <v>740065</v>
+        <v>17162185</v>
       </c>
       <c r="G148" s="7">
-        <v>0.3678176916892435</v>
+        <v>0.08409395423717901</v>
       </c>
       <c r="H148" s="7">
-        <v>0.6082488760308796</v>
+        <v>0.3320617294792536</v>
       </c>
       <c r="I148" s="8"/>
     </row>
     <row r="149" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B149" s="5" t="s">
-        <v>407</v>
+        <v>393</v>
       </c>
       <c r="C149" s="5" t="s">
-        <v>408</v>
+        <v>394</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>185</v>
+        <v>395</v>
       </c>
       <c r="E149" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F149" s="6">
-        <v>1091075</v>
+        <v>21718249</v>
       </c>
       <c r="G149" s="7">
-        <v>0.3671516623513507</v>
+        <v>0.0840751940913837</v>
       </c>
       <c r="H149" s="7">
-        <v>0.8564725688843962</v>
+        <v>0.3912314503631462</v>
       </c>
       <c r="I149" s="8"/>
     </row>
     <row r="150" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B150" s="5" t="s">
-        <v>409</v>
+        <v>396</v>
       </c>
       <c r="C150" s="5" t="s">
-        <v>410</v>
+        <v>397</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>411</v>
+        <v>398</v>
       </c>
       <c r="E150" s="5" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="F150" s="6">
-        <v>941373</v>
+        <v>231748188</v>
       </c>
       <c r="G150" s="7">
-        <v>0.3662108430983255</v>
+        <v>0.08394747837251698</v>
       </c>
       <c r="H150" s="7">
-        <v>0.4043042897659651</v>
+        <v>0.4057249869037533</v>
       </c>
       <c r="I150" s="8"/>
     </row>
     <row r="151" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B151" s="5" t="s">
-        <v>412</v>
+        <v>399</v>
       </c>
       <c r="C151" s="5" t="s">
-        <v>413</v>
+        <v>400</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>296</v>
+        <v>401</v>
       </c>
       <c r="E151" s="5" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="F151" s="6">
-        <v>1943834</v>
+        <v>353976860</v>
       </c>
       <c r="G151" s="7">
-        <v>0.36314366350213034</v>
+        <v>0.08339359245121278</v>
       </c>
       <c r="H151" s="7">
-        <v>0.5594315762335925</v>
+        <v>0.47601459331412854</v>
       </c>
       <c r="I151" s="8"/>
     </row>
     <row r="152" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B152" s="5" t="s">
-        <v>414</v>
+        <v>402</v>
       </c>
       <c r="C152" s="5" t="s">
-        <v>415</v>
+        <v>403</v>
       </c>
       <c r="D152" s="5" t="s">
-        <v>63</v>
+        <v>276</v>
       </c>
       <c r="E152" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F152" s="6">
-        <v>658526</v>
+        <v>329081000</v>
       </c>
       <c r="G152" s="7">
-        <v>0.362360787577104</v>
+        <v>0.08337460989847484</v>
       </c>
       <c r="H152" s="7">
-        <v>0.7948036427129751</v>
+        <v>0.29567492330681466</v>
       </c>
       <c r="I152" s="8"/>
     </row>
     <row r="153" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B153" s="5" t="s">
-        <v>416</v>
+        <v>404</v>
       </c>
       <c r="C153" s="5" t="s">
-        <v>417</v>
+        <v>405</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>418</v>
+        <v>145</v>
       </c>
       <c r="E153" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F153" s="6">
-        <v>1018426</v>
+        <v>402397000</v>
       </c>
       <c r="G153" s="7">
-        <v>0.36179751891644557</v>
+        <v>0.08327596875722235</v>
       </c>
       <c r="H153" s="7">
-        <v>0.7080819098217899</v>
+        <v>0.3595077085169974</v>
       </c>
       <c r="I153" s="8"/>
     </row>
     <row r="154" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B154" s="5" t="s">
-        <v>419</v>
+        <v>406</v>
       </c>
       <c r="C154" s="5" t="s">
-        <v>420</v>
+        <v>407</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>421</v>
+        <v>20</v>
       </c>
       <c r="E154" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F154" s="6">
-        <v>926789</v>
+        <v>373620000</v>
       </c>
       <c r="G154" s="7">
-        <v>0.36149867985053774</v>
+        <v>0.08299073925378728</v>
       </c>
       <c r="H154" s="7">
-        <v>0.8262092467735755</v>
+        <v>0.24288959522217438</v>
       </c>
       <c r="I154" s="8"/>
     </row>
     <row r="155" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B155" s="5" t="s">
-        <v>422</v>
+        <v>408</v>
       </c>
       <c r="C155" s="5" t="s">
-        <v>423</v>
+        <v>409</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>208</v>
+        <v>176</v>
       </c>
       <c r="E155" s="5" t="s">
-        <v>376</v>
+        <v>17</v>
       </c>
       <c r="F155" s="6">
-        <v>834977</v>
+        <v>139521730</v>
       </c>
       <c r="G155" s="7">
-        <v>0.35420137321147765</v>
+        <v>0.0828783158007</v>
       </c>
       <c r="H155" s="7">
-        <v>0.6646203224159312</v>
+        <v>0.4248738225612379</v>
       </c>
       <c r="I155" s="8"/>
     </row>
     <row r="156" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B156" s="5" t="s">
-        <v>424</v>
+        <v>410</v>
       </c>
       <c r="C156" s="5" t="s">
-        <v>425</v>
+        <v>411</v>
       </c>
       <c r="D156" s="5" t="s">
-        <v>426</v>
+        <v>412</v>
       </c>
       <c r="E156" s="5" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="F156" s="6">
-        <v>1691380</v>
+        <v>16088420</v>
       </c>
       <c r="G156" s="7">
-        <v>0.35309214960564744</v>
+        <v>0.08285561913475656</v>
       </c>
       <c r="H156" s="7">
-        <v>0.8627900280048887</v>
+        <v>0.5812425627413575</v>
       </c>
       <c r="I156" s="8"/>
     </row>
     <row r="157" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B157" s="5" t="s">
-        <v>427</v>
+        <v>413</v>
       </c>
       <c r="C157" s="5" t="s">
-        <v>428</v>
+        <v>414</v>
       </c>
       <c r="D157" s="5" t="s">
-        <v>93</v>
+        <v>81</v>
       </c>
       <c r="E157" s="5" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="F157" s="6">
-        <v>667495</v>
+        <v>54897760</v>
       </c>
       <c r="G157" s="7">
-        <v>0.35191574468722614</v>
+        <v>0.08253482473601838</v>
       </c>
       <c r="H157" s="7">
-        <v>0.8263191592360667</v>
+        <v>0.5069857033771296</v>
       </c>
       <c r="I157" s="8"/>
     </row>
     <row r="158" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B158" s="5" t="s">
-        <v>429</v>
+        <v>415</v>
       </c>
       <c r="C158" s="5" t="s">
-        <v>430</v>
+        <v>416</v>
       </c>
       <c r="D158" s="5" t="s">
-        <v>431</v>
+        <v>154</v>
       </c>
       <c r="E158" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F158" s="6">
-        <v>605267</v>
+        <v>89421000</v>
       </c>
       <c r="G158" s="7">
-        <v>0.35167455023981153</v>
+        <v>0.08228492188635779</v>
       </c>
       <c r="H158" s="7">
-        <v>0.7819857374567057</v>
+        <v>0.45835860588811644</v>
       </c>
       <c r="I158" s="8"/>
     </row>
     <row r="159" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B159" s="5" t="s">
-        <v>432</v>
+        <v>417</v>
       </c>
       <c r="C159" s="5" t="s">
-        <v>433</v>
+        <v>418</v>
       </c>
       <c r="D159" s="5" t="s">
-        <v>434</v>
+        <v>419</v>
       </c>
       <c r="E159" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F159" s="6">
-        <v>1699988</v>
+        <v>101209000</v>
       </c>
       <c r="G159" s="7">
-        <v>0.35073188751920603</v>
+        <v>0.08195911430801608</v>
       </c>
       <c r="H159" s="7">
-        <v>0.9178335287932707</v>
+        <v>0.5019028183773647</v>
       </c>
       <c r="I159" s="8"/>
     </row>
     <row r="160" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B160" s="5" t="s">
-        <v>435</v>
+        <v>420</v>
       </c>
       <c r="C160" s="5" t="s">
-        <v>436</v>
+        <v>421</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>437</v>
+        <v>422</v>
       </c>
       <c r="E160" s="5" t="s">
-        <v>376</v>
+        <v>13</v>
       </c>
       <c r="F160" s="6">
-        <v>1076943</v>
+        <v>75017007</v>
       </c>
       <c r="G160" s="7">
-        <v>0.3504753733484502</v>
+        <v>0.08194125900010914</v>
       </c>
       <c r="H160" s="7">
-        <v>0.365332187119827</v>
+        <v>0.3063278938749907</v>
       </c>
       <c r="I160" s="8"/>
     </row>
     <row r="161" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B161" s="5" t="s">
-        <v>438</v>
+        <v>423</v>
       </c>
       <c r="C161" s="5" t="s">
-        <v>439</v>
+        <v>424</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>440</v>
+        <v>425</v>
       </c>
       <c r="E161" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F161" s="6">
-        <v>646995</v>
+        <v>233134047</v>
       </c>
       <c r="G161" s="7">
-        <v>0.34926235905996184</v>
+        <v>0.08130134677411575</v>
       </c>
       <c r="H161" s="7">
-        <v>0.7188296051584143</v>
+        <v>0.5918890982098615</v>
       </c>
       <c r="I161" s="8"/>
     </row>
     <row r="162" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B162" s="5" t="s">
-        <v>441</v>
+        <v>426</v>
       </c>
       <c r="C162" s="5" t="s">
-        <v>442</v>
+        <v>427</v>
       </c>
       <c r="D162" s="5" t="s">
-        <v>54</v>
+        <v>428</v>
       </c>
       <c r="E162" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F162" s="6">
-        <v>1045812</v>
+        <v>75570194</v>
       </c>
       <c r="G162" s="7">
-        <v>0.3482088558937935</v>
+        <v>0.08128835821170448</v>
       </c>
       <c r="H162" s="7">
-        <v>0.30346710531894144</v>
+        <v>0.6163754029312696</v>
       </c>
       <c r="I162" s="8"/>
     </row>
     <row r="163" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B163" s="5" t="s">
-        <v>443</v>
+        <v>429</v>
       </c>
       <c r="C163" s="5" t="s">
-        <v>444</v>
+        <v>430</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>107</v>
+        <v>26</v>
       </c>
       <c r="E163" s="5" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="F163" s="6">
-        <v>1888113</v>
+        <v>29890797</v>
       </c>
       <c r="G163" s="7">
-        <v>0.3477572581725776</v>
+        <v>0.08110573297861545</v>
       </c>
       <c r="H163" s="7">
-        <v>0.7818965893945684</v>
+        <v>0.5960171742163931</v>
       </c>
       <c r="I163" s="8"/>
     </row>
     <row r="164" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B164" s="5" t="s">
-        <v>445</v>
+        <v>431</v>
       </c>
       <c r="C164" s="5" t="s">
-        <v>446</v>
+        <v>432</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>185</v>
+        <v>433</v>
       </c>
       <c r="E164" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F164" s="6">
-        <v>857696</v>
+        <v>514646880</v>
       </c>
       <c r="G164" s="7">
-        <v>0.346456087005186</v>
+        <v>0.08109536581665472</v>
       </c>
       <c r="H164" s="7">
-        <v>0.4551694298582021</v>
+        <v>0.28644705680727</v>
       </c>
       <c r="I164" s="8"/>
     </row>
     <row r="165" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B165" s="5" t="s">
-        <v>447</v>
+        <v>434</v>
       </c>
       <c r="C165" s="5" t="s">
-        <v>448</v>
+        <v>435</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>336</v>
+        <v>436</v>
       </c>
       <c r="E165" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F165" s="6">
-        <v>780270</v>
+        <v>141919000</v>
       </c>
       <c r="G165" s="7">
-        <v>0.3455649967319005</v>
+        <v>0.08102509177770419</v>
       </c>
       <c r="H165" s="7">
-        <v>0.7532883206196064</v>
+        <v>0.6051922031694607</v>
       </c>
       <c r="I165" s="8"/>
     </row>
     <row r="166" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B166" s="5" t="s">
-        <v>449</v>
+        <v>437</v>
       </c>
       <c r="C166" s="5" t="s">
-        <v>450</v>
+        <v>438</v>
       </c>
       <c r="D166" s="5" t="s">
-        <v>129</v>
+        <v>439</v>
       </c>
       <c r="E166" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F166" s="6">
-        <v>695001</v>
+        <v>230815915</v>
       </c>
       <c r="G166" s="7">
-        <v>0.34414051202804025</v>
+        <v>0.08094212654270395</v>
       </c>
       <c r="H166" s="7">
-        <v>0.8496318630370839</v>
+        <v>0.4866186251761268</v>
       </c>
       <c r="I166" s="8"/>
     </row>
     <row r="167" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B167" s="5" t="s">
-        <v>451</v>
+        <v>440</v>
       </c>
       <c r="C167" s="5" t="s">
-        <v>452</v>
+        <v>441</v>
       </c>
       <c r="D167" s="5" t="s">
-        <v>364</v>
+        <v>279</v>
       </c>
       <c r="E167" s="5" t="s">
-        <v>17</v>
+        <v>109</v>
       </c>
       <c r="F167" s="6">
-        <v>669400</v>
+        <v>72312213</v>
       </c>
       <c r="G167" s="7">
-        <v>0.3423244696743352</v>
+        <v>0.08088106776651961</v>
       </c>
       <c r="H167" s="7">
-        <v>0.8521767802101424</v>
+        <v>0.3885117331143398</v>
       </c>
       <c r="I167" s="8"/>
     </row>
     <row r="168" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B168" s="5" t="s">
-        <v>453</v>
+        <v>442</v>
       </c>
       <c r="C168" s="5" t="s">
-        <v>454</v>
+        <v>443</v>
       </c>
       <c r="D168" s="5" t="s">
-        <v>455</v>
+        <v>444</v>
       </c>
       <c r="E168" s="5" t="s">
-        <v>17</v>
+        <v>445</v>
       </c>
       <c r="F168" s="6">
-        <v>1452460</v>
+        <v>58921655</v>
       </c>
       <c r="G168" s="7">
-        <v>0.3416245542045908</v>
+        <v>0.08070178952033849</v>
       </c>
       <c r="H168" s="7">
-        <v>0.4230238907474854</v>
+        <v>0.23409736698257666</v>
       </c>
       <c r="I168" s="8"/>
     </row>
     <row r="169" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B169" s="5" t="s">
-        <v>456</v>
+        <v>446</v>
       </c>
       <c r="C169" s="5" t="s">
-        <v>457</v>
+        <v>447</v>
       </c>
       <c r="D169" s="5" t="s">
-        <v>263</v>
+        <v>448</v>
       </c>
       <c r="E169" s="5" t="s">
-        <v>17</v>
+        <v>109</v>
       </c>
       <c r="F169" s="6">
-        <v>3934338</v>
+        <v>115873579</v>
       </c>
       <c r="G169" s="7">
-        <v>0.3407821087054544</v>
+        <v>0.08066945960131257</v>
       </c>
       <c r="H169" s="7">
-        <v>0.6362114349862579</v>
+        <v>0.4241771660925026</v>
       </c>
       <c r="I169" s="8"/>
     </row>
     <row r="170" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B170" s="5" t="s">
-        <v>458</v>
+        <v>449</v>
       </c>
       <c r="C170" s="5" t="s">
-        <v>459</v>
+        <v>450</v>
       </c>
       <c r="D170" s="5" t="s">
-        <v>460</v>
+        <v>196</v>
       </c>
       <c r="E170" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F170" s="6">
-        <v>661360</v>
+        <v>330862143</v>
       </c>
       <c r="G170" s="7">
-        <v>0.3381017902503931</v>
+        <v>0.07997453187021157</v>
       </c>
       <c r="H170" s="7">
-        <v>0.20423742896644356</v>
+        <v>0.34996772317210617</v>
       </c>
       <c r="I170" s="8"/>
     </row>
     <row r="171" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B171" s="5" t="s">
-        <v>461</v>
+        <v>451</v>
       </c>
       <c r="C171" s="5" t="s">
-        <v>462</v>
+        <v>452</v>
       </c>
       <c r="D171" s="5" t="s">
-        <v>33</v>
+        <v>453</v>
       </c>
       <c r="E171" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F171" s="6">
-        <v>630356</v>
+        <v>173723000</v>
       </c>
       <c r="G171" s="7">
-        <v>0.337080951081611</v>
+        <v>0.07981096343028844</v>
       </c>
       <c r="H171" s="7">
-        <v>0.853203997093709</v>
+        <v>0.5383167698167103</v>
       </c>
       <c r="I171" s="8"/>
     </row>
     <row r="172" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B172" s="5" t="s">
-        <v>463</v>
+        <v>454</v>
       </c>
       <c r="C172" s="5" t="s">
-        <v>464</v>
+        <v>455</v>
       </c>
       <c r="D172" s="5" t="s">
-        <v>465</v>
+        <v>99</v>
       </c>
       <c r="E172" s="5" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="F172" s="6">
-        <v>1029547</v>
+        <v>49486701</v>
       </c>
       <c r="G172" s="7">
-        <v>0.33513574416709485</v>
+        <v>0.07975142654993309</v>
       </c>
       <c r="H172" s="7">
-        <v>0.3010553530659518</v>
+        <v>0.6500001011361637</v>
       </c>
       <c r="I172" s="8"/>
     </row>
     <row r="173" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B173" s="5" t="s">
-        <v>466</v>
+        <v>456</v>
       </c>
       <c r="C173" s="5" t="s">
-        <v>467</v>
+        <v>457</v>
       </c>
       <c r="D173" s="5" t="s">
-        <v>48</v>
+        <v>145</v>
       </c>
       <c r="E173" s="5" t="s">
-        <v>376</v>
+        <v>17</v>
       </c>
       <c r="F173" s="6">
-        <v>882001</v>
+        <v>975029000</v>
       </c>
       <c r="G173" s="7">
-        <v>0.33500415532408695</v>
+        <v>0.07961917030160129</v>
       </c>
       <c r="H173" s="7">
-        <v>0.33474412417537375</v>
+        <v>0.39266752481786754</v>
       </c>
       <c r="I173" s="8"/>
     </row>
     <row r="174" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B174" s="5" t="s">
-        <v>468</v>
+        <v>458</v>
       </c>
       <c r="C174" s="5" t="s">
-        <v>469</v>
+        <v>459</v>
       </c>
       <c r="D174" s="5" t="s">
-        <v>421</v>
+        <v>366</v>
       </c>
       <c r="E174" s="5" t="s">
-        <v>376</v>
+        <v>17</v>
       </c>
       <c r="F174" s="6">
-        <v>5592569</v>
+        <v>178285619</v>
       </c>
       <c r="G174" s="7">
-        <v>0.331267437201043</v>
+        <v>0.07960192235134793</v>
       </c>
       <c r="H174" s="7">
-        <v>0.4080782748098886</v>
+        <v>0.32543676070369754</v>
       </c>
       <c r="I174" s="8"/>
     </row>
     <row r="175" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B175" s="5" t="s">
-        <v>470</v>
+        <v>460</v>
       </c>
       <c r="C175" s="5" t="s">
-        <v>471</v>
+        <v>461</v>
       </c>
       <c r="D175" s="5" t="s">
-        <v>472</v>
+        <v>196</v>
       </c>
       <c r="E175" s="5" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="F175" s="6">
-        <v>523285</v>
+        <v>43846000</v>
       </c>
       <c r="G175" s="7">
-        <v>0.33090763159654873</v>
+        <v>0.07959677051498426</v>
       </c>
       <c r="H175" s="7">
-        <v>0.8421740896856432</v>
+        <v>0.20501215724981342</v>
       </c>
       <c r="I175" s="8"/>
     </row>
     <row r="176" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B176" s="5" t="s">
-        <v>473</v>
+        <v>462</v>
       </c>
       <c r="C176" s="5" t="s">
-        <v>474</v>
+        <v>463</v>
       </c>
       <c r="D176" s="5" t="s">
-        <v>219</v>
+        <v>464</v>
       </c>
       <c r="E176" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F176" s="6">
-        <v>674224</v>
+        <v>12676033</v>
       </c>
       <c r="G176" s="7">
-        <v>0.3296901326562092</v>
+        <v>0.07944559626817002</v>
       </c>
       <c r="H176" s="7">
-        <v>0.36301667875271937</v>
+        <v>0.24888915263941538</v>
       </c>
       <c r="I176" s="8"/>
     </row>
     <row r="177" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B177" s="5" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="C177" s="5" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
       <c r="D177" s="5" t="s">
-        <v>306</v>
+        <v>467</v>
       </c>
       <c r="E177" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F177" s="6">
-        <v>794105</v>
+        <v>202678135</v>
       </c>
       <c r="G177" s="7">
-        <v>0.3273169165286706</v>
+        <v>0.07923265625075936</v>
       </c>
       <c r="H177" s="7">
-        <v>1.052710983536696</v>
+        <v>0.443373294640943</v>
       </c>
       <c r="I177" s="8"/>
     </row>
     <row r="178" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B178" s="5" t="s">
-        <v>477</v>
+        <v>468</v>
       </c>
       <c r="C178" s="5" t="s">
-        <v>478</v>
+        <v>469</v>
       </c>
       <c r="D178" s="5" t="s">
-        <v>129</v>
+        <v>398</v>
       </c>
       <c r="E178" s="5" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="F178" s="6">
-        <v>2209808</v>
+        <v>73632326</v>
       </c>
       <c r="G178" s="7">
-        <v>0.3265930795797644</v>
+        <v>0.07914762871948389</v>
       </c>
       <c r="H178" s="7">
-        <v>0.7211043275259226</v>
+        <v>0.4974597947843048</v>
       </c>
       <c r="I178" s="8"/>
     </row>
     <row r="179" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B179" s="5" t="s">
-        <v>479</v>
+        <v>470</v>
       </c>
       <c r="C179" s="5" t="s">
-        <v>480</v>
+        <v>471</v>
       </c>
       <c r="D179" s="5" t="s">
-        <v>481</v>
+        <v>472</v>
       </c>
       <c r="E179" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F179" s="6">
-        <v>1192677</v>
+        <v>390090000</v>
       </c>
       <c r="G179" s="7">
-        <v>0.32640102894580847</v>
+        <v>0.07908431387628496</v>
       </c>
       <c r="H179" s="7">
-        <v>0.33640358586746355</v>
+        <v>0.320981595813143</v>
       </c>
       <c r="I179" s="8"/>
     </row>
     <row r="180" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B180" s="5" t="s">
-        <v>482</v>
+        <v>473</v>
       </c>
       <c r="C180" s="5" t="s">
-        <v>483</v>
+        <v>474</v>
       </c>
       <c r="D180" s="5" t="s">
-        <v>185</v>
+        <v>475</v>
       </c>
       <c r="E180" s="5" t="s">
-        <v>376</v>
+        <v>17</v>
       </c>
       <c r="F180" s="6">
-        <v>977997</v>
+        <v>76197556</v>
       </c>
       <c r="G180" s="7">
-        <v>0.3258322878291038</v>
+        <v>0.07874315548913406</v>
       </c>
       <c r="H180" s="7">
-        <v>0.3555004694641917</v>
+        <v>0.4965930217698307</v>
       </c>
       <c r="I180" s="8"/>
     </row>
     <row r="181" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B181" s="5" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="C181" s="5" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="D181" s="5" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="E181" s="5" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="F181" s="6">
-        <v>1267899</v>
+        <v>12133479</v>
       </c>
       <c r="G181" s="7">
-        <v>0.3257538652526739</v>
+        <v>0.07819084699450174</v>
       </c>
       <c r="H181" s="7">
-        <v>0.8952753470511274</v>
+        <v>0.6807016964357573</v>
       </c>
       <c r="I181" s="8"/>
     </row>
     <row r="182" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B182" s="5" t="s">
-        <v>487</v>
+        <v>479</v>
       </c>
       <c r="C182" s="5" t="s">
-        <v>488</v>
+        <v>480</v>
       </c>
       <c r="D182" s="5" t="s">
-        <v>16</v>
+        <v>481</v>
       </c>
       <c r="E182" s="5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F182" s="6">
-        <v>1461748</v>
+        <v>52848542</v>
       </c>
       <c r="G182" s="7">
-        <v>0.32488773714757946</v>
+        <v>0.07804077168297283</v>
       </c>
       <c r="H182" s="7">
-        <v>0.8914349182427358</v>
+        <v>0.5944871459332286</v>
       </c>
       <c r="I182" s="8"/>
     </row>
     <row r="183" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B183" s="5" t="s">
-        <v>489</v>
+        <v>482</v>
       </c>
       <c r="C183" s="5" t="s">
-        <v>490</v>
+        <v>483</v>
       </c>
       <c r="D183" s="5" t="s">
-        <v>491</v>
+        <v>282</v>
       </c>
       <c r="E183" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F183" s="6">
-        <v>1830418</v>
+        <v>127997819</v>
       </c>
       <c r="G183" s="7">
-        <v>0.32463022107518613</v>
+        <v>0.07773094164987296</v>
       </c>
       <c r="H183" s="7">
-        <v>0.2389376111945739</v>
+        <v>0.5184641073801439</v>
       </c>
       <c r="I183" s="8"/>
     </row>
     <row r="184" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B184" s="5" t="s">
-        <v>492</v>
+        <v>484</v>
       </c>
       <c r="C184" s="5" t="s">
-        <v>493</v>
+        <v>485</v>
       </c>
       <c r="D184" s="5" t="s">
-        <v>494</v>
+        <v>32</v>
       </c>
       <c r="E184" s="5" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="F184" s="6">
-        <v>656157</v>
+        <v>454005000</v>
       </c>
       <c r="G184" s="7">
-        <v>0.3244574088213644</v>
+        <v>0.07745949934472088</v>
       </c>
       <c r="H184" s="7">
-        <v>0.8279544340802325</v>
+        <v>0.43843531612035136</v>
       </c>
       <c r="I184" s="8"/>
     </row>
     <row r="185" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B185" s="5" t="s">
-        <v>495</v>
+        <v>486</v>
       </c>
       <c r="C185" s="5" t="s">
-        <v>496</v>
+        <v>487</v>
       </c>
       <c r="D185" s="5" t="s">
-        <v>434</v>
+        <v>142</v>
       </c>
       <c r="E185" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F185" s="6">
-        <v>795320</v>
+        <v>155189000</v>
       </c>
       <c r="G185" s="7">
-        <v>0.3242631896595081</v>
+        <v>0.07727351809728783</v>
       </c>
       <c r="H185" s="7">
-        <v>0.9262587368960241</v>
+        <v>0.28154597891178956</v>
       </c>
       <c r="I185" s="8"/>
     </row>
     <row r="186" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B186" s="5" t="s">
-        <v>497</v>
+        <v>488</v>
       </c>
       <c r="C186" s="5" t="s">
-        <v>498</v>
+        <v>489</v>
       </c>
       <c r="D186" s="5" t="s">
-        <v>499</v>
+        <v>490</v>
       </c>
       <c r="E186" s="5" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="F186" s="6">
-        <v>1269582</v>
+        <v>12711457</v>
       </c>
       <c r="G186" s="7">
-        <v>0.32379476079528535</v>
+        <v>0.07726392025713497</v>
       </c>
       <c r="H186" s="7">
-        <v>0.40389760173679035</v>
+        <v>0.2862763313272305</v>
       </c>
       <c r="I186" s="8"/>
     </row>
     <row r="187" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B187" s="5" t="s">
-        <v>500</v>
+        <v>491</v>
       </c>
       <c r="C187" s="5" t="s">
-        <v>501</v>
+        <v>492</v>
       </c>
       <c r="D187" s="5" t="s">
-        <v>502</v>
+        <v>493</v>
       </c>
       <c r="E187" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F187" s="6">
-        <v>1667091</v>
+        <v>109946157</v>
       </c>
       <c r="G187" s="7">
-        <v>0.3237945619045391</v>
+        <v>0.07707312589379545</v>
       </c>
       <c r="H187" s="7">
-        <v>0.2915486528931079</v>
+        <v>0.4300622498499208</v>
       </c>
       <c r="I187" s="8"/>
     </row>
     <row r="188" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B188" s="5" t="s">
-        <v>503</v>
+        <v>494</v>
       </c>
       <c r="C188" s="5" t="s">
-        <v>504</v>
+        <v>495</v>
       </c>
       <c r="D188" s="5" t="s">
-        <v>505</v>
+        <v>496</v>
       </c>
       <c r="E188" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F188" s="6">
-        <v>779477</v>
+        <v>267225762</v>
       </c>
       <c r="G188" s="7">
-        <v>0.3228369791539712</v>
+        <v>0.07685483931747568</v>
       </c>
       <c r="H188" s="7">
-        <v>0.947372104053224</v>
+        <v>0.3742866830226435</v>
       </c>
       <c r="I188" s="8"/>
     </row>
     <row r="189" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B189" s="5" t="s">
-        <v>506</v>
+        <v>497</v>
       </c>
       <c r="C189" s="5" t="s">
-        <v>507</v>
+        <v>498</v>
       </c>
       <c r="D189" s="5" t="s">
-        <v>27</v>
+        <v>165</v>
       </c>
       <c r="E189" s="5" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="F189" s="6">
-        <v>1435723</v>
+        <v>33046267</v>
       </c>
       <c r="G189" s="7">
-        <v>0.3224284907325438</v>
+        <v>0.07682135473879698</v>
       </c>
       <c r="H189" s="7">
-        <v>0.8219383057090239</v>
+        <v>0.6894315742117505</v>
       </c>
       <c r="I189" s="8"/>
     </row>
     <row r="190" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B190" s="5" t="s">
-        <v>508</v>
+        <v>499</v>
       </c>
       <c r="C190" s="5" t="s">
-        <v>509</v>
+        <v>500</v>
       </c>
       <c r="D190" s="5" t="s">
-        <v>48</v>
+        <v>20</v>
       </c>
       <c r="E190" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F190" s="6">
-        <v>681592</v>
+        <v>440234000</v>
       </c>
       <c r="G190" s="7">
-        <v>0.32171152243570933</v>
+        <v>0.07617766914868002</v>
       </c>
       <c r="H190" s="7">
-        <v>0.9480572549385887</v>
+        <v>0.3275709926748105</v>
       </c>
       <c r="I190" s="8"/>
     </row>
     <row r="191" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B191" s="5" t="s">
-        <v>510</v>
+        <v>501</v>
       </c>
       <c r="C191" s="5" t="s">
-        <v>511</v>
+        <v>502</v>
       </c>
       <c r="D191" s="5" t="s">
-        <v>512</v>
+        <v>268</v>
       </c>
       <c r="E191" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F191" s="6">
-        <v>1415405</v>
+        <v>157755826</v>
       </c>
       <c r="G191" s="7">
-        <v>0.32005609701816795</v>
+        <v>0.07591636583995319</v>
       </c>
       <c r="H191" s="7">
-        <v>0.49415049787495446</v>
+        <v>0.3137177843590407</v>
       </c>
       <c r="I191" s="8"/>
     </row>
     <row r="192" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B192" s="5" t="s">
-        <v>513</v>
+        <v>503</v>
       </c>
       <c r="C192" s="5" t="s">
-        <v>514</v>
+        <v>504</v>
       </c>
       <c r="D192" s="5" t="s">
-        <v>515</v>
+        <v>505</v>
       </c>
       <c r="E192" s="5" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="F192" s="6">
-        <v>719385</v>
+        <v>11834728</v>
       </c>
       <c r="G192" s="7">
-        <v>0.31992187771499264</v>
+        <v>0.07572653972275493</v>
       </c>
       <c r="H192" s="7">
-        <v>0.5147566700267815</v>
+        <v>0.570545940812272</v>
       </c>
       <c r="I192" s="8"/>
     </row>
     <row r="193" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B193" s="5" t="s">
-        <v>516</v>
+        <v>506</v>
       </c>
       <c r="C193" s="5" t="s">
-        <v>517</v>
+        <v>507</v>
       </c>
       <c r="D193" s="5" t="s">
-        <v>518</v>
+        <v>508</v>
       </c>
       <c r="E193" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F193" s="6">
-        <v>675630</v>
+        <v>67328505</v>
       </c>
       <c r="G193" s="7">
-        <v>0.3189882036025635</v>
+        <v>0.07567766431172057</v>
       </c>
       <c r="H193" s="7">
-        <v>0.9243952169202753</v>
+        <v>0.3848825526481214</v>
       </c>
       <c r="I193" s="8"/>
     </row>
     <row r="194" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B194" s="5" t="s">
-        <v>519</v>
+        <v>509</v>
       </c>
       <c r="C194" s="5" t="s">
-        <v>520</v>
+        <v>510</v>
       </c>
       <c r="D194" s="5" t="s">
-        <v>521</v>
+        <v>511</v>
       </c>
       <c r="E194" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F194" s="6">
-        <v>933759</v>
+        <v>75952325</v>
       </c>
       <c r="G194" s="7">
-        <v>0.31881781059138387</v>
+        <v>0.07553785878180819</v>
       </c>
       <c r="H194" s="7">
-        <v>0.5865347282139776</v>
+        <v>0.3235455495260146</v>
       </c>
       <c r="I194" s="8"/>
     </row>
     <row r="195" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B195" s="5" t="s">
-        <v>522</v>
+        <v>512</v>
       </c>
       <c r="C195" s="5" t="s">
-        <v>523</v>
+        <v>513</v>
       </c>
       <c r="D195" s="5" t="s">
-        <v>460</v>
+        <v>514</v>
       </c>
       <c r="E195" s="5" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="F195" s="6">
-        <v>1041115</v>
+        <v>212291472</v>
       </c>
       <c r="G195" s="7">
-        <v>0.3185671131431206</v>
+        <v>0.07534638508700905</v>
       </c>
       <c r="H195" s="7">
-        <v>0.47635393701237133</v>
+        <v>0.4348785293559165</v>
       </c>
       <c r="I195" s="8"/>
     </row>
     <row r="196" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B196" s="5" t="s">
-        <v>524</v>
+        <v>515</v>
       </c>
       <c r="C196" s="5" t="s">
-        <v>525</v>
+        <v>516</v>
       </c>
       <c r="D196" s="5" t="s">
-        <v>48</v>
+        <v>517</v>
       </c>
       <c r="E196" s="5" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="F196" s="6">
-        <v>590496</v>
+        <v>38576467</v>
       </c>
       <c r="G196" s="7">
-        <v>0.31742298000325153</v>
+        <v>0.07501065351578204</v>
       </c>
       <c r="H196" s="7">
-        <v>0.713441277688692</v>
+        <v>0.3981732345675021</v>
       </c>
       <c r="I196" s="8"/>
     </row>
     <row r="197" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B197" s="5" t="s">
-        <v>526</v>
+        <v>518</v>
       </c>
       <c r="C197" s="5" t="s">
-        <v>527</v>
+        <v>519</v>
       </c>
       <c r="D197" s="5" t="s">
-        <v>528</v>
+        <v>520</v>
       </c>
       <c r="E197" s="5" t="s">
-        <v>376</v>
+        <v>17</v>
       </c>
       <c r="F197" s="6">
-        <v>559881</v>
+        <v>170908000</v>
       </c>
       <c r="G197" s="7">
-        <v>0.31697807212604107</v>
+        <v>0.07498186158635055</v>
       </c>
       <c r="H197" s="7">
-        <v>0.9373059906978662</v>
+        <v>0.3724604774895369</v>
       </c>
       <c r="I197" s="8"/>
     </row>
     <row r="198" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B198" s="5" t="s">
-        <v>529</v>
+        <v>521</v>
       </c>
       <c r="C198" s="5" t="s">
-        <v>530</v>
+        <v>522</v>
       </c>
       <c r="D198" s="5" t="s">
-        <v>531</v>
+        <v>523</v>
       </c>
       <c r="E198" s="5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F198" s="6">
-        <v>938839</v>
+        <v>68689969</v>
       </c>
       <c r="G198" s="7">
-        <v>0.3169659547590162</v>
+        <v>0.0749465617024809</v>
       </c>
       <c r="H198" s="7">
-        <v>0.3908515574106335</v>
+        <v>0.45884978298200985</v>
       </c>
       <c r="I198" s="8"/>
     </row>
     <row r="199" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B199" s="5" t="s">
-        <v>532</v>
+        <v>524</v>
       </c>
       <c r="C199" s="5" t="s">
-        <v>533</v>
+        <v>525</v>
       </c>
       <c r="D199" s="5" t="s">
-        <v>293</v>
+        <v>196</v>
       </c>
       <c r="E199" s="5" t="s">
-        <v>376</v>
+        <v>17</v>
       </c>
       <c r="F199" s="6">
-        <v>4023463</v>
+        <v>1156994000</v>
       </c>
       <c r="G199" s="7">
-        <v>0.31550731297889406</v>
+        <v>0.07476702558526664</v>
       </c>
       <c r="H199" s="7">
-        <v>0.7042043603465381</v>
+        <v>0.46995340980301337</v>
       </c>
       <c r="I199" s="8"/>
     </row>
     <row r="200" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B200" s="5" t="s">
-        <v>534</v>
+        <v>526</v>
       </c>
       <c r="C200" s="5" t="s">
-        <v>535</v>
+        <v>527</v>
       </c>
       <c r="D200" s="5" t="s">
-        <v>219</v>
+        <v>528</v>
       </c>
       <c r="E200" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F200" s="6">
-        <v>676449</v>
+        <v>51041783</v>
       </c>
       <c r="G200" s="7">
-        <v>0.31477169749678097</v>
+        <v>0.07472127296180073</v>
       </c>
       <c r="H200" s="7">
-        <v>0.902960260641913</v>
+        <v>0.3980052566627332</v>
       </c>
       <c r="I200" s="8"/>
     </row>
     <row r="201" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B201" s="5" t="s">
-        <v>536</v>
+        <v>529</v>
       </c>
       <c r="C201" s="5" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
       <c r="D201" s="5" t="s">
-        <v>48</v>
+        <v>531</v>
       </c>
       <c r="E201" s="5" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="F201" s="6">
-        <v>532042</v>
+        <v>385668736</v>
       </c>
       <c r="G201" s="7">
-        <v>0.31358990455640723</v>
+        <v>0.07442808120179076</v>
       </c>
       <c r="H201" s="7">
-        <v>0.7720655432080713</v>
+        <v>0.39396910126570905</v>
       </c>
       <c r="I201" s="8"/>
     </row>
     <row r="202" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B202" s="5" t="s">
-        <v>538</v>
+        <v>532</v>
       </c>
       <c r="C202" s="5" t="s">
-        <v>539</v>
+        <v>533</v>
       </c>
       <c r="D202" s="5" t="s">
-        <v>303</v>
+        <v>534</v>
       </c>
       <c r="E202" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F202" s="6">
-        <v>2471810</v>
+        <v>287872849</v>
       </c>
       <c r="G202" s="7">
-        <v>0.3132566823501806</v>
+        <v>0.07427562923796263</v>
       </c>
       <c r="H202" s="7">
-        <v>0.6620384071056568</v>
+        <v>0.38428388359503063</v>
       </c>
       <c r="I202" s="8"/>
     </row>
     <row r="203" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B203" s="5" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
       <c r="C203" s="5" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="D203" s="5" t="s">
-        <v>138</v>
+        <v>99</v>
       </c>
       <c r="E203" s="5" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="F203" s="6">
-        <v>735464</v>
+        <v>24927594</v>
       </c>
       <c r="G203" s="7">
-        <v>0.31279709136001216</v>
+        <v>0.07417522926600939</v>
       </c>
       <c r="H203" s="7">
-        <v>0.46663120836815847</v>
+        <v>0.7334664714140684</v>
       </c>
       <c r="I203" s="8"/>
     </row>
     <row r="204" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B204" s="5" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="C204" s="5" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
       <c r="D204" s="5" t="s">
-        <v>544</v>
+        <v>185</v>
       </c>
       <c r="E204" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F204" s="6">
-        <v>658594</v>
+        <v>13141356</v>
       </c>
       <c r="G204" s="7">
-        <v>0.31219233700884</v>
+        <v>0.07415939420559035</v>
       </c>
       <c r="H204" s="7">
-        <v>0.9394158711545156</v>
+        <v>0.20681971906030022</v>
       </c>
       <c r="I204" s="8"/>
     </row>
     <row r="205" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B205" s="5" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="C205" s="5" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
       <c r="D205" s="5" t="s">
-        <v>16</v>
+        <v>90</v>
       </c>
       <c r="E205" s="5" t="s">
-        <v>376</v>
+        <v>17</v>
       </c>
       <c r="F205" s="6">
-        <v>11978501</v>
+        <v>523054276</v>
       </c>
       <c r="G205" s="7">
-        <v>0.3120237665798083</v>
+        <v>0.07396552857929413</v>
       </c>
       <c r="H205" s="7">
-        <v>0.5992456897597855</v>
+        <v>0.46199454033914567</v>
       </c>
       <c r="I205" s="8"/>
     </row>
     <row r="207" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B207" s="9" t="s">
-        <v>547</v>
+        <v>541</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">