--- v1 (2026-06-17)
+++ v2 (2026-08-17)
@@ -1633,51 +1633,51 @@
   <si>
     <t>Stichting Christelijk Ziekenhuis St Jansdal</t>
   </si>
   <si>
     <t>Harderwijk</t>
   </si>
   <si>
     <t>41057184</t>
   </si>
   <si>
     <t>Stichting Regionale Instelling voor Begeleiding en Wonen Nijmegen &amp; Rivierenland</t>
   </si>
   <si>
     <t>41047476</t>
   </si>
   <si>
     <t>Hervormde Stichting tot Verzorging van Ouderen "NEBOPLUS"</t>
   </si>
   <si>
     <t>56474113</t>
   </si>
   <si>
     <t>Stichting Sint Franciscus Vlietland Groep</t>
   </si>
   <si>
-    <t>200 resultaten · gegenereerd 17-6-2026, 13:06:35</t>
+    <t>200 resultaten · gegenereerd 17-8-2026, 12:46:26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF0F1F3D"/>
       <sz val="18"/>
     </font>
     <font>
       <i/>
       <color rgb="FF6B7280"/>