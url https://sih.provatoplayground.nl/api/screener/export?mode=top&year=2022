--- v0 (2026-04-18)
+++ v1 (2026-06-17)
@@ -8,1718 +8,1694 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Top Performers" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="811" uniqueCount="556">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="811" uniqueCount="548">
   <si>
     <t>Top performers — alle subsectors 2022</t>
   </si>
   <si>
     <t>EBITDA-marge &gt; 5% · solvabiliteit &gt; 20% · omzet &gt; €500k</t>
   </si>
   <si>
     <t>KvK</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Plaats</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Omzet</t>
   </si>
   <si>
     <t>EBITDA-marge</t>
   </si>
   <si>
     <t>Solvabiliteit</t>
   </si>
   <si>
     <t>Leverage</t>
   </si>
   <si>
-    <t>86320319</t>
-[...5 lines deleted...]
-    <t>Hellevoetsluis</t>
+    <t>41095516</t>
+  </si>
+  <si>
+    <t>Stichting Dr. Bernard Verbeeten Instituut</t>
+  </si>
+  <si>
+    <t>Tilburg</t>
+  </si>
+  <si>
+    <t>ZKH</t>
+  </si>
+  <si>
+    <t>41113260</t>
+  </si>
+  <si>
+    <t>Stichting Zuidwest Radiotherapeutisch Instituut</t>
+  </si>
+  <si>
+    <t>Vlissingen</t>
+  </si>
+  <si>
+    <t>41001316</t>
+  </si>
+  <si>
+    <t>Stichting Radiotherapeutisch Instituut Friesland</t>
+  </si>
+  <si>
+    <t>Leeuwarden</t>
+  </si>
+  <si>
+    <t>56840276</t>
+  </si>
+  <si>
+    <t>Stichting Radiotherapiegroep</t>
+  </si>
+  <si>
+    <t>Arnhem</t>
+  </si>
+  <si>
+    <t>02100277</t>
+  </si>
+  <si>
+    <t>FPC Dr. S. van Mesdag (Stichting)</t>
+  </si>
+  <si>
+    <t>GRONINGEN</t>
+  </si>
+  <si>
+    <t>20115882</t>
+  </si>
+  <si>
+    <t>Stichting Park Zuiderhout</t>
+  </si>
+  <si>
+    <t>Teteringen</t>
+  </si>
+  <si>
+    <t>VVT</t>
+  </si>
+  <si>
+    <t>60389958</t>
+  </si>
+  <si>
+    <t>Het Gastenhuis B.V.</t>
+  </si>
+  <si>
+    <t>Amsterdam</t>
+  </si>
+  <si>
+    <t>41000801</t>
+  </si>
+  <si>
+    <t>Stichting Zorgcentrum Talma Urk</t>
+  </si>
+  <si>
+    <t>Urk</t>
+  </si>
+  <si>
+    <t>28111649</t>
+  </si>
+  <si>
+    <t>Stichting Libertas Leiden</t>
+  </si>
+  <si>
+    <t>Leiden</t>
+  </si>
+  <si>
+    <t>41000413</t>
+  </si>
+  <si>
+    <t>Stichting Verzorgingshuis Talma Apeldoorn</t>
+  </si>
+  <si>
+    <t>Apeldoorn</t>
+  </si>
+  <si>
+    <t>41114350</t>
+  </si>
+  <si>
+    <t>STICHTING ZORGGROEP TER WEEL</t>
+  </si>
+  <si>
+    <t>Goes</t>
+  </si>
+  <si>
+    <t>41081234</t>
+  </si>
+  <si>
+    <t>Stichting Sint Anna</t>
+  </si>
+  <si>
+    <t>Boxmeer</t>
+  </si>
+  <si>
+    <t>41014377</t>
+  </si>
+  <si>
+    <t>Christelijke Stichting BCM Zorg en Dienstverlening</t>
+  </si>
+  <si>
+    <t>Stadskanaal</t>
+  </si>
+  <si>
+    <t>41000503</t>
+  </si>
+  <si>
+    <t>Stichting Fier</t>
+  </si>
+  <si>
+    <t>GGZ</t>
+  </si>
+  <si>
+    <t>69742049</t>
+  </si>
+  <si>
+    <t>Antes Zorg B.V.</t>
+  </si>
+  <si>
+    <t>Poortugaal</t>
+  </si>
+  <si>
+    <t>41088848</t>
+  </si>
+  <si>
+    <t>Stichting Archipel</t>
+  </si>
+  <si>
+    <t>Eindhoven</t>
+  </si>
+  <si>
+    <t>41239364</t>
+  </si>
+  <si>
+    <t>Stichting Alkcare</t>
+  </si>
+  <si>
+    <t>Oudorp</t>
+  </si>
+  <si>
+    <t>09137871</t>
+  </si>
+  <si>
+    <t>Vitaal Thuiszorg B.V.</t>
+  </si>
+  <si>
+    <t>Didam</t>
+  </si>
+  <si>
+    <t>09143276</t>
+  </si>
+  <si>
+    <t>Stichting Vitalys</t>
+  </si>
+  <si>
+    <t>14132418</t>
+  </si>
+  <si>
+    <t>CIRO+ B.V.</t>
+  </si>
+  <si>
+    <t>Horn</t>
+  </si>
+  <si>
+    <t>37138130</t>
+  </si>
+  <si>
+    <t>Stichting MagentaZorg</t>
+  </si>
+  <si>
+    <t>Heerhugowaard</t>
+  </si>
+  <si>
+    <t>24325621</t>
+  </si>
+  <si>
+    <t>Stichting Zorgpartners Midden-Holland</t>
+  </si>
+  <si>
+    <t>Gouda</t>
+  </si>
+  <si>
+    <t>37122456</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Tellus</t>
+  </si>
+  <si>
+    <t>Den Helder</t>
+  </si>
+  <si>
+    <t>58497978</t>
+  </si>
+  <si>
+    <t>Dagelijks Leven Zorg B.V.</t>
+  </si>
+  <si>
+    <t>14124959</t>
+  </si>
+  <si>
+    <t>Academisch Ziekenhuis Maastricht</t>
+  </si>
+  <si>
+    <t>Maastricht</t>
+  </si>
+  <si>
+    <t>41135918</t>
+  </si>
+  <si>
+    <t>Stichting Zorgcentra uitgaande van de Gereformeerde Gemeenten in Zeeland en Zuid-Holland en de Christelijke Gereformeerde Kerken in de regio Rotterdam</t>
+  </si>
+  <si>
+    <t>Barendrecht</t>
+  </si>
+  <si>
+    <t>41002802</t>
+  </si>
+  <si>
+    <t>Stichting Zorgcentrum het Bildt</t>
+  </si>
+  <si>
+    <t>St.-Annaparochie</t>
+  </si>
+  <si>
+    <t>41052701</t>
+  </si>
+  <si>
+    <t>Stichting Nusantara Zorg</t>
+  </si>
+  <si>
+    <t>Ugchelen</t>
+  </si>
+  <si>
+    <t>41118911</t>
+  </si>
+  <si>
+    <t>Protestants Christelijke Stichting Sjaloom Zorg op Goeree-Overflakkee e.o.</t>
+  </si>
+  <si>
+    <t>Dirksland</t>
+  </si>
+  <si>
+    <t>41032033</t>
+  </si>
+  <si>
+    <t>Stichting Laboratorium Pathologie Oost Nederland</t>
+  </si>
+  <si>
+    <t>Hengelo</t>
+  </si>
+  <si>
+    <t>41095453</t>
+  </si>
+  <si>
+    <t>Stichting Het Laar</t>
+  </si>
+  <si>
+    <t>41090962</t>
+  </si>
+  <si>
+    <t>Stichting Valkenhof</t>
+  </si>
+  <si>
+    <t>Valkenswaard</t>
+  </si>
+  <si>
+    <t>41022329</t>
+  </si>
+  <si>
+    <t>Stichting de Vogellanden</t>
+  </si>
+  <si>
+    <t>Zwolle</t>
+  </si>
+  <si>
+    <t>64992284</t>
+  </si>
+  <si>
+    <t>Stichting RijnWaal Zorggroep</t>
+  </si>
+  <si>
+    <t>Gendt</t>
+  </si>
+  <si>
+    <t>41102928</t>
+  </si>
+  <si>
+    <t>Stichting S &amp; L Zorg</t>
+  </si>
+  <si>
+    <t>Roosendaal</t>
+  </si>
+  <si>
+    <t>GHZ</t>
+  </si>
+  <si>
+    <t>41087534</t>
+  </si>
+  <si>
+    <t>Stichting Kempenhaeghe</t>
+  </si>
+  <si>
+    <t>Heeze</t>
+  </si>
+  <si>
+    <t>41126544</t>
+  </si>
+  <si>
+    <t>Stichting Protestants Christelijk Ziekenhuis Ikazia</t>
+  </si>
+  <si>
+    <t>Rotterdam</t>
+  </si>
+  <si>
+    <t>24485070</t>
+  </si>
+  <si>
+    <t>Erasmus Universitair Medisch Centrum Rotterdam (Erasmus MC)</t>
+  </si>
+  <si>
+    <t>41046392</t>
+  </si>
+  <si>
+    <t>Stichting Bethanië</t>
+  </si>
+  <si>
+    <t>Ede</t>
+  </si>
+  <si>
+    <t>27253843</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Oldael</t>
+  </si>
+  <si>
+    <t>s-Gravenhage</t>
+  </si>
+  <si>
+    <t>41047476</t>
+  </si>
+  <si>
+    <t>Hervormde Stichting tot Verzorging van Ouderen "NEBOPLUS"</t>
+  </si>
+  <si>
+    <t>Barneveld</t>
+  </si>
+  <si>
+    <t>41095510</t>
+  </si>
+  <si>
+    <t>Stichting Elisabeth-TweeSteden Ziekenhuis</t>
+  </si>
+  <si>
+    <t>41087385</t>
+  </si>
+  <si>
+    <t>Stichting Catharina Ziekenhuis</t>
+  </si>
+  <si>
+    <t>27248096</t>
+  </si>
+  <si>
+    <t>Stichting Saffier - De Residentie Groep</t>
+  </si>
+  <si>
+    <t>41194729</t>
+  </si>
+  <si>
+    <t>Stichting Vivium Zorggroep</t>
+  </si>
+  <si>
+    <t>Huizen</t>
+  </si>
+  <si>
+    <t>41053643</t>
+  </si>
+  <si>
+    <t>Stichting Zorg Adullam</t>
+  </si>
+  <si>
+    <t>11044284</t>
+  </si>
+  <si>
+    <t>Stichting Zorgcentra Rivierenland</t>
+  </si>
+  <si>
+    <t>Tiel</t>
+  </si>
+  <si>
+    <t>01137892</t>
+  </si>
+  <si>
+    <t>Noorderbreedte B.V.</t>
+  </si>
+  <si>
+    <t>41149967</t>
+  </si>
+  <si>
+    <t>Stichting tot Huisvesting Verzorging en Verpleging van Ouderen Eykenburg</t>
+  </si>
+  <si>
+    <t>Den Haag</t>
+  </si>
+  <si>
+    <t>80262783</t>
+  </si>
+  <si>
+    <t>Stichting Radboud universitair medisch centrum</t>
+  </si>
+  <si>
+    <t>Nijmegen</t>
+  </si>
+  <si>
+    <t>09202321</t>
+  </si>
+  <si>
+    <t>Stichting Zinzia Zorggroep</t>
+  </si>
+  <si>
+    <t>Wageningen</t>
+  </si>
+  <si>
+    <t>41028000</t>
+  </si>
+  <si>
+    <t>Stichting De Posten</t>
+  </si>
+  <si>
+    <t>Enschede</t>
+  </si>
+  <si>
+    <t>01140346</t>
+  </si>
+  <si>
+    <t>Synaeda PMC B.V.</t>
+  </si>
+  <si>
+    <t>54327946</t>
+  </si>
+  <si>
+    <t>Prinses Máxima Centrum voor Kinderoncologie B.V.</t>
+  </si>
+  <si>
+    <t>Utrecht</t>
+  </si>
+  <si>
+    <t>41188898</t>
+  </si>
+  <si>
+    <t>Stichting Verzorgingshuis de Koperhorst</t>
+  </si>
+  <si>
+    <t>Amersfoort</t>
+  </si>
+  <si>
+    <t>41177807</t>
+  </si>
+  <si>
+    <t>Prinsenstichting</t>
+  </si>
+  <si>
+    <t>30223411</t>
+  </si>
+  <si>
+    <t>Stichting Lievegoed</t>
+  </si>
+  <si>
+    <t>Bilthoven</t>
+  </si>
+  <si>
+    <t>29048285</t>
+  </si>
+  <si>
+    <t>WelThuis B.V.</t>
+  </si>
+  <si>
+    <t>20100257</t>
+  </si>
+  <si>
+    <t>Stichting Amphia</t>
+  </si>
+  <si>
+    <t>Breda</t>
+  </si>
+  <si>
+    <t>41095652</t>
+  </si>
+  <si>
+    <t>Joris Zorg</t>
+  </si>
+  <si>
+    <t>Oirschot</t>
+  </si>
+  <si>
+    <t>41188459</t>
+  </si>
+  <si>
+    <t>Stichting Zorg- en Wooncentrum De Haven</t>
+  </si>
+  <si>
+    <t>Bunschoten-Spakenburg</t>
+  </si>
+  <si>
+    <t>64138836</t>
+  </si>
+  <si>
+    <t>Stichting Zideris</t>
+  </si>
+  <si>
+    <t>41225437</t>
+  </si>
+  <si>
+    <t>Stichting Regionale Instelling voor Beschermd Wonen Kennemerland/Amstelland en de Meerlanden</t>
+  </si>
+  <si>
+    <t>Haarlem</t>
+  </si>
+  <si>
+    <t>24388693</t>
+  </si>
+  <si>
+    <t>Stichting Swinhove Groep</t>
+  </si>
+  <si>
+    <t>Zwijndrecht</t>
+  </si>
+  <si>
+    <t>41088260</t>
+  </si>
+  <si>
+    <t>Stichting Severinus</t>
+  </si>
+  <si>
+    <t>Veldhoven</t>
+  </si>
+  <si>
+    <t>28102621</t>
+  </si>
+  <si>
+    <t>Stichting Marente</t>
+  </si>
+  <si>
+    <t>Voorhout</t>
+  </si>
+  <si>
+    <t>08089010</t>
+  </si>
+  <si>
+    <t>Stichting Atlant Zorggroep</t>
+  </si>
+  <si>
+    <t>Beekbergen</t>
+  </si>
+  <si>
+    <t>62350080</t>
+  </si>
+  <si>
+    <t>Stichting Bravis ziekenhuis</t>
+  </si>
+  <si>
+    <t>41118005</t>
+  </si>
+  <si>
+    <t>Stichting Protestantse Zorggroep Crabbehoff</t>
+  </si>
+  <si>
+    <t>Dordrecht</t>
+  </si>
+  <si>
+    <t>34239269</t>
+  </si>
+  <si>
+    <t>Stichting Zorgbalans</t>
+  </si>
+  <si>
+    <t>17141651</t>
+  </si>
+  <si>
+    <t>Stichting Máxima Medisch Centrum</t>
+  </si>
+  <si>
+    <t>20057835</t>
+  </si>
+  <si>
+    <t>stichting star-shl</t>
+  </si>
+  <si>
+    <t>Etten-Leur</t>
+  </si>
+  <si>
+    <t>41000996</t>
+  </si>
+  <si>
+    <t>Stichting Maeykehiem</t>
+  </si>
+  <si>
+    <t>Sint Nicolaasga</t>
+  </si>
+  <si>
+    <t>41113577</t>
+  </si>
+  <si>
+    <t>Stichting Schutse Zorg Tholen</t>
+  </si>
+  <si>
+    <t>Sint-Annaland</t>
+  </si>
+  <si>
+    <t>17200931</t>
+  </si>
+  <si>
+    <t>Stichting Amaliazorg</t>
+  </si>
+  <si>
+    <t>41118833</t>
+  </si>
+  <si>
+    <t>Stichting Het Parkhuis</t>
+  </si>
+  <si>
+    <t>27366422</t>
+  </si>
+  <si>
+    <t>Academisch Ziekenhuis Leiden</t>
+  </si>
+  <si>
+    <t>41081766</t>
+  </si>
+  <si>
+    <t>Stichting St. Jozefoord</t>
+  </si>
+  <si>
+    <t>Nuland</t>
+  </si>
+  <si>
+    <t>41089837</t>
+  </si>
+  <si>
+    <t>Stichting Elkerliek Ziekenhuis</t>
+  </si>
+  <si>
+    <t>Helmond</t>
+  </si>
+  <si>
+    <t>28099814</t>
+  </si>
+  <si>
+    <t>Stichting Basalt</t>
+  </si>
+  <si>
+    <t>09129243</t>
+  </si>
+  <si>
+    <t>Stichting Azora</t>
+  </si>
+  <si>
+    <t>Terborg</t>
+  </si>
+  <si>
+    <t>24299892</t>
+  </si>
+  <si>
+    <t>Stichting Salios</t>
+  </si>
+  <si>
+    <t>41064747</t>
+  </si>
+  <si>
+    <t>Stichting Forensisch Psychiatrisch Centrum De Rooyse Wissel</t>
+  </si>
+  <si>
+    <t>Oostrum</t>
+  </si>
+  <si>
+    <t>41136257</t>
+  </si>
+  <si>
+    <t>Stichting Zorgbeheer De Zellingen</t>
+  </si>
+  <si>
+    <t>Capelle aan den IJssel</t>
+  </si>
+  <si>
+    <t>41180026</t>
+  </si>
+  <si>
+    <t>stichting Accolade Zorg</t>
+  </si>
+  <si>
+    <t>Bosch en Duin</t>
+  </si>
+  <si>
+    <t>41225010</t>
+  </si>
+  <si>
+    <t>Stichting Spaarne Gasthuis</t>
+  </si>
+  <si>
+    <t>Hoofddorp</t>
+  </si>
+  <si>
+    <t>41063674</t>
+  </si>
+  <si>
+    <t>Stichting Viecuri, Medisch Centrum voor Noord-Limburg</t>
+  </si>
+  <si>
+    <t>Venlo</t>
+  </si>
+  <si>
+    <t>22063723</t>
+  </si>
+  <si>
+    <t>Admiraal De Ruyter Ziekenhuis B.V.</t>
+  </si>
+  <si>
+    <t>41051592</t>
+  </si>
+  <si>
+    <t>Stichting Catharina</t>
+  </si>
+  <si>
+    <t>24383768</t>
+  </si>
+  <si>
+    <t>Stichting Argos Zorggroep</t>
+  </si>
+  <si>
+    <t>Schiedam</t>
+  </si>
+  <si>
+    <t>01136210</t>
+  </si>
+  <si>
+    <t>Ommelander Ziekenhuis Groningen B.V.</t>
+  </si>
+  <si>
+    <t>Scheemda</t>
+  </si>
+  <si>
+    <t>67729894</t>
+  </si>
+  <si>
+    <t>Stichting Liberein</t>
+  </si>
+  <si>
+    <t>65042662</t>
+  </si>
+  <si>
+    <t>Stichting Patyna</t>
+  </si>
+  <si>
+    <t>Sneek</t>
+  </si>
+  <si>
+    <t>34109793</t>
+  </si>
+  <si>
+    <t>Rooms Katholieke Stichting Zorgcentra Meerlanden</t>
+  </si>
+  <si>
+    <t>Badhoevedorp</t>
+  </si>
+  <si>
+    <t>64156338</t>
+  </si>
+  <si>
+    <t>Stichting VUmc</t>
+  </si>
+  <si>
+    <t>41222777</t>
+  </si>
+  <si>
+    <t>Rode Kruis Ziekenhuis B.V.</t>
+  </si>
+  <si>
+    <t>Beverwijk</t>
+  </si>
+  <si>
+    <t>09125621</t>
+  </si>
+  <si>
+    <t>Stichting Pleyade</t>
+  </si>
+  <si>
+    <t>06084000</t>
+  </si>
+  <si>
+    <t>Max Ernst B.V.</t>
+  </si>
+  <si>
+    <t>41014477</t>
+  </si>
+  <si>
+    <t>Stichting Nieuw Woelwijck, dorpsgemeenschap van geestelijk gehandicapten</t>
+  </si>
+  <si>
+    <t>Sappemeer</t>
+  </si>
+  <si>
+    <t>41227061</t>
+  </si>
+  <si>
+    <t>Stichting Heliomare</t>
+  </si>
+  <si>
+    <t>Wijk aan Zee</t>
+  </si>
+  <si>
+    <t>30147072</t>
+  </si>
+  <si>
+    <t>Stichting Bartiméus Sonneheerdt</t>
+  </si>
+  <si>
+    <t>Zeist</t>
+  </si>
+  <si>
+    <t>41173845</t>
+  </si>
+  <si>
+    <t>Stichting Groene Hart Ziekenhuis</t>
+  </si>
+  <si>
+    <t>41133849</t>
+  </si>
+  <si>
+    <t>De Kijvelanden, instelling voor forensische Psychiatrie (Stichting)</t>
+  </si>
+  <si>
+    <t>RHOON</t>
+  </si>
+  <si>
+    <t>41068374</t>
+  </si>
+  <si>
+    <t>Stichting voor Verpleeg-, Verzorgings- en Woonfaciliteiten Land van Horne</t>
+  </si>
+  <si>
+    <t>Weert</t>
+  </si>
+  <si>
+    <t>41038965</t>
+  </si>
+  <si>
+    <t>Stichting Ziekenhuisvoorzieningen Oost-Achterhoek</t>
+  </si>
+  <si>
+    <t>Winterswijk</t>
+  </si>
+  <si>
+    <t>39076090</t>
+  </si>
+  <si>
+    <t>Centrum Integrale Revalidatie (CIR) B.V.</t>
+  </si>
+  <si>
+    <t>41169944</t>
+  </si>
+  <si>
+    <t>Stichting HOZO</t>
+  </si>
+  <si>
+    <t>Hillegom</t>
+  </si>
+  <si>
+    <t>20135179</t>
+  </si>
+  <si>
+    <t>Stichting tanteLouise</t>
+  </si>
+  <si>
+    <t>Bergen op Zoom</t>
+  </si>
+  <si>
+    <t>59649518</t>
+  </si>
+  <si>
+    <t>Stichting Elver</t>
+  </si>
+  <si>
+    <t>Wehl</t>
+  </si>
+  <si>
+    <t>32082917</t>
+  </si>
+  <si>
+    <t>Stichting Meander Medisch Centrum</t>
+  </si>
+  <si>
+    <t>08137342</t>
+  </si>
+  <si>
+    <t>PROTESTANTS CHRISTELIJKE STICHTING voor ZORGVERLENING "HET BAKEN"</t>
+  </si>
+  <si>
+    <t>Elburg</t>
+  </si>
+  <si>
+    <t>53107020</t>
+  </si>
+  <si>
+    <t>Raeger Stichting</t>
+  </si>
+  <si>
+    <t>51709015</t>
+  </si>
+  <si>
+    <t>Stichting Adelante Groep</t>
+  </si>
+  <si>
+    <t>Hoensbroek</t>
+  </si>
+  <si>
+    <t>41035024</t>
+  </si>
+  <si>
+    <t>Stichting Christelijk Ziekenhuis St Jansdal</t>
+  </si>
+  <si>
+    <t>Harderwijk</t>
+  </si>
+  <si>
+    <t>41113281</t>
+  </si>
+  <si>
+    <t>Stichting Voor Regionale Zorgverlening</t>
+  </si>
+  <si>
+    <t>Middelburg</t>
+  </si>
+  <si>
+    <t>20139950</t>
+  </si>
+  <si>
+    <t>Novicare B.V.</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>01178096</t>
+  </si>
+  <si>
+    <t>Stichting Alliade</t>
+  </si>
+  <si>
+    <t>Heerenveen</t>
+  </si>
+  <si>
+    <t>30231794</t>
+  </si>
+  <si>
+    <t>PsyMens B.V.</t>
+  </si>
+  <si>
+    <t>Woerden</t>
+  </si>
+  <si>
+    <t>41013557</t>
+  </si>
+  <si>
+    <t>Stichting Zinn (Zorgorganisatie in Noord Nederland)</t>
+  </si>
+  <si>
+    <t>Haren Gn</t>
+  </si>
+  <si>
+    <t>41012091</t>
+  </si>
+  <si>
+    <t>Stichting Martini Ziekenhuis</t>
+  </si>
+  <si>
+    <t>Groningen</t>
+  </si>
+  <si>
+    <t>08094736</t>
+  </si>
+  <si>
+    <t>Stichting Ziekenhuisgroep Twente</t>
+  </si>
+  <si>
+    <t>Almelo</t>
+  </si>
+  <si>
+    <t>34126607</t>
+  </si>
+  <si>
+    <t>De ZorgSpecialist B.V.</t>
+  </si>
+  <si>
+    <t>Santpoort-Noord</t>
+  </si>
+  <si>
+    <t>41093762</t>
+  </si>
+  <si>
+    <t>Stichting ORO</t>
+  </si>
+  <si>
+    <t>34362777</t>
+  </si>
+  <si>
+    <t>Academisch Medisch Centrum</t>
+  </si>
+  <si>
+    <t>41236520</t>
+  </si>
+  <si>
+    <t>Stichting De Zorgcirkel</t>
+  </si>
+  <si>
+    <t>Purmerend</t>
+  </si>
+  <si>
+    <t>41125094</t>
+  </si>
+  <si>
+    <t>De Vijverhof</t>
+  </si>
+  <si>
+    <t>Capelle Aan Den Ijssel</t>
+  </si>
+  <si>
+    <t>11056895</t>
+  </si>
+  <si>
+    <t>Stichting zorggroep Maas &amp; Waal</t>
+  </si>
+  <si>
+    <t>Beneden-Leeuwen</t>
+  </si>
+  <si>
+    <t>41084046</t>
+  </si>
+  <si>
+    <t>Stichting Jeroen Bosch Ziekenhuis</t>
+  </si>
+  <si>
+    <t>s-Hertogenbosch</t>
+  </si>
+  <si>
+    <t>41235021</t>
+  </si>
+  <si>
+    <t>Stichting Dijklander Ziekenhuis</t>
+  </si>
+  <si>
+    <t>Hoorn</t>
+  </si>
+  <si>
+    <t>41095003</t>
+  </si>
+  <si>
+    <t>Stichting Thebe Wonen en Zorg</t>
+  </si>
+  <si>
+    <t>Goirle</t>
+  </si>
+  <si>
+    <t>41130278</t>
+  </si>
+  <si>
+    <t>Stichting Salem, wonen met zorg</t>
+  </si>
+  <si>
+    <t>Ridderkerk</t>
+  </si>
+  <si>
+    <t>05081871</t>
+  </si>
+  <si>
+    <t>Stichting Driezorg, Wonen Welzijn &amp; Zorg</t>
+  </si>
+  <si>
+    <t>41177415</t>
+  </si>
+  <si>
+    <t>Stichting Sint Antonius Ziekenhuis</t>
+  </si>
+  <si>
+    <t>Nieuwegein</t>
+  </si>
+  <si>
+    <t>30172727</t>
+  </si>
+  <si>
+    <t>Stichting Diakonessenhuis</t>
+  </si>
+  <si>
+    <t>41174469</t>
+  </si>
+  <si>
+    <t>Stichting Gemiva-SVG Groep</t>
+  </si>
+  <si>
+    <t>41071981</t>
+  </si>
+  <si>
+    <t>Stichting MeanderGroep Zuid-Limburg</t>
+  </si>
+  <si>
+    <t>Landgraaf</t>
+  </si>
+  <si>
+    <t>14089898</t>
+  </si>
+  <si>
+    <t>Stichting Cicero Zorggroep</t>
+  </si>
+  <si>
+    <t>Brunssum</t>
+  </si>
+  <si>
+    <t>30244197</t>
+  </si>
+  <si>
+    <t>Universitair Medisch Centrum Utrecht</t>
+  </si>
+  <si>
+    <t>41186628</t>
+  </si>
+  <si>
+    <t>Stichting Zorgspectrum</t>
+  </si>
+  <si>
+    <t>27280417</t>
+  </si>
+  <si>
+    <t>Stichting Respect Wonen Zorg Welzijn</t>
+  </si>
+  <si>
+    <t>41227351</t>
+  </si>
+  <si>
+    <t>Stichting Streeklaboratorium voor de Volksgezondheid Kennemerland</t>
+  </si>
+  <si>
+    <t>32130711</t>
+  </si>
+  <si>
+    <t>Alfa &amp; Zorg B.V.</t>
+  </si>
+  <si>
+    <t>Almere</t>
+  </si>
+  <si>
+    <t>41005022</t>
+  </si>
+  <si>
+    <t>Tjongerschans B.V.</t>
+  </si>
+  <si>
+    <t>30151184</t>
+  </si>
+  <si>
+    <t>Stichting Regionale Ambulance Voorziening provincie Utrecht</t>
   </si>
   <si>
     <t>ELZ</t>
   </si>
   <si>
-    <t>32151229</t>
-[...329 lines deleted...]
-    <t>Zorginstelling Sterk in Zorg B.V.</t>
+    <t>41053245</t>
+  </si>
+  <si>
+    <t>Stichting Markenheem</t>
+  </si>
+  <si>
+    <t>Doetinchem</t>
+  </si>
+  <si>
+    <t>41238268</t>
+  </si>
+  <si>
+    <t>Raphaëlstichting</t>
+  </si>
+  <si>
+    <t>Schoorl</t>
+  </si>
+  <si>
+    <t>17141715</t>
+  </si>
+  <si>
+    <t>Stichting GGzE</t>
+  </si>
+  <si>
+    <t>61262935</t>
+  </si>
+  <si>
+    <t>Stichting Haaglanden Medisch Centrum</t>
+  </si>
+  <si>
+    <t>27332804</t>
+  </si>
+  <si>
+    <t>Stichting Wijdezorg</t>
+  </si>
+  <si>
+    <t>Zoeterwoude</t>
+  </si>
+  <si>
+    <t>17167201</t>
+  </si>
+  <si>
+    <t>Stichting Vivent</t>
+  </si>
+  <si>
+    <t>Rosmalen</t>
+  </si>
+  <si>
+    <t>41066110</t>
+  </si>
+  <si>
+    <t>Stichting Sint Jozef wonen en zorg</t>
+  </si>
+  <si>
+    <t>Meijel</t>
+  </si>
+  <si>
+    <t>41241550</t>
+  </si>
+  <si>
+    <t>De Pieter Raat Stichting</t>
+  </si>
+  <si>
+    <t>23091362</t>
+  </si>
+  <si>
+    <t>Stichting Albert Schweitzer Ziekenhuis</t>
+  </si>
+  <si>
+    <t>61802379</t>
+  </si>
+  <si>
+    <t>Stichting Alrijne Zorggroep</t>
+  </si>
+  <si>
+    <t>Leiderdorp</t>
+  </si>
+  <si>
+    <t>41127056</t>
+  </si>
+  <si>
+    <t>Stichting Rijndam Revalidatie</t>
+  </si>
+  <si>
+    <t>05062128</t>
+  </si>
+  <si>
+    <t>Stichting Isala Klinieken</t>
+  </si>
+  <si>
+    <t>41035166</t>
+  </si>
+  <si>
+    <t>Protestants-Christelijke Stichting Philadelphia Zorg</t>
+  </si>
+  <si>
+    <t>30242745</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Charim</t>
   </si>
   <si>
     <t>Veenendaal</t>
   </si>
   <si>
-    <t>85999245</t>
-[...266 lines deleted...]
-    <t>Stichting Dr. Kolbach Kliniek</t>
+    <t>41059294</t>
+  </si>
+  <si>
+    <t>Stichting Interconfessionele Stichting Gezondheidszorg Rivierenland</t>
+  </si>
+  <si>
+    <t>56474113</t>
+  </si>
+  <si>
+    <t>Stichting Sint Franciscus Vlietland Groep</t>
+  </si>
+  <si>
+    <t>41199082</t>
+  </si>
+  <si>
+    <t>Stichting OLVG</t>
+  </si>
+  <si>
+    <t>08080399</t>
+  </si>
+  <si>
+    <t>Stichting De Passerel</t>
+  </si>
+  <si>
+    <t>41222646</t>
+  </si>
+  <si>
+    <t>Stichting Epilepsie Instellingen Nederland</t>
+  </si>
+  <si>
+    <t>Heemstede</t>
+  </si>
+  <si>
+    <t>41226861</t>
+  </si>
+  <si>
+    <t>Stichting Sint Jacob</t>
+  </si>
+  <si>
+    <t>40530817</t>
+  </si>
+  <si>
+    <t>Stichting Het Nederlands Kanker Instituut-Antoni van Leeuwenhoek Ziekenhuis</t>
+  </si>
+  <si>
+    <t>17145911</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Elde Maasduinen</t>
+  </si>
+  <si>
+    <t>Boxtel</t>
+  </si>
+  <si>
+    <t>09148559</t>
+  </si>
+  <si>
+    <t>Stichting Zorgcombinatie Marga Klompé</t>
+  </si>
+  <si>
+    <t>Groenlo</t>
+  </si>
+  <si>
+    <t>41149534</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Florence</t>
+  </si>
+  <si>
+    <t>Rijswijk</t>
+  </si>
+  <si>
+    <t>04058025</t>
+  </si>
+  <si>
+    <t>Noord Nederlandse Coöperatie van Zorgorganisaties U.A.</t>
+  </si>
+  <si>
+    <t>Hoogeveen</t>
+  </si>
+  <si>
+    <t>41055664</t>
+  </si>
+  <si>
+    <t>Stichting Nijmeegs Interconfessioneel ziekenhuis Canisius-Wilhelmina</t>
+  </si>
+  <si>
+    <t>02058791</t>
+  </si>
+  <si>
+    <t>Stichting De Zijlen</t>
+  </si>
+  <si>
+    <t>Tolbert</t>
+  </si>
+  <si>
+    <t>41020668</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Noorderboog</t>
+  </si>
+  <si>
+    <t>Meppel</t>
+  </si>
+  <si>
+    <t>41072929</t>
+  </si>
+  <si>
+    <t>Stichting Verpleeghuis Bergweide</t>
   </si>
   <si>
     <t>Heerlen</t>
   </si>
   <si>
-    <t>87732300</t>
-[...512 lines deleted...]
-    <t>Mondzorg Maarssen B.V.</t>
+    <t>08152192</t>
+  </si>
+  <si>
+    <t>Zorggroep De Laren B.V.</t>
   </si>
   <si>
     <t>Maarssen</t>
   </si>
   <si>
-    <t>56486243</t>
-[...275 lines deleted...]
-    <t>B-Fysic Waalre B.V.</t>
+    <t>41004209</t>
+  </si>
+  <si>
+    <t>Stichting OlmenEs</t>
+  </si>
+  <si>
+    <t>Appelscha</t>
+  </si>
+  <si>
+    <t>05083801</t>
+  </si>
+  <si>
+    <t>Stichting Christelijke Zonnehuisgroep IJssel-Vecht</t>
+  </si>
+  <si>
+    <t>41159777</t>
+  </si>
+  <si>
+    <t>Stichting Reinier de Graaf Groep</t>
+  </si>
+  <si>
+    <t>Delft</t>
+  </si>
+  <si>
+    <t>08113086</t>
+  </si>
+  <si>
+    <t>Stichting Zozijn Zorg</t>
+  </si>
+  <si>
+    <t>Wilp</t>
+  </si>
+  <si>
+    <t>41118305</t>
+  </si>
+  <si>
+    <t>Protestants Interkerkelijke Stichting Zorgverlening Hendrik-Ido-Ambacht</t>
+  </si>
+  <si>
+    <t>Hendrik-Ido-Ambacht</t>
+  </si>
+  <si>
+    <t>13037206</t>
+  </si>
+  <si>
+    <t>Stichting Daelzicht</t>
+  </si>
+  <si>
+    <t>Heel</t>
+  </si>
+  <si>
+    <t>02068255</t>
+  </si>
+  <si>
+    <t>Stichting De Hoven</t>
+  </si>
+  <si>
+    <t>Onderdendam</t>
+  </si>
+  <si>
+    <t>41222478</t>
+  </si>
+  <si>
+    <t>Stichting Ons Tweede Thuis</t>
+  </si>
+  <si>
+    <t>Aalsmeer</t>
+  </si>
+  <si>
+    <t>41068375</t>
+  </si>
+  <si>
+    <t>Stichting voor medische en verpleegkundige zorgverlening st. Jans Gasthuis (SJG Weert)</t>
+  </si>
+  <si>
+    <t>41241807</t>
+  </si>
+  <si>
+    <t>Stichting Noordwest Ziekenhuisgroep</t>
+  </si>
+  <si>
+    <t>Alkmaar</t>
+  </si>
+  <si>
+    <t>08121485</t>
+  </si>
+  <si>
+    <t>Stichting Interakt Contour Groep</t>
+  </si>
+  <si>
+    <t>Nunspeet</t>
+  </si>
+  <si>
+    <t>34184520</t>
+  </si>
+  <si>
+    <t>Stichting ViVa! Zorggroep</t>
+  </si>
+  <si>
+    <t>Velsen-Noord</t>
+  </si>
+  <si>
+    <t>24299846</t>
+  </si>
+  <si>
+    <t>Stichting Maasstad Ziekenhuis</t>
+  </si>
+  <si>
+    <t>41151188</t>
+  </si>
+  <si>
+    <t>Stichting WoonZorgcentra Haaglanden</t>
+  </si>
+  <si>
+    <t>27321808</t>
+  </si>
+  <si>
+    <t>Stichting Ipse de Bruggen</t>
+  </si>
+  <si>
+    <t>Zoetermeer</t>
+  </si>
+  <si>
+    <t>70556822</t>
+  </si>
+  <si>
+    <t>Yes We Can Clinics B.V.</t>
   </si>
   <si>
     <t>Waalre</t>
   </si>
   <si>
-    <t>59340304</t>
-[...206 lines deleted...]
-    <t>BijZonder ZorgenKind B.V.</t>
+    <t>41106842</t>
+  </si>
+  <si>
+    <t>Stichting Surplus Zorg</t>
+  </si>
+  <si>
+    <t>41222776</t>
+  </si>
+  <si>
+    <t>Stichting SIG, organisatie voor ondersteuning van mensen met een beperking</t>
+  </si>
+  <si>
+    <t>41099381</t>
+  </si>
+  <si>
+    <t>Stichting Zorgorganisatie Het Hoge Veer</t>
+  </si>
+  <si>
+    <t>Geertruidenberg</t>
+  </si>
+  <si>
+    <t>41076416</t>
+  </si>
+  <si>
+    <t>Stichting Envida</t>
+  </si>
+  <si>
+    <t>41000763</t>
+  </si>
+  <si>
+    <t>Stichting Ziekenhuis "Nij Smellinghe"</t>
   </si>
   <si>
     <t>Drachten</t>
   </si>
   <si>
-    <t>200 resultaten · gegenereerd 18-4-2026, 00:24:54</t>
+    <t>41244295</t>
+  </si>
+  <si>
+    <t>Stichting Deventer Ziekenhuis</t>
+  </si>
+  <si>
+    <t>Deventer</t>
+  </si>
+  <si>
+    <t>24402950</t>
+  </si>
+  <si>
+    <t>Stichting Park Medisch Centrum</t>
+  </si>
+  <si>
+    <t>41184520</t>
+  </si>
+  <si>
+    <t>Stichting De Forensische Zorgspecialisten</t>
+  </si>
+  <si>
+    <t>41128994</t>
+  </si>
+  <si>
+    <t>Stichting IJsselland Ziekenhuis</t>
+  </si>
+  <si>
+    <t>01098504</t>
+  </si>
+  <si>
+    <t>Stichting ZuidOostZorg</t>
+  </si>
+  <si>
+    <t>200 resultaten · gegenereerd 17-6-2026, 14:15:42</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF0F1F3D"/>
       <sz val="18"/>
     </font>
     <font>
       <i/>
       <color rgb="FF6B7280"/>
@@ -2178,4839 +2154,4839 @@
       </c>
       <c r="G5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="6">
-        <v>1126450</v>
+        <v>36665408</v>
       </c>
       <c r="G6" s="7">
-        <v>0.999648453104887</v>
+        <v>0.23937426252013888</v>
       </c>
       <c r="H6" s="7">
-        <v>1</v>
+        <v>0.684038636477987</v>
       </c>
       <c r="I6" s="8"/>
     </row>
     <row r="7" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F7" s="6">
-        <v>692237</v>
+        <v>14927000</v>
       </c>
       <c r="G7" s="7">
-        <v>0.8563945585110302</v>
+        <v>0.23748911368660816</v>
       </c>
       <c r="H7" s="7">
-        <v>0.7255580728193773</v>
+        <v>0.6633899086091698</v>
       </c>
       <c r="I7" s="8"/>
     </row>
     <row r="8" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B8" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C8" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="C8" s="5" t="s">
+      <c r="D8" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D8" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F8" s="6">
-        <v>547312</v>
+        <v>16033863</v>
       </c>
       <c r="G8" s="7">
-        <v>0.714875610255211</v>
+        <v>0.22035825053513305</v>
       </c>
       <c r="H8" s="7">
-        <v>0.47578719756697596</v>
+        <v>0.8688534730274263</v>
       </c>
       <c r="I8" s="8"/>
     </row>
     <row r="9" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B9" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="C9" s="5" t="s">
+      <c r="D9" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="D9" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F9" s="6">
-        <v>522237</v>
+        <v>37497000</v>
       </c>
       <c r="G9" s="7">
-        <v>0.6392672292464915</v>
+        <v>0.20484305411099554</v>
       </c>
       <c r="H9" s="7">
-        <v>0.5865180708816546</v>
+        <v>0.43080516447155</v>
       </c>
       <c r="I9" s="8"/>
     </row>
     <row r="10" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B10" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C10" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="C10" s="5" t="s">
+      <c r="D10" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="D10" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="6">
-        <v>569932</v>
+        <v>66351934</v>
       </c>
       <c r="G10" s="7">
-        <v>0.6369338798312781</v>
+        <v>0.19992696821768602</v>
       </c>
       <c r="H10" s="7">
-        <v>0.837885246732477</v>
+        <v>0.357416892700693</v>
       </c>
       <c r="I10" s="8"/>
     </row>
     <row r="11" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B11" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="C11" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="C11" s="5" t="s">
+      <c r="D11" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="D11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" s="5" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="F11" s="6">
-        <v>646041</v>
+        <v>16044287</v>
       </c>
       <c r="G11" s="7">
-        <v>0.6314428960391059</v>
+        <v>0.1930077042376517</v>
       </c>
       <c r="H11" s="7">
-        <v>0.682488110302805</v>
+        <v>0.5096822589485167</v>
       </c>
       <c r="I11" s="8"/>
     </row>
     <row r="12" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B12" s="5" t="s">
         <v>30</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="F12" s="6">
-        <v>612084</v>
+        <v>31823455</v>
       </c>
       <c r="G12" s="7">
-        <v>0.612125133151659</v>
+        <v>0.18126831294716428</v>
       </c>
       <c r="H12" s="7">
-        <v>0.9263159723277761</v>
+        <v>0.5284239652726105</v>
       </c>
       <c r="I12" s="8"/>
     </row>
     <row r="13" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B13" s="5" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="F13" s="6">
-        <v>641294</v>
+        <v>13975254</v>
       </c>
       <c r="G13" s="7">
-        <v>0.6001100899119592</v>
+        <v>0.17970621499974168</v>
       </c>
       <c r="H13" s="7">
-        <v>0.7464071405211345</v>
+        <v>0.43814143203570954</v>
       </c>
       <c r="I13" s="8"/>
     </row>
     <row r="14" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B14" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="C14" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="C14" s="5" t="s">
+      <c r="D14" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="D14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" s="5" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="F14" s="6">
-        <v>836746</v>
+        <v>27319991</v>
       </c>
       <c r="G14" s="7">
-        <v>0.5758282680765728</v>
+        <v>0.1750136740528209</v>
       </c>
       <c r="H14" s="7">
-        <v>0.7259873896711664</v>
+        <v>0.5718404795647737</v>
       </c>
       <c r="I14" s="8"/>
     </row>
     <row r="15" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B15" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="C15" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="C15" s="5" t="s">
+      <c r="D15" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="D15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" s="5" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="F15" s="6">
-        <v>788040</v>
+        <v>10031428</v>
       </c>
       <c r="G15" s="7">
-        <v>0.5656971727323487</v>
+        <v>0.16804008362518277</v>
       </c>
       <c r="H15" s="7">
-        <v>0.810900216462978</v>
+        <v>0.5312051154877104</v>
       </c>
       <c r="I15" s="8"/>
     </row>
     <row r="16" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B16" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C16" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="C16" s="5" t="s">
+      <c r="D16" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="D16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" s="5" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="F16" s="6">
-        <v>667800</v>
+        <v>57302456</v>
       </c>
       <c r="G16" s="7">
-        <v>0.5571817909553759</v>
+        <v>0.16161183388020925</v>
       </c>
       <c r="H16" s="7">
-        <v>0.6807385994046921</v>
+        <v>0.38634785724955867</v>
       </c>
       <c r="I16" s="8"/>
     </row>
     <row r="17" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B17" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="C17" s="5" t="s">
         <v>46</v>
       </c>
-      <c r="C17" s="5" t="s">
+      <c r="D17" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="D17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" s="5" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="F17" s="6">
-        <v>778232</v>
+        <v>13773010</v>
       </c>
       <c r="G17" s="7">
-        <v>0.5358145128958973</v>
+        <v>0.16140349858164627</v>
       </c>
       <c r="H17" s="7">
-        <v>0.31751056093571656</v>
+        <v>0.48698441149603483</v>
       </c>
       <c r="I17" s="8"/>
     </row>
     <row r="18" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B18" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C18" s="5" t="s">
         <v>49</v>
       </c>
-      <c r="C18" s="5" t="s">
+      <c r="D18" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="D18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" s="5" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="F18" s="6">
-        <v>516847</v>
+        <v>15023449</v>
       </c>
       <c r="G18" s="7">
-        <v>0.5182907127254294</v>
+        <v>0.15664871628345794</v>
       </c>
       <c r="H18" s="7">
-        <v>0.9967038907273854</v>
+        <v>0.58757658644704</v>
       </c>
       <c r="I18" s="8"/>
     </row>
     <row r="19" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B19" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="C19" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="C19" s="5" t="s">
+      <c r="D19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E19" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="D19" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F19" s="6">
-        <v>1509775</v>
+        <v>20414335</v>
       </c>
       <c r="G19" s="7">
-        <v>0.49775893759003825</v>
+        <v>0.1559494835369362</v>
       </c>
       <c r="H19" s="7">
-        <v>0.8144876538099536</v>
+        <v>0.6261916626197512</v>
       </c>
       <c r="I19" s="8"/>
     </row>
     <row r="20" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B20" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="C20" s="5" t="s">
         <v>55</v>
       </c>
-      <c r="C20" s="5" t="s">
+      <c r="D20" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="D20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" s="5" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="F20" s="6">
-        <v>773653</v>
+        <v>300693797</v>
       </c>
       <c r="G20" s="7">
-        <v>0.48513093079197006</v>
+        <v>0.15452195377345945</v>
       </c>
       <c r="H20" s="7">
-        <v>0.7799233624434959</v>
+        <v>0.6752970308203711</v>
       </c>
       <c r="I20" s="8"/>
     </row>
     <row r="21" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B21" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="D21" s="5" t="s">
         <v>59</v>
       </c>
-      <c r="C21" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E21" s="5" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="F21" s="6">
-        <v>638430</v>
+        <v>124339049</v>
       </c>
       <c r="G21" s="7">
-        <v>0.48012937988503046</v>
+        <v>0.14843406917162444</v>
       </c>
       <c r="H21" s="7">
-        <v>0.7774057049931136</v>
+        <v>0.4019543519587567</v>
       </c>
       <c r="I21" s="8"/>
     </row>
     <row r="22" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B22" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="D22" s="5" t="s">
         <v>62</v>
       </c>
-      <c r="C22" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E22" s="5" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="F22" s="6">
-        <v>513145</v>
+        <v>18113083</v>
       </c>
       <c r="G22" s="7">
-        <v>0.48000272827368484</v>
+        <v>0.145080768414742</v>
       </c>
       <c r="H22" s="7">
-        <v>1</v>
+        <v>0.8598131015705632</v>
       </c>
       <c r="I22" s="8"/>
     </row>
     <row r="23" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B23" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="D23" s="5" t="s">
         <v>65</v>
       </c>
-      <c r="C23" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E23" s="5" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="F23" s="6">
-        <v>1780933</v>
+        <v>14217039</v>
       </c>
       <c r="G23" s="7">
-        <v>0.4788563073400291</v>
+        <v>0.13996346215270283</v>
       </c>
       <c r="H23" s="7">
-        <v>0.5228100128644431</v>
+        <v>0.6983030478983008</v>
       </c>
       <c r="I23" s="8"/>
     </row>
     <row r="24" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B24" s="5" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>70</v>
+        <v>22</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F24" s="6">
-        <v>794012</v>
+        <v>15586136</v>
       </c>
       <c r="G24" s="7">
-        <v>0.47740840188813266</v>
+        <v>0.13962196916541728</v>
       </c>
       <c r="H24" s="7">
-        <v>0.9404768988081158</v>
+        <v>0.5123860942871544</v>
       </c>
       <c r="I24" s="8"/>
     </row>
     <row r="25" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B25" s="5" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F25" s="6">
-        <v>555493</v>
+        <v>17781074</v>
       </c>
       <c r="G25" s="7">
-        <v>0.4749348776672253</v>
+        <v>0.13837684945240092</v>
       </c>
       <c r="H25" s="7">
-        <v>0.4279027298984441</v>
+        <v>0.5711206476772531</v>
       </c>
       <c r="I25" s="8"/>
     </row>
     <row r="26" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B26" s="5" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F26" s="6">
-        <v>871030</v>
+        <v>98016996</v>
       </c>
       <c r="G26" s="7">
-        <v>0.47386197949553976</v>
+        <v>0.1383347536992462</v>
       </c>
       <c r="H26" s="7">
-        <v>0.6612376320643971</v>
+        <v>0.4346461376081034</v>
       </c>
       <c r="I26" s="8"/>
     </row>
     <row r="27" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B27" s="5" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="F27" s="6">
-        <v>543413</v>
+        <v>153331000</v>
       </c>
       <c r="G27" s="7">
-        <v>0.47254666340334145</v>
+        <v>0.1378912287795684</v>
       </c>
       <c r="H27" s="7">
-        <v>0.8976130699243883</v>
+        <v>0.5664308292659783</v>
       </c>
       <c r="I27" s="8"/>
     </row>
     <row r="28" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B28" s="5" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="F28" s="6">
-        <v>708325</v>
+        <v>12931224</v>
       </c>
       <c r="G28" s="7">
-        <v>0.46519182578618573</v>
+        <v>0.13239860356606614</v>
       </c>
       <c r="H28" s="7">
-        <v>0.8113462978005</v>
+        <v>0.3636645854087089</v>
       </c>
       <c r="I28" s="8"/>
     </row>
     <row r="29" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B29" s="5" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>85</v>
+        <v>41</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="F29" s="6">
-        <v>1251995</v>
+        <v>141503047</v>
       </c>
       <c r="G29" s="7">
-        <v>0.4557342481399686</v>
+        <v>0.13233337653852784</v>
       </c>
       <c r="H29" s="7">
-        <v>0.45620975058316315</v>
+        <v>0.7266262024568743</v>
       </c>
       <c r="I29" s="8"/>
     </row>
     <row r="30" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B30" s="5" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F30" s="6">
-        <v>597839</v>
+        <v>734916000</v>
       </c>
       <c r="G30" s="7">
-        <v>0.45405535604067315</v>
+        <v>0.131785129184832</v>
       </c>
       <c r="H30" s="7">
-        <v>0.5657704933603234</v>
+        <v>0.41645574810546054</v>
       </c>
       <c r="I30" s="8"/>
     </row>
     <row r="31" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B31" s="5" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="F31" s="6">
-        <v>614012</v>
+        <v>47448940</v>
       </c>
       <c r="G31" s="7">
-        <v>0.4510905324325909</v>
+        <v>0.13126672587417126</v>
       </c>
       <c r="H31" s="7">
-        <v>0.8137009403107114</v>
+        <v>0.37570868479382635</v>
       </c>
       <c r="I31" s="8"/>
     </row>
     <row r="32" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B32" s="5" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="F32" s="6">
-        <v>600367</v>
+        <v>11243275</v>
       </c>
       <c r="G32" s="7">
-        <v>0.441629869729682</v>
+        <v>0.12992700080714917</v>
       </c>
       <c r="H32" s="7">
-        <v>0.5513203010197266</v>
+        <v>0.46673389127768716</v>
       </c>
       <c r="I32" s="8"/>
     </row>
     <row r="33" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B33" s="5" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="F33" s="6">
-        <v>1183599</v>
+        <v>17074815</v>
       </c>
       <c r="G33" s="7">
-        <v>0.4367137856655844</v>
+        <v>0.12757824901763212</v>
       </c>
       <c r="H33" s="7">
-        <v>0.8089434151095304</v>
+        <v>0.5596038574281693</v>
       </c>
       <c r="I33" s="8"/>
     </row>
     <row r="34" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B34" s="5" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="F34" s="6">
-        <v>743000</v>
+        <v>19784409</v>
       </c>
       <c r="G34" s="7">
-        <v>0.4347240915208614</v>
+        <v>0.12553566801009824</v>
       </c>
       <c r="H34" s="7">
-        <v>0.5019539427773901</v>
+        <v>0.43336109535291334</v>
       </c>
       <c r="I34" s="8"/>
     </row>
     <row r="35" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B35" s="5" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="F35" s="6">
-        <v>1248937</v>
+        <v>14270915</v>
       </c>
       <c r="G35" s="7">
-        <v>0.4297846888994401</v>
+        <v>0.12552776048347286</v>
       </c>
       <c r="H35" s="7">
-        <v>0.38462503390653696</v>
+        <v>0.7587394298799607</v>
       </c>
       <c r="I35" s="8"/>
     </row>
     <row r="36" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B36" s="5" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>105</v>
+        <v>12</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="F36" s="6">
-        <v>877498</v>
+        <v>21380976</v>
       </c>
       <c r="G36" s="7">
-        <v>0.4294733435289881</v>
+        <v>0.12530143619262282</v>
       </c>
       <c r="H36" s="7">
-        <v>0.8732512228725716</v>
+        <v>0.540624595194487</v>
       </c>
       <c r="I36" s="8"/>
     </row>
     <row r="37" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B37" s="5" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="F37" s="6">
-        <v>972504</v>
+        <v>51935359</v>
       </c>
       <c r="G37" s="7">
-        <v>0.4282779299622418</v>
+        <v>0.12447099865045701</v>
       </c>
       <c r="H37" s="7">
-        <v>0.8034618976186522</v>
+        <v>0.5204402371045012</v>
       </c>
       <c r="I37" s="8"/>
     </row>
     <row r="38" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B38" s="5" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>67</v>
+        <v>107</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="F38" s="6">
-        <v>760471</v>
+        <v>30135868</v>
       </c>
       <c r="G38" s="7">
-        <v>0.4254008371127893</v>
+        <v>0.12413626181266788</v>
       </c>
       <c r="H38" s="7">
-        <v>0.6826964317195686</v>
+        <v>0.6677387519128367</v>
       </c>
       <c r="I38" s="8"/>
     </row>
     <row r="39" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B39" s="5" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="F39" s="6">
-        <v>748361</v>
+        <v>24651489</v>
       </c>
       <c r="G39" s="7">
-        <v>0.40985567126026073</v>
+        <v>0.12376716879049375</v>
       </c>
       <c r="H39" s="7">
-        <v>0.7122577743477827</v>
+        <v>0.4168136603331543</v>
       </c>
       <c r="I39" s="8"/>
     </row>
     <row r="40" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B40" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="E40" s="5" t="s">
         <v>114</v>
       </c>
-      <c r="C40" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F40" s="6">
-        <v>796674</v>
+        <v>42236731</v>
       </c>
       <c r="G40" s="7">
-        <v>0.4006343874658894</v>
+        <v>0.12264687340504643</v>
       </c>
       <c r="H40" s="7">
-        <v>0.6635724855898089</v>
+        <v>0.417503135969738</v>
       </c>
       <c r="I40" s="8"/>
     </row>
     <row r="41" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B41" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="C41" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="D41" s="5" t="s">
         <v>117</v>
       </c>
-      <c r="C41" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E41" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F41" s="6">
-        <v>1557268</v>
+        <v>81592324</v>
       </c>
       <c r="G41" s="7">
-        <v>0.3995535771620556</v>
+        <v>0.12208592072950392</v>
       </c>
       <c r="H41" s="7">
-        <v>0.8270410619360258</v>
+        <v>0.5207705873649761</v>
       </c>
       <c r="I41" s="8"/>
     </row>
     <row r="42" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B42" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="D42" s="5" t="s">
         <v>120</v>
       </c>
-      <c r="C42" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E42" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F42" s="6">
-        <v>636038</v>
+        <v>218567000</v>
       </c>
       <c r="G42" s="7">
-        <v>0.3955125322700845</v>
+        <v>0.12133121651484442</v>
       </c>
       <c r="H42" s="7">
-        <v>0.7991199858872062</v>
+        <v>0.2552114124148567</v>
       </c>
       <c r="I42" s="8"/>
     </row>
     <row r="43" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B43" s="5" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="F43" s="6">
-        <v>1570908</v>
+        <v>1673646000</v>
       </c>
       <c r="G43" s="7">
-        <v>0.3952873115421145</v>
+        <v>0.11978160256111507</v>
       </c>
       <c r="H43" s="7">
-        <v>0.8177013785975445</v>
+        <v>0.3340821293602779</v>
       </c>
       <c r="I43" s="8"/>
     </row>
     <row r="44" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B44" s="5" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>85</v>
+        <v>125</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="F44" s="6">
-        <v>1168898</v>
+        <v>11541102</v>
       </c>
       <c r="G44" s="7">
-        <v>0.3906080770092857</v>
+        <v>0.11936789051860039</v>
       </c>
       <c r="H44" s="7">
-        <v>0.681375991216504</v>
+        <v>0.4274804503054715</v>
       </c>
       <c r="I44" s="8"/>
     </row>
     <row r="45" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B45" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="D45" s="5" t="s">
         <v>128</v>
       </c>
-      <c r="C45" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E45" s="5" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="F45" s="6">
-        <v>657434</v>
+        <v>12064957</v>
       </c>
       <c r="G45" s="7">
-        <v>0.3879552928506892</v>
+        <v>0.11809979927819055</v>
       </c>
       <c r="H45" s="7">
-        <v>0.6423736227114619</v>
+        <v>0.6960641683014203</v>
       </c>
       <c r="I45" s="8"/>
     </row>
     <row r="46" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B46" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="D46" s="5" t="s">
         <v>131</v>
       </c>
-      <c r="C46" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E46" s="5" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="F46" s="6">
-        <v>886287</v>
+        <v>11267227</v>
       </c>
       <c r="G46" s="7">
-        <v>0.3869006315110117</v>
+        <v>0.11800729673769775</v>
       </c>
       <c r="H46" s="7">
-        <v>0.8488789796646855</v>
+        <v>0.22377113108538949</v>
       </c>
       <c r="I46" s="8"/>
     </row>
     <row r="47" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B47" s="5" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>67</v>
+        <v>12</v>
       </c>
       <c r="E47" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F47" s="6">
-        <v>755887</v>
+        <v>623290000</v>
       </c>
       <c r="G47" s="7">
-        <v>0.3858764603703993</v>
+        <v>0.11735949557990663</v>
       </c>
       <c r="H47" s="7">
-        <v>0.4737666280933827</v>
+        <v>0.4646222296642706</v>
       </c>
       <c r="I47" s="8"/>
     </row>
     <row r="48" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B48" s="5" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>138</v>
+        <v>59</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F48" s="6">
-        <v>534044</v>
+        <v>482888000</v>
       </c>
       <c r="G48" s="7">
-        <v>0.37842574769120146</v>
+        <v>0.11664816686270936</v>
       </c>
       <c r="H48" s="7">
-        <v>0.8523616824909296</v>
+        <v>0.43468190674644214</v>
       </c>
       <c r="I48" s="8"/>
     </row>
     <row r="49" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B49" s="5" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>57</v>
+        <v>128</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="F49" s="6">
-        <v>782734</v>
+        <v>104703959</v>
       </c>
       <c r="G49" s="7">
-        <v>0.36938602385995756</v>
+        <v>0.1165292135706158</v>
       </c>
       <c r="H49" s="7">
-        <v>0.9136816623870231</v>
+        <v>0.5341265084201366</v>
       </c>
       <c r="I49" s="8"/>
     </row>
     <row r="50" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B50" s="5" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>64</v>
+        <v>140</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="F50" s="6">
-        <v>509145</v>
+        <v>156499559</v>
       </c>
       <c r="G50" s="7">
-        <v>0.3691148886859343</v>
+        <v>0.11646570198961391</v>
       </c>
       <c r="H50" s="7">
-        <v>0.5592730787926541</v>
+        <v>0.39186572510584156</v>
       </c>
       <c r="I50" s="8"/>
     </row>
     <row r="51" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B51" s="5" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>145</v>
+        <v>131</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="F51" s="6">
-        <v>621604</v>
+        <v>31380805</v>
       </c>
       <c r="G51" s="7">
-        <v>0.3690742015817144</v>
+        <v>0.11642900811499259</v>
       </c>
       <c r="H51" s="7">
-        <v>0.7993068672591048</v>
+        <v>0.7122628926223781</v>
       </c>
       <c r="I51" s="8"/>
     </row>
     <row r="52" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B52" s="5" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="F52" s="6">
-        <v>664816</v>
+        <v>58628991</v>
       </c>
       <c r="G52" s="7">
-        <v>0.3674400134774133</v>
+        <v>0.11572500028185714</v>
       </c>
       <c r="H52" s="7">
-        <v>0.6892714052530049</v>
+        <v>0.384496330591178</v>
       </c>
       <c r="I52" s="8"/>
     </row>
     <row r="53" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B53" s="5" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="F53" s="6">
-        <v>2172841</v>
+        <v>156540000</v>
       </c>
       <c r="G53" s="7">
-        <v>0.3662780663656476</v>
+        <v>0.11539542608917848</v>
       </c>
       <c r="H53" s="7">
-        <v>0.3048647756018105</v>
+        <v>0.44939154097262063</v>
       </c>
       <c r="I53" s="8"/>
     </row>
     <row r="54" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B54" s="5" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="E54" s="5" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="F54" s="6">
-        <v>729258</v>
+        <v>31076457</v>
       </c>
       <c r="G54" s="7">
-        <v>0.36333094734648097</v>
+        <v>0.1153033629284059</v>
       </c>
       <c r="H54" s="7">
-        <v>1.6264955987151781</v>
+        <v>0.4266641052463223</v>
       </c>
       <c r="I54" s="8"/>
     </row>
     <row r="55" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B55" s="5" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>113</v>
+        <v>153</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="F55" s="6">
-        <v>1194128</v>
+        <v>969220000</v>
       </c>
       <c r="G55" s="7">
-        <v>0.35897324239947476</v>
+        <v>0.11527516972410805</v>
       </c>
       <c r="H55" s="7">
-        <v>0.7176320656665489</v>
+        <v>0.28978494716530684</v>
       </c>
       <c r="I55" s="8"/>
     </row>
     <row r="56" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B56" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="C56" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="D56" s="5" t="s">
         <v>156</v>
       </c>
-      <c r="C56" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E56" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F56" s="6">
-        <v>1145770</v>
+        <v>67951000</v>
       </c>
       <c r="G56" s="7">
-        <v>0.3567146984124213</v>
+        <v>0.11511236037733072</v>
       </c>
       <c r="H56" s="7">
-        <v>0.419627796991353</v>
+        <v>0.2562664863933405</v>
       </c>
       <c r="I56" s="8"/>
     </row>
     <row r="57" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B57" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="C57" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="D57" s="5" t="s">
         <v>159</v>
       </c>
-      <c r="C57" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E57" s="5" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="F57" s="6">
-        <v>887746</v>
+        <v>39111973</v>
       </c>
       <c r="G57" s="7">
-        <v>0.3562212614869569</v>
+        <v>0.11509508865737865</v>
       </c>
       <c r="H57" s="7">
-        <v>0.9732847459322903</v>
+        <v>0.7764081733806195</v>
       </c>
       <c r="I57" s="8"/>
     </row>
     <row r="58" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B58" s="5" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>164</v>
+        <v>19</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="F58" s="6">
-        <v>1317262</v>
+        <v>16055999</v>
       </c>
       <c r="G58" s="7">
-        <v>0.35490433945562844</v>
+        <v>0.1144798277578368</v>
       </c>
       <c r="H58" s="7">
-        <v>0.639344262295082</v>
+        <v>0.827460617740139</v>
       </c>
       <c r="I58" s="8"/>
     </row>
     <row r="59" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B59" s="5" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="E59" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F59" s="6">
-        <v>708360</v>
+        <v>192562480</v>
       </c>
       <c r="G59" s="7">
-        <v>0.35457535716302446</v>
+        <v>0.11374475442983494</v>
       </c>
       <c r="H59" s="7">
-        <v>0.8882942339214254</v>
+        <v>0.3007769484274882</v>
       </c>
       <c r="I59" s="8"/>
     </row>
     <row r="60" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B60" s="5" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>171</v>
+        <v>29</v>
       </c>
       <c r="F60" s="6">
-        <v>2557325</v>
+        <v>14017860</v>
       </c>
       <c r="G60" s="7">
-        <v>0.35365587088070544</v>
+        <v>0.10898018670467532</v>
       </c>
       <c r="H60" s="7">
-        <v>0.9475342228160673</v>
+        <v>0.5382082474997162</v>
       </c>
       <c r="I60" s="8"/>
     </row>
     <row r="61" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B61" s="5" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>174</v>
+        <v>164</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>58</v>
+        <v>114</v>
       </c>
       <c r="F61" s="6">
-        <v>523693</v>
+        <v>89832000</v>
       </c>
       <c r="G61" s="7">
-        <v>0.3534265304290873</v>
+        <v>0.1086917802119512</v>
       </c>
       <c r="H61" s="7">
-        <v>0.5046928531591108</v>
+        <v>0.5143030578951362</v>
       </c>
       <c r="I61" s="8"/>
     </row>
     <row r="62" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B62" s="5" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="E62" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F62" s="6">
-        <v>728198</v>
+        <v>42996965</v>
       </c>
       <c r="G62" s="7">
-        <v>0.3532514508416667</v>
+        <v>0.10764624898524815</v>
       </c>
       <c r="H62" s="7">
-        <v>0.8828945282292378</v>
+        <v>0.4014925551302845</v>
       </c>
       <c r="I62" s="8"/>
     </row>
     <row r="63" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B63" s="5" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>180</v>
+        <v>76</v>
       </c>
       <c r="E63" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F63" s="6">
-        <v>831876</v>
+        <v>141903515</v>
       </c>
       <c r="G63" s="7">
-        <v>0.3515031086363833</v>
+        <v>0.10742029892635147</v>
       </c>
       <c r="H63" s="7">
-        <v>0.7985812391517622</v>
+        <v>0.43151389570610665</v>
       </c>
       <c r="I63" s="8"/>
     </row>
     <row r="64" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B64" s="5" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>67</v>
+        <v>177</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="F64" s="6">
-        <v>1254591</v>
+        <v>569228456</v>
       </c>
       <c r="G64" s="7">
-        <v>0.3463726425584115</v>
+        <v>0.10671784475932805</v>
       </c>
       <c r="H64" s="7">
-        <v>0.4950791587547846</v>
+        <v>0.3217045615280348</v>
       </c>
       <c r="I64" s="8"/>
     </row>
     <row r="65" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B65" s="5" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="E65" s="5" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="F65" s="6">
-        <v>640862</v>
+        <v>26626628</v>
       </c>
       <c r="G65" s="7">
-        <v>0.34534736027413077</v>
+        <v>0.10651412563393307</v>
       </c>
       <c r="H65" s="7">
-        <v>0.6280643779450462</v>
+        <v>0.41463457009453236</v>
       </c>
       <c r="I65" s="8"/>
     </row>
     <row r="66" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B66" s="5" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="E66" s="5" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="F66" s="6">
-        <v>668822</v>
+        <v>25527414</v>
       </c>
       <c r="G66" s="7">
-        <v>0.33815723765067535</v>
+        <v>0.10615372164215302</v>
       </c>
       <c r="H66" s="7">
-        <v>0.8654602570331374</v>
+        <v>0.2904101879610527</v>
       </c>
       <c r="I66" s="8"/>
     </row>
     <row r="67" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B67" s="5" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>191</v>
+        <v>164</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="F67" s="6">
-        <v>829771</v>
+        <v>51959000</v>
       </c>
       <c r="G67" s="7">
-        <v>0.3380065102299309</v>
+        <v>0.10592967532092612</v>
       </c>
       <c r="H67" s="7">
-        <v>0.6269902255398365</v>
+        <v>0.48355133457905475</v>
       </c>
       <c r="I67" s="8"/>
     </row>
     <row r="68" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B68" s="5" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="F68" s="6">
-        <v>1097542</v>
+        <v>21889720</v>
       </c>
       <c r="G68" s="7">
-        <v>0.33766726011396375</v>
+        <v>0.10578472451908932</v>
       </c>
       <c r="H68" s="7">
-        <v>0.9073844852705772</v>
+        <v>0.7266708963823909</v>
       </c>
       <c r="I68" s="8"/>
     </row>
     <row r="69" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B69" s="5" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>171</v>
+        <v>29</v>
       </c>
       <c r="F69" s="6">
-        <v>26924467</v>
+        <v>36793000</v>
       </c>
       <c r="G69" s="7">
-        <v>0.33420650444073785</v>
+        <v>0.1057266327834099</v>
       </c>
       <c r="H69" s="7">
-        <v>0.930503347556989</v>
+        <v>0.2950618273108458</v>
       </c>
       <c r="I69" s="8"/>
     </row>
     <row r="70" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B70" s="5" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
       <c r="E70" s="5" t="s">
-        <v>58</v>
+        <v>114</v>
       </c>
       <c r="F70" s="6">
-        <v>793604</v>
+        <v>70347626</v>
       </c>
       <c r="G70" s="7">
-        <v>0.33333753358097995</v>
+        <v>0.10570208865328305</v>
       </c>
       <c r="H70" s="7">
-        <v>0.3305568762078823</v>
+        <v>0.3657160832754977</v>
       </c>
       <c r="I70" s="8"/>
     </row>
     <row r="71" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B71" s="5" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="E71" s="5" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="F71" s="6">
-        <v>808937</v>
+        <v>141902000</v>
       </c>
       <c r="G71" s="7">
-        <v>0.32960045096218865</v>
+        <v>0.1055376245577934</v>
       </c>
       <c r="H71" s="7">
-        <v>0.7195048667121793</v>
+        <v>0.5475497730278444</v>
       </c>
       <c r="I71" s="8"/>
     </row>
     <row r="72" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B72" s="5" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="E72" s="5" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="F72" s="6">
-        <v>2312227</v>
+        <v>85888478</v>
       </c>
       <c r="G72" s="7">
-        <v>0.32837173858795005</v>
+        <v>0.10489332457375715</v>
       </c>
       <c r="H72" s="7">
-        <v>0.8004189348603795</v>
+        <v>0.4021572409287117</v>
       </c>
       <c r="I72" s="8"/>
     </row>
     <row r="73" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B73" s="5" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>209</v>
+        <v>113</v>
       </c>
       <c r="E73" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F73" s="6">
-        <v>647518</v>
+        <v>347895085</v>
       </c>
       <c r="G73" s="7">
-        <v>0.32807118875459834</v>
+        <v>0.10446566671098559</v>
       </c>
       <c r="H73" s="7">
-        <v>0.8898999407314437</v>
+        <v>0.3657726442694021</v>
       </c>
       <c r="I73" s="8"/>
     </row>
     <row r="74" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B74" s="5" t="s">
-        <v>210</v>
+        <v>203</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>211</v>
+        <v>204</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E74" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F74" s="6">
-        <v>1192334</v>
+        <v>43811791</v>
       </c>
       <c r="G74" s="7">
-        <v>0.32661318053498434</v>
+        <v>0.1037800075326754</v>
       </c>
       <c r="H74" s="7">
-        <v>0.5334732738586101</v>
+        <v>0.537641668011046</v>
       </c>
       <c r="I74" s="8"/>
     </row>
     <row r="75" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B75" s="5" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>82</v>
+        <v>188</v>
       </c>
       <c r="E75" s="5" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="F75" s="6">
-        <v>516844</v>
+        <v>191273753</v>
       </c>
       <c r="G75" s="7">
-        <v>0.3262667265170922</v>
+        <v>0.10354756828554516</v>
       </c>
       <c r="H75" s="7">
-        <v>0.9563644983984696</v>
+        <v>0.44200732240188184</v>
       </c>
       <c r="I75" s="8"/>
     </row>
     <row r="76" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B76" s="5" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>216</v>
+        <v>194</v>
       </c>
       <c r="E76" s="5" t="s">
-        <v>171</v>
+        <v>13</v>
       </c>
       <c r="F76" s="6">
-        <v>758849</v>
+        <v>368840000</v>
       </c>
       <c r="G76" s="7">
-        <v>0.32461003440737224</v>
+        <v>0.10253226331200521</v>
       </c>
       <c r="H76" s="7">
-        <v>0.826581440620669</v>
+        <v>0.3971252514368961</v>
       </c>
       <c r="I76" s="8"/>
     </row>
     <row r="77" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B77" s="5" t="s">
-        <v>217</v>
+        <v>210</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
       <c r="E77" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F77" s="6">
-        <v>904586</v>
+        <v>79910938</v>
       </c>
       <c r="G77" s="7">
-        <v>0.32404658042463624</v>
+        <v>0.10252701576347407</v>
       </c>
       <c r="H77" s="7">
-        <v>0.8053994945296503</v>
+        <v>0.4426552016021945</v>
       </c>
       <c r="I77" s="8"/>
     </row>
     <row r="78" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B78" s="5" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>222</v>
+        <v>215</v>
       </c>
       <c r="E78" s="5" t="s">
-        <v>13</v>
+        <v>114</v>
       </c>
       <c r="F78" s="6">
-        <v>510000</v>
+        <v>18908133</v>
       </c>
       <c r="G78" s="7">
-        <v>0.32377058823529414</v>
+        <v>0.10232089016932555</v>
       </c>
       <c r="H78" s="7">
-        <v>0.7890235234855333</v>
+        <v>0.519108763470969</v>
       </c>
       <c r="I78" s="8"/>
     </row>
     <row r="79" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B79" s="5" t="s">
-        <v>223</v>
+        <v>216</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>224</v>
+        <v>217</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>225</v>
+        <v>218</v>
       </c>
       <c r="E79" s="5" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="F79" s="6">
-        <v>740363</v>
+        <v>12968559</v>
       </c>
       <c r="G79" s="7">
-        <v>0.320390132948297</v>
+        <v>0.10193160242398558</v>
       </c>
       <c r="H79" s="7">
-        <v>0.21461494698294786</v>
+        <v>0.2846837087982271</v>
       </c>
       <c r="I79" s="8"/>
     </row>
     <row r="80" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B80" s="5" t="s">
-        <v>226</v>
+        <v>219</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>39</v>
+        <v>180</v>
       </c>
       <c r="E80" s="5" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="F80" s="6">
-        <v>1401183</v>
+        <v>25033727</v>
       </c>
       <c r="G80" s="7">
-        <v>0.31979263236850575</v>
+        <v>0.10057527590677968</v>
       </c>
       <c r="H80" s="7">
-        <v>0.6994039666677354</v>
+        <v>0.4724156560633657</v>
       </c>
       <c r="I80" s="8"/>
     </row>
     <row r="81" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B81" s="5" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>229</v>
+        <v>222</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>230</v>
+        <v>205</v>
       </c>
       <c r="E81" s="5" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="F81" s="6">
-        <v>884283</v>
+        <v>39998136</v>
       </c>
       <c r="G81" s="7">
-        <v>0.3184557432405689</v>
+        <v>0.10037380241919273</v>
       </c>
       <c r="H81" s="7">
-        <v>0.9617945782475499</v>
+        <v>0.5444722723027999</v>
       </c>
       <c r="I81" s="8"/>
     </row>
     <row r="82" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B82" s="5" t="s">
-        <v>231</v>
+        <v>223</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>232</v>
+        <v>224</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>233</v>
+        <v>38</v>
       </c>
       <c r="E82" s="5" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="F82" s="6">
-        <v>1456901</v>
+        <v>630467000</v>
       </c>
       <c r="G82" s="7">
-        <v>0.31843824666192144</v>
+        <v>0.10002268159951275</v>
       </c>
       <c r="H82" s="7">
-        <v>0.5138819322141615</v>
+        <v>0.40155037265794</v>
       </c>
       <c r="I82" s="8"/>
     </row>
     <row r="83" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B83" s="5" t="s">
-        <v>234</v>
+        <v>225</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>235</v>
+        <v>226</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>113</v>
+        <v>227</v>
       </c>
       <c r="E83" s="5" t="s">
-        <v>171</v>
+        <v>29</v>
       </c>
       <c r="F83" s="6">
-        <v>1584341</v>
+        <v>17906185</v>
       </c>
       <c r="G83" s="7">
-        <v>0.3176639372458328</v>
+        <v>0.09974497638665075</v>
       </c>
       <c r="H83" s="7">
-        <v>0.49792361679680974</v>
+        <v>0.270201405844255</v>
       </c>
       <c r="I83" s="8"/>
     </row>
     <row r="84" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B84" s="5" t="s">
-        <v>236</v>
+        <v>228</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>64</v>
+        <v>230</v>
       </c>
       <c r="E84" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F84" s="6">
-        <v>991053</v>
+        <v>211965632</v>
       </c>
       <c r="G84" s="7">
-        <v>0.31601236260825605</v>
+        <v>0.09942430195476218</v>
       </c>
       <c r="H84" s="7">
-        <v>0.6454731145024264</v>
+        <v>0.38470729174381135</v>
       </c>
       <c r="I84" s="8"/>
     </row>
     <row r="85" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B85" s="5" t="s">
-        <v>238</v>
+        <v>231</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>239</v>
+        <v>232</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>240</v>
+        <v>128</v>
       </c>
       <c r="E85" s="5" t="s">
-        <v>171</v>
+        <v>13</v>
       </c>
       <c r="F85" s="6">
-        <v>935005</v>
+        <v>82708662</v>
       </c>
       <c r="G85" s="7">
-        <v>0.315142699771659</v>
+        <v>0.09939231032415928</v>
       </c>
       <c r="H85" s="7">
-        <v>0.7932454618165831</v>
+        <v>0.2919402733143411</v>
       </c>
       <c r="I85" s="8"/>
     </row>
     <row r="86" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B86" s="5" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>242</v>
+        <v>234</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>243</v>
+        <v>235</v>
       </c>
       <c r="E86" s="5" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="F86" s="6">
-        <v>1007629</v>
+        <v>87571489</v>
       </c>
       <c r="G86" s="7">
-        <v>0.3131231832350994</v>
+        <v>0.09880905416601972</v>
       </c>
       <c r="H86" s="7">
-        <v>0.25776425359994243</v>
+        <v>0.30689572905469353</v>
       </c>
       <c r="I86" s="8"/>
     </row>
     <row r="87" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B87" s="5" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>246</v>
+        <v>205</v>
       </c>
       <c r="E87" s="5" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="F87" s="6">
-        <v>880984</v>
+        <v>45704565</v>
       </c>
       <c r="G87" s="7">
-        <v>0.3080680239368706</v>
+        <v>0.0985297639305833</v>
       </c>
       <c r="H87" s="7">
-        <v>0.8082768921495871</v>
+        <v>0.4321074452291626</v>
       </c>
       <c r="I87" s="8"/>
     </row>
     <row r="88" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B88" s="5" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>248</v>
+        <v>239</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>64</v>
+        <v>240</v>
       </c>
       <c r="E88" s="5" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="F88" s="6">
-        <v>1811240</v>
+        <v>69631737</v>
       </c>
       <c r="G88" s="7">
-        <v>0.3050567566970694</v>
+        <v>0.09800156213250863</v>
       </c>
       <c r="H88" s="7">
-        <v>0.48030896780552046</v>
+        <v>0.5875626721237582</v>
       </c>
       <c r="I88" s="8"/>
     </row>
     <row r="89" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B89" s="5" t="s">
-        <v>249</v>
+        <v>241</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>250</v>
+        <v>242</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>251</v>
+        <v>243</v>
       </c>
       <c r="E89" s="5" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="F89" s="6">
-        <v>733936</v>
+        <v>69519549</v>
       </c>
       <c r="G89" s="7">
-        <v>0.3021189858516274</v>
+        <v>0.09713339768645507</v>
       </c>
       <c r="H89" s="7">
-        <v>0.9241758466814275</v>
+        <v>0.4327250748971078</v>
       </c>
       <c r="I89" s="8"/>
     </row>
     <row r="90" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B90" s="5" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="E90" s="5" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="F90" s="6">
-        <v>807996</v>
+        <v>47027316</v>
       </c>
       <c r="G90" s="7">
-        <v>0.301913623334769</v>
+        <v>0.09693336528072323</v>
       </c>
       <c r="H90" s="7">
-        <v>0.8956166889467388</v>
+        <v>0.4075420383865671</v>
       </c>
       <c r="I90" s="8"/>
     </row>
     <row r="91" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B91" s="5" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>256</v>
+        <v>248</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>99</v>
+        <v>249</v>
       </c>
       <c r="E91" s="5" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="F91" s="6">
-        <v>7007019</v>
+        <v>476436000</v>
       </c>
       <c r="G91" s="7">
-        <v>0.29870163046510934</v>
+        <v>0.09689863906169979</v>
       </c>
       <c r="H91" s="7">
-        <v>0.5876846541232427</v>
+        <v>0.4452552648955634</v>
       </c>
       <c r="I91" s="8"/>
     </row>
     <row r="92" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B92" s="5" t="s">
-        <v>257</v>
+        <v>250</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="E92" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F92" s="6">
-        <v>807873</v>
+        <v>313244000</v>
       </c>
       <c r="G92" s="7">
-        <v>0.2982807941347217</v>
+        <v>0.09681270830406967</v>
       </c>
       <c r="H92" s="7">
-        <v>0.22700838385374247</v>
+        <v>0.29847327555888215</v>
       </c>
       <c r="I92" s="8"/>
     </row>
     <row r="93" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B93" s="5" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>261</v>
+        <v>254</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>246</v>
+        <v>44</v>
       </c>
       <c r="E93" s="5" t="s">
-        <v>171</v>
+        <v>13</v>
       </c>
       <c r="F93" s="6">
-        <v>1957207</v>
+        <v>268830842</v>
       </c>
       <c r="G93" s="7">
-        <v>0.298028772633656</v>
+        <v>0.09657172446009747</v>
       </c>
       <c r="H93" s="7">
-        <v>0.8442259981031872</v>
+        <v>0.3405307531192844</v>
       </c>
       <c r="I93" s="8"/>
     </row>
     <row r="94" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B94" s="5" t="s">
-        <v>262</v>
+        <v>255</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>263</v>
+        <v>256</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>264</v>
+        <v>22</v>
       </c>
       <c r="E94" s="5" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="F94" s="6">
-        <v>621024</v>
+        <v>36559772</v>
       </c>
       <c r="G94" s="7">
-        <v>0.2960255964342763</v>
+        <v>0.09579209082594935</v>
       </c>
       <c r="H94" s="7">
-        <v>0.35348805226746816</v>
+        <v>0.3153747517234185</v>
       </c>
       <c r="I94" s="8"/>
     </row>
     <row r="95" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B95" s="5" t="s">
-        <v>265</v>
+        <v>257</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>266</v>
+        <v>258</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>267</v>
+        <v>259</v>
       </c>
       <c r="E95" s="5" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="F95" s="6">
-        <v>786860</v>
+        <v>140223845</v>
       </c>
       <c r="G95" s="7">
-        <v>0.2950766337086648</v>
+        <v>0.09500198771471428</v>
       </c>
       <c r="H95" s="7">
-        <v>0.8388173911895247</v>
+        <v>0.38357716797882335</v>
       </c>
       <c r="I95" s="8"/>
     </row>
     <row r="96" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B96" s="5" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>269</v>
+        <v>261</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>57</v>
+        <v>262</v>
       </c>
       <c r="E96" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F96" s="6">
-        <v>625254</v>
+        <v>145451000</v>
       </c>
       <c r="G96" s="7">
-        <v>0.29179021645603226</v>
+        <v>0.09481543612625558</v>
       </c>
       <c r="H96" s="7">
-        <v>0.9057593543653705</v>
+        <v>0.2088702404996311</v>
       </c>
       <c r="I96" s="8"/>
     </row>
     <row r="97" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B97" s="5" t="s">
-        <v>270</v>
+        <v>263</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>271</v>
+        <v>264</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>272</v>
+        <v>159</v>
       </c>
       <c r="E97" s="5" t="s">
-        <v>171</v>
+        <v>29</v>
       </c>
       <c r="F97" s="6">
-        <v>1816471</v>
+        <v>80610260</v>
       </c>
       <c r="G97" s="7">
-        <v>0.2895493514622584</v>
+        <v>0.09471671472093006</v>
       </c>
       <c r="H97" s="7">
-        <v>0.6582573811592205</v>
+        <v>0.6174698363722688</v>
       </c>
       <c r="I97" s="8"/>
     </row>
     <row r="98" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B98" s="5" t="s">
-        <v>273</v>
+        <v>265</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>274</v>
+        <v>266</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>275</v>
+        <v>267</v>
       </c>
       <c r="E98" s="5" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="F98" s="6">
-        <v>1161010</v>
+        <v>132434971</v>
       </c>
       <c r="G98" s="7">
-        <v>0.2888846779958829</v>
+        <v>0.09329062336563655</v>
       </c>
       <c r="H98" s="7">
-        <v>0.6865332595479224</v>
+        <v>0.4120125725999417</v>
       </c>
       <c r="I98" s="8"/>
     </row>
     <row r="99" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B99" s="5" t="s">
-        <v>276</v>
+        <v>268</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>277</v>
+        <v>269</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>278</v>
+        <v>270</v>
       </c>
       <c r="E99" s="5" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="F99" s="6">
-        <v>2519471</v>
+        <v>25121671</v>
       </c>
       <c r="G99" s="7">
-        <v>0.28222749934410835</v>
+        <v>0.09324140898111435</v>
       </c>
       <c r="H99" s="7">
-        <v>0.9053996032009263</v>
+        <v>0.32838391746575246</v>
       </c>
       <c r="I99" s="8"/>
     </row>
     <row r="100" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B100" s="5" t="s">
-        <v>279</v>
+        <v>271</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>280</v>
+        <v>272</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>281</v>
+        <v>32</v>
       </c>
       <c r="E100" s="5" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="F100" s="6">
-        <v>2107681</v>
+        <v>563734000</v>
       </c>
       <c r="G100" s="7">
-        <v>0.280830448250945</v>
+        <v>0.0929268059049126</v>
       </c>
       <c r="H100" s="7">
-        <v>0.23458800034731267</v>
+        <v>0.3021800994174188</v>
       </c>
       <c r="I100" s="8"/>
     </row>
     <row r="101" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B101" s="5" t="s">
-        <v>282</v>
+        <v>273</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>283</v>
+        <v>274</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>82</v>
+        <v>275</v>
       </c>
       <c r="E101" s="5" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="F101" s="6">
-        <v>1590448</v>
+        <v>165861608</v>
       </c>
       <c r="G101" s="7">
-        <v>0.2801613130388419</v>
+        <v>0.09257831987255302</v>
       </c>
       <c r="H101" s="7">
-        <v>0.809815748488768</v>
+        <v>0.34132283192243934</v>
       </c>
       <c r="I101" s="8"/>
     </row>
     <row r="102" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B102" s="5" t="s">
-        <v>284</v>
+        <v>276</v>
       </c>
       <c r="C102" s="5" t="s">
-        <v>285</v>
+        <v>277</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>286</v>
+        <v>22</v>
       </c>
       <c r="E102" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F102" s="6">
-        <v>873629</v>
+        <v>90287476</v>
       </c>
       <c r="G102" s="7">
-        <v>0.2797858129709522</v>
+        <v>0.09245980029389679</v>
       </c>
       <c r="H102" s="7">
-        <v>0.9108008960053385</v>
+        <v>0.46655657900871556</v>
       </c>
       <c r="I102" s="8"/>
     </row>
     <row r="103" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B103" s="5" t="s">
-        <v>287</v>
+        <v>278</v>
       </c>
       <c r="C103" s="5" t="s">
-        <v>288</v>
+        <v>279</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>289</v>
+        <v>22</v>
       </c>
       <c r="E103" s="5" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="F103" s="6">
-        <v>6957899</v>
+        <v>13234832</v>
       </c>
       <c r="G103" s="7">
-        <v>0.27880542675310466</v>
+        <v>0.09240215516147088</v>
       </c>
       <c r="H103" s="7">
-        <v>0.49015154014734624</v>
+        <v>0.6268382553828262</v>
       </c>
       <c r="I103" s="8"/>
     </row>
     <row r="104" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B104" s="5" t="s">
-        <v>290</v>
+        <v>280</v>
       </c>
       <c r="C104" s="5" t="s">
-        <v>291</v>
+        <v>281</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>67</v>
+        <v>282</v>
       </c>
       <c r="E104" s="5" t="s">
-        <v>13</v>
+        <v>114</v>
       </c>
       <c r="F104" s="6">
-        <v>530788</v>
+        <v>44746200</v>
       </c>
       <c r="G104" s="7">
-        <v>0.2781110349141277</v>
+        <v>0.09234779713137652</v>
       </c>
       <c r="H104" s="7">
-        <v>0.5474483025502501</v>
+        <v>0.8528718830224572</v>
       </c>
       <c r="I104" s="8"/>
     </row>
     <row r="105" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B105" s="5" t="s">
-        <v>292</v>
+        <v>283</v>
       </c>
       <c r="C105" s="5" t="s">
-        <v>293</v>
+        <v>284</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>294</v>
+        <v>285</v>
       </c>
       <c r="E105" s="5" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="F105" s="6">
-        <v>1221822</v>
+        <v>46013782</v>
       </c>
       <c r="G105" s="7">
-        <v>0.2757463853163554</v>
+        <v>0.09210603466587468</v>
       </c>
       <c r="H105" s="7">
-        <v>0.3244696059930234</v>
+        <v>0.3412521103856694</v>
       </c>
       <c r="I105" s="8"/>
     </row>
     <row r="106" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B106" s="5" t="s">
-        <v>295</v>
+        <v>286</v>
       </c>
       <c r="C106" s="5" t="s">
-        <v>296</v>
+        <v>287</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>102</v>
+        <v>288</v>
       </c>
       <c r="E106" s="5" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="F106" s="6">
-        <v>5784933</v>
+        <v>105012328</v>
       </c>
       <c r="G106" s="7">
-        <v>0.2753490835589626</v>
+        <v>0.09178349041076396</v>
       </c>
       <c r="H106" s="7">
-        <v>0.4335645995353866</v>
+        <v>0.2510142040432922</v>
       </c>
       <c r="I106" s="8"/>
     </row>
     <row r="107" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B107" s="5" t="s">
-        <v>297</v>
+        <v>289</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>298</v>
+        <v>290</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>299</v>
+        <v>76</v>
       </c>
       <c r="E107" s="5" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="F107" s="6">
-        <v>999985</v>
+        <v>251059383</v>
       </c>
       <c r="G107" s="7">
-        <v>0.27474812122181835</v>
+        <v>0.09143242019359221</v>
       </c>
       <c r="H107" s="7">
-        <v>0.25406748626732933</v>
+        <v>0.32179495053750207</v>
       </c>
       <c r="I107" s="8"/>
     </row>
     <row r="108" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B108" s="5" t="s">
-        <v>300</v>
+        <v>291</v>
       </c>
       <c r="C108" s="5" t="s">
-        <v>301</v>
+        <v>292</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>302</v>
+        <v>293</v>
       </c>
       <c r="E108" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F108" s="6">
-        <v>1253715</v>
+        <v>24908139</v>
       </c>
       <c r="G108" s="7">
-        <v>0.2738708558165133</v>
+        <v>0.09132099351139802</v>
       </c>
       <c r="H108" s="7">
-        <v>0.7895791032838628</v>
+        <v>0.7411858409508194</v>
       </c>
       <c r="I108" s="8"/>
     </row>
     <row r="109" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B109" s="5" t="s">
-        <v>303</v>
+        <v>294</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>304</v>
+        <v>295</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E109" s="5" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="F109" s="6">
-        <v>1243611</v>
+        <v>115154076</v>
       </c>
       <c r="G109" s="7">
-        <v>0.27323254619008674</v>
+        <v>0.09117836176289583</v>
       </c>
       <c r="H109" s="7">
-        <v>0.41422609319278725</v>
+        <v>0.5178014763735721</v>
       </c>
       <c r="I109" s="8"/>
     </row>
     <row r="110" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B110" s="5" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>307</v>
+        <v>298</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>209</v>
+        <v>299</v>
       </c>
       <c r="E110" s="5" t="s">
-        <v>171</v>
+        <v>13</v>
       </c>
       <c r="F110" s="6">
-        <v>1141262</v>
+        <v>132303000</v>
       </c>
       <c r="G110" s="7">
-        <v>0.27317653615033183</v>
+        <v>0.09098055221725887</v>
       </c>
       <c r="H110" s="7">
-        <v>0.7205050151806578</v>
+        <v>0.5620700387434667</v>
       </c>
       <c r="I110" s="8"/>
     </row>
     <row r="111" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B111" s="5" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="C111" s="5" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>209</v>
+        <v>107</v>
       </c>
       <c r="E111" s="5" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="F111" s="6">
-        <v>990334</v>
+        <v>10129360</v>
       </c>
       <c r="G111" s="7">
-        <v>0.27119133544844465</v>
+        <v>0.09093654485574607</v>
       </c>
       <c r="H111" s="7">
-        <v>0.8770637644279754</v>
+        <v>0.4956616555014151</v>
       </c>
       <c r="I111" s="8"/>
     </row>
     <row r="112" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B112" s="5" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E112" s="5" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="F112" s="6">
-        <v>1806970</v>
+        <v>18100948</v>
       </c>
       <c r="G112" s="7">
-        <v>0.27090820544890065</v>
+        <v>0.08994799609390625</v>
       </c>
       <c r="H112" s="7">
-        <v>0.286611785522564</v>
+        <v>0.34646664958553575</v>
       </c>
       <c r="I112" s="8"/>
     </row>
     <row r="113" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B113" s="5" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>315</v>
+        <v>307</v>
       </c>
       <c r="E113" s="5" t="s">
-        <v>171</v>
+        <v>13</v>
       </c>
       <c r="F113" s="6">
-        <v>625406</v>
+        <v>130439860</v>
       </c>
       <c r="G113" s="7">
-        <v>0.2704818949610333</v>
+        <v>0.0899227582734296</v>
       </c>
       <c r="H113" s="7">
-        <v>0.5187780040733198</v>
+        <v>0.4054767118721176</v>
       </c>
       <c r="I113" s="8"/>
     </row>
     <row r="114" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B114" s="5" t="s">
-        <v>316</v>
+        <v>308</v>
       </c>
       <c r="C114" s="5" t="s">
-        <v>317</v>
+        <v>309</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>209</v>
+        <v>310</v>
       </c>
       <c r="E114" s="5" t="s">
-        <v>171</v>
+        <v>29</v>
       </c>
       <c r="F114" s="6">
-        <v>1882623</v>
+        <v>79332447</v>
       </c>
       <c r="G114" s="7">
-        <v>0.26916966381479457</v>
+        <v>0.08927881677467985</v>
       </c>
       <c r="H114" s="7">
-        <v>0.6701229053373715</v>
+        <v>0.4633762757734929</v>
       </c>
       <c r="I114" s="8"/>
     </row>
     <row r="115" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B115" s="5" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>180</v>
+        <v>167</v>
       </c>
       <c r="E115" s="5" t="s">
-        <v>171</v>
+        <v>13</v>
       </c>
       <c r="F115" s="6">
-        <v>1977846</v>
+        <v>375342000</v>
       </c>
       <c r="G115" s="7">
-        <v>0.2688353896107179</v>
+        <v>0.08897485493230174</v>
       </c>
       <c r="H115" s="7">
-        <v>0.6814116253991077</v>
+        <v>0.3486072943362648</v>
       </c>
       <c r="I115" s="8"/>
     </row>
     <row r="116" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B116" s="5" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
       <c r="C116" s="5" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>289</v>
+        <v>315</v>
       </c>
       <c r="E116" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F116" s="6">
-        <v>2841482</v>
+        <v>37448437</v>
       </c>
       <c r="G116" s="7">
-        <v>0.26844196092039296</v>
+        <v>0.08895717062904387</v>
       </c>
       <c r="H116" s="7">
-        <v>0.7723446329468318</v>
+        <v>0.51086413128949</v>
       </c>
       <c r="I116" s="8"/>
     </row>
     <row r="117" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B117" s="5" t="s">
-        <v>322</v>
+        <v>316</v>
       </c>
       <c r="C117" s="5" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>324</v>
+        <v>32</v>
       </c>
       <c r="E117" s="5" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="F117" s="6">
-        <v>609035</v>
+        <v>13897967</v>
       </c>
       <c r="G117" s="7">
-        <v>0.26773173955519797</v>
+        <v>0.08885256383181799</v>
       </c>
       <c r="H117" s="7">
-        <v>0.8111007222761837</v>
+        <v>0.7406795259842139</v>
       </c>
       <c r="I117" s="8"/>
     </row>
     <row r="118" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B118" s="5" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
       <c r="C118" s="5" t="s">
-        <v>326</v>
+        <v>319</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>327</v>
+        <v>320</v>
       </c>
       <c r="E118" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F118" s="6">
-        <v>2317479</v>
+        <v>67026497</v>
       </c>
       <c r="G118" s="7">
-        <v>0.26543584645211454</v>
+        <v>0.08832033993959135</v>
       </c>
       <c r="H118" s="7">
-        <v>0.8064171192390296</v>
+        <v>0.41135246067386216</v>
       </c>
       <c r="I118" s="8"/>
     </row>
     <row r="119" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B119" s="5" t="s">
-        <v>328</v>
+        <v>321</v>
       </c>
       <c r="C119" s="5" t="s">
-        <v>329</v>
+        <v>322</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>330</v>
+        <v>323</v>
       </c>
       <c r="E119" s="5" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="F119" s="6">
-        <v>1154223</v>
+        <v>262681190</v>
       </c>
       <c r="G119" s="7">
-        <v>0.265254634503038</v>
+        <v>0.08808334924933148</v>
       </c>
       <c r="H119" s="7">
-        <v>0.34434221893832445</v>
+        <v>0.3855259641765886</v>
       </c>
       <c r="I119" s="8"/>
     </row>
     <row r="120" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B120" s="5" t="s">
-        <v>331</v>
+        <v>324</v>
       </c>
       <c r="C120" s="5" t="s">
-        <v>332</v>
+        <v>325</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>57</v>
+        <v>326</v>
       </c>
       <c r="E120" s="5" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="F120" s="6">
-        <v>912744</v>
+        <v>171171000</v>
       </c>
       <c r="G120" s="7">
-        <v>0.2632786411085693</v>
+        <v>0.08749145591250855</v>
       </c>
       <c r="H120" s="7">
-        <v>0.8231151241534989</v>
+        <v>0.44601370193787254</v>
       </c>
       <c r="I120" s="8"/>
     </row>
     <row r="121" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B121" s="5" t="s">
-        <v>333</v>
+        <v>327</v>
       </c>
       <c r="C121" s="5" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
       <c r="E121" s="5" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="F121" s="6">
-        <v>502582</v>
+        <v>29608263</v>
       </c>
       <c r="G121" s="7">
-        <v>0.26067984925842946</v>
+        <v>0.08740543138244888</v>
       </c>
       <c r="H121" s="7">
-        <v>0.6055907650520598</v>
+        <v>0.3673826265406598</v>
       </c>
       <c r="I121" s="8"/>
     </row>
     <row r="122" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B122" s="5" t="s">
-        <v>336</v>
+        <v>330</v>
       </c>
       <c r="C122" s="5" t="s">
-        <v>337</v>
+        <v>331</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>338</v>
+        <v>332</v>
       </c>
       <c r="E122" s="5" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="F122" s="6">
-        <v>721099</v>
+        <v>323432647</v>
       </c>
       <c r="G122" s="7">
-        <v>0.2578023267262886</v>
+        <v>0.08720894523674971</v>
       </c>
       <c r="H122" s="7">
-        <v>0.2898764727138084</v>
+        <v>0.6167193616966845</v>
       </c>
       <c r="I122" s="8"/>
     </row>
     <row r="123" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B123" s="5" t="s">
-        <v>339</v>
+        <v>333</v>
       </c>
       <c r="C123" s="5" t="s">
-        <v>340</v>
+        <v>334</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>99</v>
+        <v>335</v>
       </c>
       <c r="E123" s="5" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="F123" s="6">
-        <v>660630</v>
+        <v>10229834</v>
       </c>
       <c r="G123" s="7">
-        <v>0.2575465843210269</v>
+        <v>0.08678000053568807</v>
       </c>
       <c r="H123" s="7">
-        <v>0.5746024234423841</v>
+        <v>0.2787690986410242</v>
       </c>
       <c r="I123" s="8"/>
     </row>
     <row r="124" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B124" s="5" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="C124" s="5" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>57</v>
+        <v>338</v>
       </c>
       <c r="E124" s="5" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="F124" s="6">
-        <v>902418</v>
+        <v>112942334</v>
       </c>
       <c r="G124" s="7">
-        <v>0.25586369066219866</v>
+        <v>0.08641501069032273</v>
       </c>
       <c r="H124" s="7">
-        <v>0.71095332584912</v>
+        <v>0.3006923538014026</v>
       </c>
       <c r="I124" s="8"/>
     </row>
     <row r="125" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B125" s="5" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="C125" s="5" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="E125" s="5" t="s">
-        <v>171</v>
+        <v>13</v>
       </c>
       <c r="F125" s="6">
-        <v>2435291</v>
+        <v>383012000</v>
       </c>
       <c r="G125" s="7">
-        <v>0.25458518099069066</v>
+        <v>0.0863602184787944</v>
       </c>
       <c r="H125" s="7">
-        <v>0.5338371677357129</v>
+        <v>0.3608543923782733</v>
       </c>
       <c r="I125" s="8"/>
     </row>
     <row r="126" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B126" s="5" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="C126" s="5" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="E126" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F126" s="6">
-        <v>1590467</v>
+        <v>363719048</v>
       </c>
       <c r="G126" s="7">
-        <v>0.2538505985977703</v>
+        <v>0.08609843276616076</v>
       </c>
       <c r="H126" s="7">
-        <v>0.9115377639888548</v>
+        <v>0.3909195923462387</v>
       </c>
       <c r="I126" s="8"/>
     </row>
     <row r="127" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B127" s="5" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="C127" s="5" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>191</v>
+        <v>347</v>
       </c>
       <c r="E127" s="5" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="F127" s="6">
-        <v>658389</v>
+        <v>19038629</v>
       </c>
       <c r="G127" s="7">
-        <v>0.25366766455697165</v>
+        <v>0.08606113391883417</v>
       </c>
       <c r="H127" s="7">
-        <v>0.4692336820990076</v>
+        <v>0.5089458103812179</v>
       </c>
       <c r="I127" s="8"/>
     </row>
     <row r="128" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B128" s="5" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="C128" s="5" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>64</v>
+        <v>230</v>
       </c>
       <c r="E128" s="5" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="F128" s="6">
-        <v>1829873</v>
+        <v>100629000</v>
       </c>
       <c r="G128" s="7">
-        <v>0.25308368394965114</v>
+        <v>0.08596925339613828</v>
       </c>
       <c r="H128" s="7">
-        <v>0.6886519520458119</v>
+        <v>0.40798911164880747</v>
       </c>
       <c r="I128" s="8"/>
     </row>
     <row r="129" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B129" s="5" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="C129" s="5" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>64</v>
+        <v>32</v>
       </c>
       <c r="E129" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F129" s="6">
-        <v>1086595</v>
+        <v>829149000</v>
       </c>
       <c r="G129" s="7">
-        <v>0.252403149287453</v>
+        <v>0.08512462778101403</v>
       </c>
       <c r="H129" s="7">
-        <v>0.705794665615923</v>
+        <v>0.44312585550846034</v>
       </c>
       <c r="I129" s="8"/>
     </row>
     <row r="130" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B130" s="5" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="C130" s="5" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="E130" s="5" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="F130" s="6">
-        <v>645081</v>
+        <v>191564921</v>
       </c>
       <c r="G130" s="7">
-        <v>0.25159011038923795</v>
+        <v>0.08489621124318476</v>
       </c>
       <c r="H130" s="7">
-        <v>0.735761614289114</v>
+        <v>0.4624598715169331</v>
       </c>
       <c r="I130" s="8"/>
     </row>
     <row r="131" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B131" s="5" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="C131" s="5" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="E131" s="5" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="F131" s="6">
-        <v>566698</v>
+        <v>18394894</v>
       </c>
       <c r="G131" s="7">
-        <v>0.2510120028657239</v>
+        <v>0.08473514443736398</v>
       </c>
       <c r="H131" s="7">
-        <v>0.8315108486705322</v>
+        <v>0.36874682594162733</v>
       </c>
       <c r="I131" s="8"/>
     </row>
     <row r="132" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B132" s="5" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="C132" s="5" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>32</v>
+        <v>360</v>
       </c>
       <c r="E132" s="5" t="s">
-        <v>171</v>
+        <v>13</v>
       </c>
       <c r="F132" s="6">
-        <v>1660165</v>
+        <v>54542231</v>
       </c>
       <c r="G132" s="7">
-        <v>0.2508148286465502</v>
+        <v>0.08434898821795536</v>
       </c>
       <c r="H132" s="7">
-        <v>0.7537830056814626</v>
+        <v>0.5641086003390609</v>
       </c>
       <c r="I132" s="8"/>
     </row>
     <row r="133" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B133" s="5" t="s">
+        <v>361</v>
+      </c>
+      <c r="C133" s="5" t="s">
+        <v>362</v>
+      </c>
+      <c r="D133" s="5" t="s">
         <v>363</v>
       </c>
-      <c r="C133" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E133" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F133" s="6">
-        <v>1306164</v>
+        <v>496573914</v>
       </c>
       <c r="G133" s="7">
-        <v>0.2501745569469071</v>
+        <v>0.08411825072228825</v>
       </c>
       <c r="H133" s="7">
-        <v>0.718124205752635</v>
+        <v>0.2755674400849384</v>
       </c>
       <c r="I133" s="8"/>
     </row>
     <row r="134" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B134" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="C134" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="D134" s="5" t="s">
         <v>366</v>
       </c>
-      <c r="C134" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E134" s="5" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="F134" s="6">
-        <v>684076</v>
+        <v>367262000</v>
       </c>
       <c r="G134" s="7">
-        <v>0.24902496213870973</v>
+        <v>0.0838774498859125</v>
       </c>
       <c r="H134" s="7">
-        <v>0.7667653238049963</v>
+        <v>0.3135792543170173</v>
       </c>
       <c r="I134" s="8"/>
     </row>
     <row r="135" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B135" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="C135" s="5" t="s">
         <v>368</v>
       </c>
-      <c r="C135" s="5" t="s">
+      <c r="D135" s="5" t="s">
         <v>369</v>
       </c>
-      <c r="D135" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E135" s="5" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="F135" s="6">
-        <v>899288</v>
+        <v>164325000</v>
       </c>
       <c r="G135" s="7">
-        <v>0.24805179208440456</v>
+        <v>0.08362087326943557</v>
       </c>
       <c r="H135" s="7">
-        <v>0.8468211055146353</v>
+        <v>0.6439674248195306</v>
       </c>
       <c r="I135" s="8"/>
     </row>
     <row r="136" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B136" s="5" t="s">
         <v>370</v>
       </c>
       <c r="C136" s="5" t="s">
         <v>371</v>
       </c>
       <c r="D136" s="5" t="s">
         <v>372</v>
       </c>
       <c r="E136" s="5" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="F136" s="6">
-        <v>675353</v>
+        <v>18551639</v>
       </c>
       <c r="G136" s="7">
-        <v>0.24652589090446034</v>
+        <v>0.08306069345139801</v>
       </c>
       <c r="H136" s="7">
-        <v>0.8910991610139236</v>
+        <v>0.5366719089870126</v>
       </c>
       <c r="I136" s="8"/>
     </row>
     <row r="137" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B137" s="5" t="s">
         <v>373</v>
       </c>
       <c r="C137" s="5" t="s">
         <v>374</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>57</v>
+        <v>107</v>
       </c>
       <c r="E137" s="5" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="F137" s="6">
-        <v>1399014</v>
+        <v>39216099</v>
       </c>
       <c r="G137" s="7">
-        <v>0.24645357373121354</v>
+        <v>0.08274030519965793</v>
       </c>
       <c r="H137" s="7">
-        <v>0.7765457974508505</v>
+        <v>0.38441183393613276</v>
       </c>
       <c r="I137" s="8"/>
     </row>
     <row r="138" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B138" s="5" t="s">
         <v>375</v>
       </c>
       <c r="C138" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D138" s="5" t="s">
         <v>377</v>
       </c>
       <c r="E138" s="5" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="F138" s="6">
-        <v>3008115</v>
+        <v>716326000</v>
       </c>
       <c r="G138" s="7">
-        <v>0.246208339774244</v>
+        <v>0.0825922834016914</v>
       </c>
       <c r="H138" s="7">
-        <v>0.6211521345070499</v>
+        <v>0.410452846320242</v>
       </c>
       <c r="I138" s="8"/>
     </row>
     <row r="139" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B139" s="5" t="s">
         <v>378</v>
       </c>
       <c r="C139" s="5" t="s">
         <v>379</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>380</v>
+        <v>164</v>
       </c>
       <c r="E139" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F139" s="6">
-        <v>971777</v>
+        <v>298344383</v>
       </c>
       <c r="G139" s="7">
-        <v>0.24280879255220075</v>
+        <v>0.0825573243656476</v>
       </c>
       <c r="H139" s="7">
-        <v>0.44473242121978673</v>
+        <v>0.3359492150894661</v>
       </c>
       <c r="I139" s="8"/>
     </row>
     <row r="140" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B140" s="5" t="s">
+        <v>380</v>
+      </c>
+      <c r="C140" s="5" t="s">
         <v>381</v>
       </c>
-      <c r="C140" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D140" s="5" t="s">
-        <v>383</v>
+        <v>76</v>
       </c>
       <c r="E140" s="5" t="s">
-        <v>171</v>
+        <v>29</v>
       </c>
       <c r="F140" s="6">
-        <v>2657376</v>
+        <v>206873000</v>
       </c>
       <c r="G140" s="7">
-        <v>0.24113712173211468</v>
+        <v>0.08249022347043838</v>
       </c>
       <c r="H140" s="7">
-        <v>0.7807569880968303</v>
+        <v>0.3548884618191549</v>
       </c>
       <c r="I140" s="8"/>
     </row>
     <row r="141" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B141" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="C141" s="5" t="s">
+        <v>383</v>
+      </c>
+      <c r="D141" s="5" t="s">
         <v>384</v>
       </c>
-      <c r="C141" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E141" s="5" t="s">
-        <v>171</v>
+        <v>13</v>
       </c>
       <c r="F141" s="6">
-        <v>997369</v>
+        <v>246808724</v>
       </c>
       <c r="G141" s="7">
-        <v>0.24099606063553208</v>
+        <v>0.08247222249728904</v>
       </c>
       <c r="H141" s="7">
-        <v>0.6222924324816964</v>
+        <v>0.5561536767263242</v>
       </c>
       <c r="I141" s="8"/>
     </row>
     <row r="142" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B142" s="5" t="s">
+        <v>385</v>
+      </c>
+      <c r="C142" s="5" t="s">
+        <v>386</v>
+      </c>
+      <c r="D142" s="5" t="s">
         <v>387</v>
       </c>
-      <c r="C142" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E142" s="5" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="F142" s="6">
-        <v>1342432</v>
+        <v>111634661</v>
       </c>
       <c r="G142" s="7">
-        <v>0.24063416247526875</v>
+        <v>0.0818589308924403</v>
       </c>
       <c r="H142" s="7">
-        <v>0.8320431882281762</v>
+        <v>0.6358364772079473</v>
       </c>
       <c r="I142" s="8"/>
     </row>
     <row r="143" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B143" s="5" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="C143" s="5" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="D143" s="5" t="s">
-        <v>392</v>
+        <v>164</v>
       </c>
       <c r="E143" s="5" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="F143" s="6">
-        <v>1916925</v>
+        <v>956756000</v>
       </c>
       <c r="G143" s="7">
-        <v>0.24059626745960327</v>
+        <v>0.08185890655506733</v>
       </c>
       <c r="H143" s="7">
-        <v>0.820796226211316</v>
+        <v>0.44550274154196406</v>
       </c>
       <c r="I143" s="8"/>
     </row>
     <row r="144" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B144" s="5" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="C144" s="5" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>389</v>
+        <v>377</v>
       </c>
       <c r="E144" s="5" t="s">
-        <v>171</v>
+        <v>29</v>
       </c>
       <c r="F144" s="6">
-        <v>2521570</v>
+        <v>94779000</v>
       </c>
       <c r="G144" s="7">
-        <v>0.23993424731417332</v>
+        <v>0.08177971913609555</v>
       </c>
       <c r="H144" s="7">
-        <v>0.5266647404803332</v>
+        <v>0.43991058648208786</v>
       </c>
       <c r="I144" s="8"/>
     </row>
     <row r="145" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B145" s="5" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="C145" s="5" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="D145" s="5" t="s">
-        <v>85</v>
+        <v>128</v>
       </c>
       <c r="E145" s="5" t="s">
-        <v>171</v>
+        <v>29</v>
       </c>
       <c r="F145" s="6">
-        <v>36665408</v>
+        <v>43888380</v>
       </c>
       <c r="G145" s="7">
-        <v>0.23937426252013888</v>
+        <v>0.08168244077361707</v>
       </c>
       <c r="H145" s="7">
-        <v>0.684038636477987</v>
+        <v>0.5542220193676617</v>
       </c>
       <c r="I145" s="8"/>
     </row>
     <row r="146" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B146" s="5" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="C146" s="5" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="D146" s="5" t="s">
-        <v>64</v>
+        <v>188</v>
       </c>
       <c r="E146" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F146" s="6">
-        <v>549272</v>
+        <v>33505536</v>
       </c>
       <c r="G146" s="7">
-        <v>0.2392985624608573</v>
+        <v>0.08150706796632055</v>
       </c>
       <c r="H146" s="7">
-        <v>0.7800005223917416</v>
+        <v>0.9372271691822086</v>
       </c>
       <c r="I146" s="8"/>
     </row>
     <row r="147" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B147" s="5" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="C147" s="5" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="D147" s="5" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="E147" s="5" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="F147" s="6">
-        <v>648413</v>
+        <v>12722340</v>
       </c>
       <c r="G147" s="7">
-        <v>0.23926108822617684</v>
+        <v>0.08142920248947913</v>
       </c>
       <c r="H147" s="7">
-        <v>0.7327563564339383</v>
+        <v>0.2858862141351705</v>
       </c>
       <c r="I147" s="8"/>
     </row>
     <row r="148" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B148" s="5" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="C148" s="5" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>404</v>
+        <v>332</v>
       </c>
       <c r="E148" s="5" t="s">
-        <v>171</v>
+        <v>13</v>
       </c>
       <c r="F148" s="6">
-        <v>14927000</v>
+        <v>141569000</v>
       </c>
       <c r="G148" s="7">
-        <v>0.23748911368660816</v>
+        <v>0.08085809746484046</v>
       </c>
       <c r="H148" s="7">
-        <v>0.6633899086091698</v>
+        <v>0.2767224578220538</v>
       </c>
       <c r="I148" s="8"/>
     </row>
     <row r="149" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B149" s="5" t="s">
-        <v>405</v>
+        <v>401</v>
       </c>
       <c r="C149" s="5" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>51</v>
+        <v>172</v>
       </c>
       <c r="E149" s="5" t="s">
-        <v>13</v>
+        <v>403</v>
       </c>
       <c r="F149" s="6">
-        <v>868330</v>
+        <v>57858016</v>
       </c>
       <c r="G149" s="7">
-        <v>0.2352331486877109</v>
+        <v>0.08068422187169363</v>
       </c>
       <c r="H149" s="7">
-        <v>0.8330162332196386</v>
+        <v>0.24030854301902957</v>
       </c>
       <c r="I149" s="8"/>
     </row>
     <row r="150" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B150" s="5" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="C150" s="5" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E150" s="5" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="F150" s="6">
-        <v>550276</v>
+        <v>43153000</v>
       </c>
       <c r="G150" s="7">
-        <v>0.23416249300351097</v>
+        <v>0.08034203879220449</v>
       </c>
       <c r="H150" s="7">
-        <v>0.9210321771366492</v>
+        <v>0.40212866400583663</v>
       </c>
       <c r="I150" s="8"/>
     </row>
     <row r="151" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B151" s="5" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="C151" s="5" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E151" s="5" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="F151" s="6">
-        <v>925796</v>
+        <v>85939095</v>
       </c>
       <c r="G151" s="7">
-        <v>0.2331107501004541</v>
+        <v>0.0801577093638233</v>
       </c>
       <c r="H151" s="7">
-        <v>0.783225384934712</v>
+        <v>0.3970219987095748</v>
       </c>
       <c r="I151" s="8"/>
     </row>
     <row r="152" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B152" s="5" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="C152" s="5" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="D152" s="5" t="s">
-        <v>138</v>
+        <v>59</v>
       </c>
       <c r="E152" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F152" s="6">
-        <v>845116</v>
+        <v>198388435</v>
       </c>
       <c r="G152" s="7">
-        <v>0.23303664822343914</v>
+        <v>0.0800590669511557</v>
       </c>
       <c r="H152" s="7">
-        <v>0.8166950628742896</v>
+        <v>0.3813267741674675</v>
       </c>
       <c r="I152" s="8"/>
     </row>
     <row r="153" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B153" s="5" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="C153" s="5" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>417</v>
+        <v>128</v>
       </c>
       <c r="E153" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F153" s="6">
-        <v>657000</v>
+        <v>497600000</v>
       </c>
       <c r="G153" s="7">
-        <v>0.2313546423135464</v>
+        <v>0.07995980707395499</v>
       </c>
       <c r="H153" s="7">
-        <v>0.9665072571596719</v>
+        <v>0.4957714316417269</v>
       </c>
       <c r="I153" s="8"/>
     </row>
     <row r="154" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B154" s="5" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="C154" s="5" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>67</v>
+        <v>416</v>
       </c>
       <c r="E154" s="5" t="s">
-        <v>171</v>
+        <v>29</v>
       </c>
       <c r="F154" s="6">
-        <v>2760971</v>
+        <v>46489658</v>
       </c>
       <c r="G154" s="7">
-        <v>0.23115273575854292</v>
+        <v>0.07985236200274909</v>
       </c>
       <c r="H154" s="7">
-        <v>0.6780595517961179</v>
+        <v>0.4705804209248668</v>
       </c>
       <c r="I154" s="8"/>
     </row>
     <row r="155" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B155" s="5" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="C155" s="5" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="E155" s="5" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="F155" s="6">
-        <v>2322451</v>
+        <v>71885797</v>
       </c>
       <c r="G155" s="7">
-        <v>0.22973746270642523</v>
+        <v>0.079631140488016</v>
       </c>
       <c r="H155" s="7">
-        <v>0.6391305704331548</v>
+        <v>0.2910338147136672</v>
       </c>
       <c r="I155" s="8"/>
     </row>
     <row r="156" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B156" s="5" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="C156" s="5" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="D156" s="5" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="E156" s="5" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="F156" s="6">
-        <v>1012523</v>
+        <v>10023042</v>
       </c>
       <c r="G156" s="7">
-        <v>0.2296629311136636</v>
+        <v>0.07947148181160969</v>
       </c>
       <c r="H156" s="7">
-        <v>0.71751425303176</v>
+        <v>0.5194723128457711</v>
       </c>
       <c r="I156" s="8"/>
     </row>
     <row r="157" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B157" s="5" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="C157" s="5" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="D157" s="5" t="s">
-        <v>428</v>
+        <v>73</v>
       </c>
       <c r="E157" s="5" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="F157" s="6">
-        <v>1002986</v>
+        <v>15811810</v>
       </c>
       <c r="G157" s="7">
-        <v>0.22893938699044653</v>
+        <v>0.07930483606873596</v>
       </c>
       <c r="H157" s="7">
-        <v>0.8806821862925233</v>
+        <v>0.5212494459876174</v>
       </c>
       <c r="I157" s="8"/>
     </row>
     <row r="158" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B158" s="5" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="C158" s="5" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="D158" s="5" t="s">
-        <v>138</v>
+        <v>205</v>
       </c>
       <c r="E158" s="5" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="F158" s="6">
-        <v>1322968</v>
+        <v>398003926</v>
       </c>
       <c r="G158" s="7">
-        <v>0.2267500045352571</v>
+        <v>0.0792945570089678</v>
       </c>
       <c r="H158" s="7">
-        <v>0.6458709155492738</v>
+        <v>0.3994972231209964</v>
       </c>
       <c r="I158" s="8"/>
     </row>
     <row r="159" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B159" s="5" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="C159" s="5" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="D159" s="5" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="E159" s="5" t="s">
-        <v>171</v>
+        <v>13</v>
       </c>
       <c r="F159" s="6">
-        <v>1277262</v>
+        <v>386880166</v>
       </c>
       <c r="G159" s="7">
-        <v>0.22673265156248287</v>
+        <v>0.0790196052593712</v>
       </c>
       <c r="H159" s="7">
-        <v>0.6698499826138791</v>
+        <v>0.3266465049199631</v>
       </c>
       <c r="I159" s="8"/>
     </row>
     <row r="160" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B160" s="5" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="C160" s="5" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>85</v>
+        <v>120</v>
       </c>
       <c r="E160" s="5" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="F160" s="6">
-        <v>2841802</v>
+        <v>57604000</v>
       </c>
       <c r="G160" s="7">
-        <v>0.2267181175887694</v>
+        <v>0.07888341087424484</v>
       </c>
       <c r="H160" s="7">
-        <v>0.38868590207680687</v>
+        <v>0.279056916559219</v>
       </c>
       <c r="I160" s="8"/>
     </row>
     <row r="161" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B161" s="5" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="C161" s="5" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>64</v>
+        <v>107</v>
       </c>
       <c r="E161" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F161" s="6">
-        <v>1323646</v>
+        <v>784537916</v>
       </c>
       <c r="G161" s="7">
-        <v>0.22487432440395694</v>
+        <v>0.07877286073704563</v>
       </c>
       <c r="H161" s="7">
-        <v>0.5798672173291901</v>
+        <v>0.30827719968370204</v>
       </c>
       <c r="I161" s="8"/>
     </row>
     <row r="162" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B162" s="5" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="C162" s="5" t="s">
-        <v>439</v>
+        <v>435</v>
       </c>
       <c r="D162" s="5" t="s">
-        <v>440</v>
+        <v>167</v>
       </c>
       <c r="E162" s="5" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="F162" s="6">
-        <v>6223156</v>
+        <v>470061162</v>
       </c>
       <c r="G162" s="7">
-        <v>0.22469595812799809</v>
+        <v>0.07870231363636888</v>
       </c>
       <c r="H162" s="7">
-        <v>0.36618910212656325</v>
+        <v>0.3541726029719245</v>
       </c>
       <c r="I162" s="8"/>
     </row>
     <row r="163" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B163" s="5" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="C163" s="5" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>82</v>
+        <v>438</v>
       </c>
       <c r="E163" s="5" t="s">
-        <v>171</v>
+        <v>13</v>
       </c>
       <c r="F163" s="6">
-        <v>5460166</v>
+        <v>85187636</v>
       </c>
       <c r="G163" s="7">
-        <v>0.2233703151149617</v>
+        <v>0.07847496789322807</v>
       </c>
       <c r="H163" s="7">
-        <v>0.8830608638140705</v>
+        <v>0.5168711098586023</v>
       </c>
       <c r="I163" s="8"/>
     </row>
     <row r="164" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B164" s="5" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="C164" s="5" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>108</v>
+        <v>145</v>
       </c>
       <c r="E164" s="5" t="s">
-        <v>171</v>
+        <v>13</v>
       </c>
       <c r="F164" s="6">
-        <v>16033863</v>
+        <v>151904359</v>
       </c>
       <c r="G164" s="7">
-        <v>0.22035825053513305</v>
+        <v>0.07786870684862968</v>
       </c>
       <c r="H164" s="7">
-        <v>0.8688534730274263</v>
+        <v>0.34913521493906974</v>
       </c>
       <c r="I164" s="8"/>
     </row>
     <row r="165" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B165" s="5" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="C165" s="5" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>345</v>
+        <v>120</v>
       </c>
       <c r="E165" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F165" s="6">
-        <v>2294725</v>
+        <v>510997930</v>
       </c>
       <c r="G165" s="7">
-        <v>0.21989388706707774</v>
+        <v>0.07779984157665766</v>
       </c>
       <c r="H165" s="7">
-        <v>0.8061012129992</v>
+        <v>0.479915155758841</v>
       </c>
       <c r="I165" s="8"/>
     </row>
     <row r="166" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B166" s="5" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="C166" s="5" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="D166" s="5" t="s">
-        <v>449</v>
+        <v>32</v>
       </c>
       <c r="E166" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F166" s="6">
-        <v>2174268</v>
+        <v>614454000</v>
       </c>
       <c r="G166" s="7">
-        <v>0.21850112313661427</v>
+        <v>0.07775521031680159</v>
       </c>
       <c r="H166" s="7">
-        <v>0.7605697728461047</v>
+        <v>0.37920659959360115</v>
       </c>
       <c r="I166" s="8"/>
     </row>
     <row r="167" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B167" s="5" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="C167" s="5" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="D167" s="5" t="s">
-        <v>452</v>
+        <v>41</v>
       </c>
       <c r="E167" s="5" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="F167" s="6">
-        <v>1853481</v>
+        <v>35445661</v>
       </c>
       <c r="G167" s="7">
-        <v>0.21785332571523527</v>
+        <v>0.07763604690571295</v>
       </c>
       <c r="H167" s="7">
-        <v>0.779084078739084</v>
+        <v>0.46588841664655833</v>
       </c>
       <c r="I167" s="8"/>
     </row>
     <row r="168" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B168" s="5" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="C168" s="5" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="D168" s="5" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
       <c r="E168" s="5" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="F168" s="6">
-        <v>6623163</v>
+        <v>99475000</v>
       </c>
       <c r="G168" s="7">
-        <v>0.21704433365145928</v>
+        <v>0.07728575018848957</v>
       </c>
       <c r="H168" s="7">
-        <v>0.5283059558006491</v>
+        <v>0.4836464918873513</v>
       </c>
       <c r="I168" s="8"/>
     </row>
     <row r="169" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B169" s="5" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="C169" s="5" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="D169" s="5" t="s">
-        <v>458</v>
+        <v>188</v>
       </c>
       <c r="E169" s="5" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="F169" s="6">
-        <v>775623</v>
+        <v>65474101</v>
       </c>
       <c r="G169" s="7">
-        <v>0.21556864610770954</v>
+        <v>0.07681564043162654</v>
       </c>
       <c r="H169" s="7">
-        <v>0.46941427483205167</v>
+        <v>0.6059028393707039</v>
       </c>
       <c r="I169" s="8"/>
     </row>
     <row r="170" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B170" s="5" t="s">
-        <v>459</v>
+        <v>452</v>
       </c>
       <c r="C170" s="5" t="s">
-        <v>460</v>
+        <v>453</v>
       </c>
       <c r="D170" s="5" t="s">
-        <v>461</v>
+        <v>32</v>
       </c>
       <c r="E170" s="5" t="s">
-        <v>171</v>
+        <v>13</v>
       </c>
       <c r="F170" s="6">
-        <v>1643033</v>
+        <v>340711000</v>
       </c>
       <c r="G170" s="7">
-        <v>0.21401091761394933</v>
+        <v>0.07660451232863043</v>
       </c>
       <c r="H170" s="7">
-        <v>0.6658605228520369</v>
+        <v>0.2603886397608371</v>
       </c>
       <c r="I170" s="8"/>
     </row>
     <row r="171" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B171" s="5" t="s">
-        <v>462</v>
+        <v>454</v>
       </c>
       <c r="C171" s="5" t="s">
-        <v>463</v>
+        <v>455</v>
       </c>
       <c r="D171" s="5" t="s">
-        <v>464</v>
+        <v>456</v>
       </c>
       <c r="E171" s="5" t="s">
-        <v>171</v>
+        <v>29</v>
       </c>
       <c r="F171" s="6">
-        <v>986062</v>
+        <v>106326203</v>
       </c>
       <c r="G171" s="7">
-        <v>0.21239638075496267</v>
+        <v>0.07642251647037561</v>
       </c>
       <c r="H171" s="7">
-        <v>0.7570483892837813</v>
+        <v>0.3674051021736043</v>
       </c>
       <c r="I171" s="8"/>
     </row>
     <row r="172" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B172" s="5" t="s">
-        <v>465</v>
+        <v>457</v>
       </c>
       <c r="C172" s="5" t="s">
-        <v>466</v>
+        <v>458</v>
       </c>
       <c r="D172" s="5" t="s">
-        <v>467</v>
+        <v>459</v>
       </c>
       <c r="E172" s="5" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="F172" s="6">
-        <v>2514037</v>
+        <v>102711289</v>
       </c>
       <c r="G172" s="7">
-        <v>0.21187277673319843</v>
+        <v>0.07635825697796471</v>
       </c>
       <c r="H172" s="7">
-        <v>0.5293204008290799</v>
+        <v>0.48982715132374416</v>
       </c>
       <c r="I172" s="8"/>
     </row>
     <row r="173" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B173" s="5" t="s">
-        <v>468</v>
+        <v>460</v>
       </c>
       <c r="C173" s="5" t="s">
-        <v>469</v>
+        <v>461</v>
       </c>
       <c r="D173" s="5" t="s">
-        <v>470</v>
+        <v>462</v>
       </c>
       <c r="E173" s="5" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="F173" s="6">
-        <v>1543234</v>
+        <v>207179049</v>
       </c>
       <c r="G173" s="7">
-        <v>0.21178771333446517</v>
+        <v>0.07634454389256319</v>
       </c>
       <c r="H173" s="7">
-        <v>0.5030110248809246</v>
+        <v>0.40073669674041223</v>
       </c>
       <c r="I173" s="8"/>
     </row>
     <row r="174" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B174" s="5" t="s">
-        <v>471</v>
+        <v>463</v>
       </c>
       <c r="C174" s="5" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="D174" s="5" t="s">
-        <v>57</v>
+        <v>465</v>
       </c>
       <c r="E174" s="5" t="s">
-        <v>171</v>
+        <v>29</v>
       </c>
       <c r="F174" s="6">
-        <v>1516017</v>
+        <v>55884000</v>
       </c>
       <c r="G174" s="7">
-        <v>0.21174630627492963</v>
+        <v>0.07624722639753775</v>
       </c>
       <c r="H174" s="7">
-        <v>0.46364786141346004</v>
+        <v>0.7672580255853246</v>
       </c>
       <c r="I174" s="8"/>
     </row>
     <row r="175" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B175" s="5" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
       <c r="C175" s="5" t="s">
-        <v>474</v>
+        <v>467</v>
       </c>
       <c r="D175" s="5" t="s">
-        <v>475</v>
+        <v>153</v>
       </c>
       <c r="E175" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F175" s="6">
-        <v>715833</v>
+        <v>364078000</v>
       </c>
       <c r="G175" s="7">
-        <v>0.21043036574173027</v>
+        <v>0.07614027763281495</v>
       </c>
       <c r="H175" s="7">
-        <v>0.42593096782537077</v>
+        <v>0.3032634493670886</v>
       </c>
       <c r="I175" s="8"/>
     </row>
     <row r="176" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B176" s="5" t="s">
-        <v>476</v>
+        <v>468</v>
       </c>
       <c r="C176" s="5" t="s">
-        <v>477</v>
+        <v>469</v>
       </c>
       <c r="D176" s="5" t="s">
-        <v>478</v>
+        <v>470</v>
       </c>
       <c r="E176" s="5" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="F176" s="6">
-        <v>775297</v>
+        <v>87182453</v>
       </c>
       <c r="G176" s="7">
-        <v>0.2103348781176762</v>
+        <v>0.075656749414931</v>
       </c>
       <c r="H176" s="7">
-        <v>0.5353636394370455</v>
+        <v>0.4353029835829251</v>
       </c>
       <c r="I176" s="8"/>
     </row>
     <row r="177" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B177" s="5" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="C177" s="5" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
       <c r="D177" s="5" t="s">
-        <v>67</v>
+        <v>473</v>
       </c>
       <c r="E177" s="5" t="s">
-        <v>171</v>
+        <v>13</v>
       </c>
       <c r="F177" s="6">
-        <v>750249</v>
+        <v>94895975</v>
       </c>
       <c r="G177" s="7">
-        <v>0.2091239041971399</v>
+        <v>0.07559425992514435</v>
       </c>
       <c r="H177" s="7">
-        <v>0.6629138472059717</v>
+        <v>0.4432054578862763</v>
       </c>
       <c r="I177" s="8"/>
     </row>
     <row r="178" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B178" s="5" t="s">
-        <v>481</v>
+        <v>474</v>
       </c>
       <c r="C178" s="5" t="s">
-        <v>482</v>
+        <v>475</v>
       </c>
       <c r="D178" s="5" t="s">
-        <v>483</v>
+        <v>476</v>
       </c>
       <c r="E178" s="5" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="F178" s="6">
-        <v>1218764</v>
+        <v>17203938</v>
       </c>
       <c r="G178" s="7">
-        <v>0.20874590979057472</v>
+        <v>0.07552549887124681</v>
       </c>
       <c r="H178" s="7">
-        <v>0.7584081340442523</v>
+        <v>0.42804748073921745</v>
       </c>
       <c r="I178" s="8"/>
     </row>
     <row r="179" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B179" s="5" t="s">
-        <v>484</v>
+        <v>477</v>
       </c>
       <c r="C179" s="5" t="s">
-        <v>485</v>
+        <v>478</v>
       </c>
       <c r="D179" s="5" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="E179" s="5" t="s">
-        <v>171</v>
+        <v>29</v>
       </c>
       <c r="F179" s="6">
-        <v>1285983</v>
+        <v>10404558</v>
       </c>
       <c r="G179" s="7">
-        <v>0.20847009641651562</v>
+        <v>0.07506104536108117</v>
       </c>
       <c r="H179" s="7">
-        <v>0.8913844706843063</v>
+        <v>0.3380537378474586</v>
       </c>
       <c r="I179" s="8"/>
     </row>
     <row r="180" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B180" s="5" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
       <c r="C180" s="5" t="s">
-        <v>488</v>
+        <v>481</v>
       </c>
       <c r="D180" s="5" t="s">
-        <v>489</v>
+        <v>482</v>
       </c>
       <c r="E180" s="5" t="s">
-        <v>58</v>
+        <v>114</v>
       </c>
       <c r="F180" s="6">
-        <v>1744954</v>
+        <v>16667564</v>
       </c>
       <c r="G180" s="7">
-        <v>0.2081785537039945</v>
+        <v>0.07403247409159491</v>
       </c>
       <c r="H180" s="7">
-        <v>0.9411789076709761</v>
+        <v>0.41201656476177995</v>
       </c>
       <c r="I180" s="8"/>
     </row>
     <row r="181" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B181" s="5" t="s">
-        <v>490</v>
+        <v>483</v>
       </c>
       <c r="C181" s="5" t="s">
-        <v>491</v>
+        <v>484</v>
       </c>
       <c r="D181" s="5" t="s">
-        <v>492</v>
+        <v>107</v>
       </c>
       <c r="E181" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F181" s="6">
-        <v>569230</v>
+        <v>47455871</v>
       </c>
       <c r="G181" s="7">
-        <v>0.2080723082058219</v>
+        <v>0.07386772018155562</v>
       </c>
       <c r="H181" s="7">
-        <v>0.4556482859446808</v>
+        <v>0.26729661180619074</v>
       </c>
       <c r="I181" s="8"/>
     </row>
     <row r="182" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B182" s="5" t="s">
-        <v>493</v>
+        <v>485</v>
       </c>
       <c r="C182" s="5" t="s">
-        <v>494</v>
+        <v>486</v>
       </c>
       <c r="D182" s="5" t="s">
-        <v>495</v>
+        <v>487</v>
       </c>
       <c r="E182" s="5" t="s">
-        <v>171</v>
+        <v>13</v>
       </c>
       <c r="F182" s="6">
-        <v>1122905</v>
+        <v>370876082</v>
       </c>
       <c r="G182" s="7">
-        <v>0.2079018260672096</v>
+        <v>0.07381843782527879</v>
       </c>
       <c r="H182" s="7">
-        <v>0.5697683674281621</v>
+        <v>0.3764879897607704</v>
       </c>
       <c r="I182" s="8"/>
     </row>
     <row r="183" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B183" s="5" t="s">
-        <v>496</v>
+        <v>488</v>
       </c>
       <c r="C183" s="5" t="s">
-        <v>497</v>
+        <v>489</v>
       </c>
       <c r="D183" s="5" t="s">
-        <v>498</v>
+        <v>490</v>
       </c>
       <c r="E183" s="5" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="F183" s="6">
-        <v>958969</v>
+        <v>161203959</v>
       </c>
       <c r="G183" s="7">
-        <v>0.20783466410280207</v>
+        <v>0.0736069205347494</v>
       </c>
       <c r="H183" s="7">
-        <v>0.6996657647620563</v>
+        <v>0.2879788349583955</v>
       </c>
       <c r="I183" s="8"/>
     </row>
     <row r="184" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B184" s="5" t="s">
-        <v>499</v>
+        <v>491</v>
       </c>
       <c r="C184" s="5" t="s">
-        <v>500</v>
+        <v>492</v>
       </c>
       <c r="D184" s="5" t="s">
-        <v>464</v>
+        <v>493</v>
       </c>
       <c r="E184" s="5" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="F184" s="6">
-        <v>1582522</v>
+        <v>20974990</v>
       </c>
       <c r="G184" s="7">
-        <v>0.20779805904752036</v>
+        <v>0.07352055948536805</v>
       </c>
       <c r="H184" s="7">
-        <v>0.4599607275713849</v>
+        <v>0.3546821255592711</v>
       </c>
       <c r="I184" s="8"/>
     </row>
     <row r="185" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B185" s="5" t="s">
-        <v>501</v>
+        <v>494</v>
       </c>
       <c r="C185" s="5" t="s">
-        <v>502</v>
+        <v>495</v>
       </c>
       <c r="D185" s="5" t="s">
-        <v>57</v>
+        <v>496</v>
       </c>
       <c r="E185" s="5" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="F185" s="6">
-        <v>728250</v>
+        <v>110939433</v>
       </c>
       <c r="G185" s="7">
-        <v>0.20630964641263302</v>
+        <v>0.07348183400216224</v>
       </c>
       <c r="H185" s="7">
-        <v>0.7184514238226601</v>
+        <v>0.37781820353213713</v>
       </c>
       <c r="I185" s="8"/>
     </row>
     <row r="186" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B186" s="5" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
       <c r="C186" s="5" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="D186" s="5" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E186" s="5" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="F186" s="6">
-        <v>1195342</v>
+        <v>66069705</v>
       </c>
       <c r="G186" s="7">
-        <v>0.2057687256032165</v>
+        <v>0.07288269260472709</v>
       </c>
       <c r="H186" s="7">
-        <v>0.9054699294315908</v>
+        <v>0.42608628165670986</v>
       </c>
       <c r="I186" s="8"/>
     </row>
     <row r="187" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B187" s="5" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="C187" s="5" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
       <c r="D187" s="5" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="E187" s="5" t="s">
-        <v>171</v>
+        <v>29</v>
       </c>
       <c r="F187" s="6">
-        <v>927215</v>
+        <v>144137669</v>
       </c>
       <c r="G187" s="7">
-        <v>0.20568045167517782</v>
+        <v>0.07269041516135522</v>
       </c>
       <c r="H187" s="7">
-        <v>0.6156723958491215</v>
+        <v>0.664461934687065</v>
       </c>
       <c r="I187" s="8"/>
     </row>
     <row r="188" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B188" s="5" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
       <c r="C188" s="5" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="D188" s="5" t="s">
-        <v>428</v>
+        <v>296</v>
       </c>
       <c r="E188" s="5" t="s">
-        <v>171</v>
+        <v>13</v>
       </c>
       <c r="F188" s="6">
-        <v>37497000</v>
+        <v>109584574</v>
       </c>
       <c r="G188" s="7">
-        <v>0.20484305411099554</v>
+        <v>0.07238304362071983</v>
       </c>
       <c r="H188" s="7">
-        <v>0.43080516447155</v>
+        <v>0.4855946908424448</v>
       </c>
       <c r="I188" s="8"/>
     </row>
     <row r="189" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B189" s="5" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="C189" s="5" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
       <c r="D189" s="5" t="s">
-        <v>216</v>
+        <v>507</v>
       </c>
       <c r="E189" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F189" s="6">
-        <v>1189441</v>
+        <v>540807000</v>
       </c>
       <c r="G189" s="7">
-        <v>0.20381002504537846</v>
+        <v>0.07209411120788008</v>
       </c>
       <c r="H189" s="7">
-        <v>0.27937869688896916</v>
+        <v>0.3896353075377412</v>
       </c>
       <c r="I189" s="8"/>
     </row>
     <row r="190" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B190" s="5" t="s">
-        <v>513</v>
+        <v>508</v>
       </c>
       <c r="C190" s="5" t="s">
-        <v>514</v>
+        <v>509</v>
       </c>
       <c r="D190" s="5" t="s">
-        <v>409</v>
+        <v>510</v>
       </c>
       <c r="E190" s="5" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="F190" s="6">
-        <v>1017652</v>
+        <v>84532414</v>
       </c>
       <c r="G190" s="7">
-        <v>0.20350276911950255</v>
+        <v>0.07196469037309168</v>
       </c>
       <c r="H190" s="7">
-        <v>0.364806790341079</v>
+        <v>0.5261825592826221</v>
       </c>
       <c r="I190" s="8"/>
     </row>
     <row r="191" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B191" s="5" t="s">
-        <v>515</v>
+        <v>511</v>
       </c>
       <c r="C191" s="5" t="s">
-        <v>516</v>
+        <v>512</v>
       </c>
       <c r="D191" s="5" t="s">
-        <v>517</v>
+        <v>513</v>
       </c>
       <c r="E191" s="5" t="s">
-        <v>171</v>
+        <v>29</v>
       </c>
       <c r="F191" s="6">
-        <v>2288025</v>
+        <v>177915937</v>
       </c>
       <c r="G191" s="7">
-        <v>0.20339288250783974</v>
+        <v>0.07179110660558756</v>
       </c>
       <c r="H191" s="7">
-        <v>0.45994503802485004</v>
+        <v>0.46455762075753443</v>
       </c>
       <c r="I191" s="8"/>
     </row>
     <row r="192" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B192" s="5" t="s">
-        <v>518</v>
+        <v>514</v>
       </c>
       <c r="C192" s="5" t="s">
-        <v>519</v>
+        <v>515</v>
       </c>
       <c r="D192" s="5" t="s">
-        <v>520</v>
+        <v>120</v>
       </c>
       <c r="E192" s="5" t="s">
-        <v>171</v>
+        <v>13</v>
       </c>
       <c r="F192" s="6">
-        <v>737168</v>
+        <v>409615000</v>
       </c>
       <c r="G192" s="7">
-        <v>0.20222391639354936</v>
+        <v>0.0715623207157941</v>
       </c>
       <c r="H192" s="7">
-        <v>0.7261626661231572</v>
+        <v>0.3239582197011018</v>
       </c>
       <c r="I192" s="8"/>
     </row>
     <row r="193" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B193" s="5" t="s">
-        <v>521</v>
+        <v>516</v>
       </c>
       <c r="C193" s="5" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="D193" s="5" t="s">
-        <v>523</v>
+        <v>128</v>
       </c>
       <c r="E193" s="5" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="F193" s="6">
-        <v>944119</v>
+        <v>197877691</v>
       </c>
       <c r="G193" s="7">
-        <v>0.20186862037518574</v>
+        <v>0.07152041207111114</v>
       </c>
       <c r="H193" s="7">
-        <v>0.6893605329296314</v>
+        <v>0.38371787468507057</v>
       </c>
       <c r="I193" s="8"/>
     </row>
     <row r="194" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B194" s="5" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
       <c r="C194" s="5" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="D194" s="5" t="s">
-        <v>467</v>
+        <v>520</v>
       </c>
       <c r="E194" s="5" t="s">
-        <v>171</v>
+        <v>29</v>
       </c>
       <c r="F194" s="6">
-        <v>3113030</v>
+        <v>357977006</v>
       </c>
       <c r="G194" s="7">
-        <v>0.2015293781299891</v>
+        <v>0.07149721510325163</v>
       </c>
       <c r="H194" s="7">
-        <v>0.9018333217477839</v>
+        <v>0.44402086236684696</v>
       </c>
       <c r="I194" s="8"/>
     </row>
     <row r="195" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B195" s="5" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
       <c r="C195" s="5" t="s">
-        <v>527</v>
+        <v>522</v>
       </c>
       <c r="D195" s="5" t="s">
-        <v>404</v>
+        <v>523</v>
       </c>
       <c r="E195" s="5" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="F195" s="6">
-        <v>1328659</v>
+        <v>34583000</v>
       </c>
       <c r="G195" s="7">
-        <v>0.20073096257203693</v>
+        <v>0.07145129109678165</v>
       </c>
       <c r="H195" s="7">
-        <v>0.6962129382587754</v>
+        <v>0.5949478748997594</v>
       </c>
       <c r="I195" s="8"/>
     </row>
     <row r="196" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B196" s="5" t="s">
-        <v>528</v>
+        <v>524</v>
       </c>
       <c r="C196" s="5" t="s">
-        <v>529</v>
+        <v>525</v>
       </c>
       <c r="D196" s="5" t="s">
-        <v>530</v>
+        <v>177</v>
       </c>
       <c r="E196" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F196" s="6">
-        <v>1789035</v>
+        <v>147598122</v>
       </c>
       <c r="G196" s="7">
-        <v>0.20034655554530795</v>
+        <v>0.07124815585390713</v>
       </c>
       <c r="H196" s="7">
-        <v>0.636183123569505</v>
+        <v>0.2974494928576077</v>
       </c>
       <c r="I196" s="8"/>
     </row>
     <row r="197" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B197" s="5" t="s">
-        <v>531</v>
+        <v>526</v>
       </c>
       <c r="C197" s="5" t="s">
-        <v>532</v>
+        <v>527</v>
       </c>
       <c r="D197" s="5" t="s">
-        <v>533</v>
+        <v>275</v>
       </c>
       <c r="E197" s="5" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="F197" s="6">
-        <v>518075</v>
+        <v>26843752</v>
       </c>
       <c r="G197" s="7">
-        <v>0.20002316266949766</v>
+        <v>0.07123218095592598</v>
       </c>
       <c r="H197" s="7">
-        <v>0.8591066300878532</v>
+        <v>0.6181907222815969</v>
       </c>
       <c r="I197" s="8"/>
     </row>
     <row r="198" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B198" s="5" t="s">
-        <v>534</v>
+        <v>528</v>
       </c>
       <c r="C198" s="5" t="s">
-        <v>535</v>
+        <v>529</v>
       </c>
       <c r="D198" s="5" t="s">
-        <v>536</v>
+        <v>530</v>
       </c>
       <c r="E198" s="5" t="s">
-        <v>171</v>
+        <v>29</v>
       </c>
       <c r="F198" s="6">
-        <v>66351934</v>
+        <v>13685373</v>
       </c>
       <c r="G198" s="7">
-        <v>0.19992696821768602</v>
+        <v>0.07117116939377538</v>
       </c>
       <c r="H198" s="7">
-        <v>0.357416892700693</v>
+        <v>0.31217854099784464</v>
       </c>
       <c r="I198" s="8"/>
     </row>
     <row r="199" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B199" s="5" t="s">
-        <v>537</v>
+        <v>531</v>
       </c>
       <c r="C199" s="5" t="s">
-        <v>538</v>
+        <v>532</v>
       </c>
       <c r="D199" s="5" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="E199" s="5" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="F199" s="6">
-        <v>3906111</v>
+        <v>182922886</v>
       </c>
       <c r="G199" s="7">
-        <v>0.1986551329442507</v>
+        <v>0.07092383180527777</v>
       </c>
       <c r="H199" s="7">
-        <v>0.7854930272015319</v>
+        <v>0.36033713303986836</v>
       </c>
       <c r="I199" s="8"/>
     </row>
     <row r="200" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B200" s="5" t="s">
-        <v>539</v>
+        <v>533</v>
       </c>
       <c r="C200" s="5" t="s">
-        <v>540</v>
+        <v>534</v>
       </c>
       <c r="D200" s="5" t="s">
-        <v>541</v>
+        <v>535</v>
       </c>
       <c r="E200" s="5" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="F200" s="6">
-        <v>676342</v>
+        <v>151451000</v>
       </c>
       <c r="G200" s="7">
-        <v>0.1979811988609313</v>
+        <v>0.07087440822444223</v>
       </c>
       <c r="H200" s="7">
-        <v>0.8703193283246078</v>
+        <v>0.5336877465971573</v>
       </c>
       <c r="I200" s="8"/>
     </row>
     <row r="201" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B201" s="5" t="s">
-        <v>542</v>
+        <v>536</v>
       </c>
       <c r="C201" s="5" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
       <c r="D201" s="5" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="E201" s="5" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="F201" s="6">
-        <v>1858094</v>
+        <v>249999000</v>
       </c>
       <c r="G201" s="7">
-        <v>0.1968775530193844</v>
+        <v>0.07081628326513306</v>
       </c>
       <c r="H201" s="7">
-        <v>0.4290419698429927</v>
+        <v>0.48300632194040755</v>
       </c>
       <c r="I201" s="8"/>
     </row>
     <row r="202" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B202" s="5" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="C202" s="5" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
       <c r="D202" s="5" t="s">
-        <v>335</v>
+        <v>120</v>
       </c>
       <c r="E202" s="5" t="s">
-        <v>171</v>
+        <v>13</v>
       </c>
       <c r="F202" s="6">
-        <v>5231702</v>
+        <v>16584140</v>
       </c>
       <c r="G202" s="7">
-        <v>0.1958263295577615</v>
+        <v>0.07071479136090264</v>
       </c>
       <c r="H202" s="7">
-        <v>0.7168841404803764</v>
+        <v>0.3112016467664352</v>
       </c>
       <c r="I202" s="8"/>
     </row>
     <row r="203" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B203" s="5" t="s">
-        <v>547</v>
+        <v>541</v>
       </c>
       <c r="C203" s="5" t="s">
-        <v>548</v>
+        <v>542</v>
       </c>
       <c r="D203" s="5" t="s">
-        <v>57</v>
+        <v>164</v>
       </c>
       <c r="E203" s="5" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="F203" s="6">
-        <v>668301</v>
+        <v>111743462</v>
       </c>
       <c r="G203" s="7">
-        <v>0.19480144425939808</v>
+        <v>0.07041488476524918</v>
       </c>
       <c r="H203" s="7">
-        <v>0.7862010014913249</v>
+        <v>0.41473016485814257</v>
       </c>
       <c r="I203" s="8"/>
     </row>
     <row r="204" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B204" s="5" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
       <c r="C204" s="5" t="s">
-        <v>550</v>
+        <v>544</v>
       </c>
       <c r="D204" s="5" t="s">
-        <v>551</v>
+        <v>243</v>
       </c>
       <c r="E204" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F204" s="6">
-        <v>778119</v>
+        <v>212669799</v>
       </c>
       <c r="G204" s="7">
-        <v>0.1946296132082625</v>
+        <v>0.0702119110010538</v>
       </c>
       <c r="H204" s="7">
-        <v>0.4890065283789952</v>
+        <v>0.24288931644770778</v>
       </c>
       <c r="I204" s="8"/>
     </row>
     <row r="205" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B205" s="5" t="s">
-        <v>552</v>
+        <v>545</v>
       </c>
       <c r="C205" s="5" t="s">
-        <v>553</v>
+        <v>546</v>
       </c>
       <c r="D205" s="5" t="s">
-        <v>554</v>
+        <v>535</v>
       </c>
       <c r="E205" s="5" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="F205" s="6">
-        <v>3116013</v>
+        <v>102983375</v>
       </c>
       <c r="G205" s="7">
-        <v>0.194442385189022</v>
+        <v>0.07009688699753723</v>
       </c>
       <c r="H205" s="7">
-        <v>0.3030338830238456</v>
+        <v>0.4626386390873078</v>
       </c>
       <c r="I205" s="8"/>
     </row>
     <row r="207" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B207" s="9" t="s">
-        <v>555</v>
+        <v>547</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">