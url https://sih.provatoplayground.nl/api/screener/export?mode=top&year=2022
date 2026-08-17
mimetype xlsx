--- v1 (2026-06-17)
+++ v2 (2026-08-17)
@@ -1651,51 +1651,51 @@
   <si>
     <t>24402950</t>
   </si>
   <si>
     <t>Stichting Park Medisch Centrum</t>
   </si>
   <si>
     <t>41184520</t>
   </si>
   <si>
     <t>Stichting De Forensische Zorgspecialisten</t>
   </si>
   <si>
     <t>41128994</t>
   </si>
   <si>
     <t>Stichting IJsselland Ziekenhuis</t>
   </si>
   <si>
     <t>01098504</t>
   </si>
   <si>
     <t>Stichting ZuidOostZorg</t>
   </si>
   <si>
-    <t>200 resultaten · gegenereerd 17-6-2026, 14:15:42</t>
+    <t>200 resultaten · gegenereerd 17-8-2026, 14:11:07</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF0F1F3D"/>
       <sz val="18"/>
     </font>
     <font>
       <i/>
       <color rgb="FF6B7280"/>