--- v0 (2026-04-18)
+++ v1 (2026-06-17)
@@ -8,1622 +8,1307 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Top Performers" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="811" uniqueCount="524">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="647" uniqueCount="419">
   <si>
     <t>Top performers — ZKH 2023</t>
   </si>
   <si>
     <t>EBITDA-marge &gt; 5% · solvabiliteit &gt; 20% · omzet &gt; €500k</t>
   </si>
   <si>
     <t>KvK</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Plaats</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Omzet</t>
   </si>
   <si>
     <t>EBITDA-marge</t>
   </si>
   <si>
     <t>Solvabiliteit</t>
   </si>
   <si>
     <t>Leverage</t>
   </si>
   <si>
-    <t>77272404</t>
-[...2 lines deleted...]
-    <t>Cuidate GGZ B.V.</t>
+    <t>41113260</t>
+  </si>
+  <si>
+    <t>Stichting Zuidwest Radiotherapeutisch Instituut</t>
+  </si>
+  <si>
+    <t>Vlissingen</t>
+  </si>
+  <si>
+    <t>ZKH</t>
+  </si>
+  <si>
+    <t>56840276</t>
+  </si>
+  <si>
+    <t>Stichting Radiotherapiegroep</t>
+  </si>
+  <si>
+    <t>Arnhem</t>
+  </si>
+  <si>
+    <t>41095516</t>
+  </si>
+  <si>
+    <t>Stichting Dr. Bernard Verbeeten Instituut</t>
+  </si>
+  <si>
+    <t>Tilburg</t>
+  </si>
+  <si>
+    <t>02100277</t>
+  </si>
+  <si>
+    <t>FPC Dr. S. van Mesdag (Stichting)</t>
+  </si>
+  <si>
+    <t>GRONINGEN</t>
+  </si>
+  <si>
+    <t>41222646</t>
+  </si>
+  <si>
+    <t>Stichting Epilepsie Instellingen Nederland</t>
+  </si>
+  <si>
+    <t>Heemstede</t>
+  </si>
+  <si>
+    <t>08137342</t>
+  </si>
+  <si>
+    <t>PROTESTANTS CHRISTELIJKE STICHTING voor ZORGVERLENING "HET BAKEN"</t>
+  </si>
+  <si>
+    <t>Elburg</t>
+  </si>
+  <si>
+    <t>14132418</t>
+  </si>
+  <si>
+    <t>CIRO+ B.V.</t>
+  </si>
+  <si>
+    <t>Horn</t>
+  </si>
+  <si>
+    <t>41001316</t>
+  </si>
+  <si>
+    <t>Stichting Radiotherapeutisch Instituut Friesland</t>
+  </si>
+  <si>
+    <t>Leeuwarden</t>
+  </si>
+  <si>
+    <t>27366422</t>
+  </si>
+  <si>
+    <t>Academisch Ziekenhuis Leiden</t>
+  </si>
+  <si>
+    <t>Leiden</t>
+  </si>
+  <si>
+    <t>41126544</t>
+  </si>
+  <si>
+    <t>Stichting Protestants Christelijk Ziekenhuis Ikazia</t>
+  </si>
+  <si>
+    <t>Rotterdam</t>
+  </si>
+  <si>
+    <t>41118005</t>
+  </si>
+  <si>
+    <t>Stichting Protestantse Zorggroep Crabbehoff</t>
+  </si>
+  <si>
+    <t>Dordrecht</t>
+  </si>
+  <si>
+    <t>09129243</t>
+  </si>
+  <si>
+    <t>Stichting Azora</t>
+  </si>
+  <si>
+    <t>Terborg</t>
+  </si>
+  <si>
+    <t>27308121</t>
+  </si>
+  <si>
+    <t>Skils B.V.</t>
+  </si>
+  <si>
+    <t>24325621</t>
+  </si>
+  <si>
+    <t>Stichting Zorgpartners Midden-Holland</t>
+  </si>
+  <si>
+    <t>Gouda</t>
+  </si>
+  <si>
+    <t>41073449</t>
+  </si>
+  <si>
+    <t>Stichting Sevagram Zorgcentra</t>
+  </si>
+  <si>
+    <t>Heerlen</t>
+  </si>
+  <si>
+    <t>28102621</t>
+  </si>
+  <si>
+    <t>Stichting Marente</t>
+  </si>
+  <si>
+    <t>Voorhout</t>
+  </si>
+  <si>
+    <t>37138130</t>
+  </si>
+  <si>
+    <t>Stichting MagentaZorg</t>
+  </si>
+  <si>
+    <t>Heerhugowaard</t>
+  </si>
+  <si>
+    <t>41022329</t>
+  </si>
+  <si>
+    <t>Stichting de Vogellanden</t>
   </si>
   <si>
     <t>Zwolle</t>
   </si>
   <si>
-    <t>ZKH</t>
-[...5 lines deleted...]
-    <t>GGZ voor elkaar B.V.</t>
+    <t>41087385</t>
+  </si>
+  <si>
+    <t>Stichting Catharina Ziekenhuis</t>
+  </si>
+  <si>
+    <t>Eindhoven</t>
+  </si>
+  <si>
+    <t>41194729</t>
+  </si>
+  <si>
+    <t>Stichting Vivium Zorggroep</t>
+  </si>
+  <si>
+    <t>Huizen</t>
+  </si>
+  <si>
+    <t>41020668</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Noorderboog</t>
+  </si>
+  <si>
+    <t>Meppel</t>
+  </si>
+  <si>
+    <t>62350080</t>
+  </si>
+  <si>
+    <t>Stichting Bravis ziekenhuis</t>
+  </si>
+  <si>
+    <t>Roosendaal</t>
+  </si>
+  <si>
+    <t>54327946</t>
+  </si>
+  <si>
+    <t>Prinses Máxima Centrum voor Kinderoncologie B.V.</t>
   </si>
   <si>
     <t>Utrecht</t>
   </si>
   <si>
-    <t>75046547</t>
-[...2 lines deleted...]
-    <t>Maatschap Huis voor Schematherapie</t>
+    <t>11044284</t>
+  </si>
+  <si>
+    <t>Stichting Zorgcentra Rivierenland</t>
+  </si>
+  <si>
+    <t>Tiel</t>
+  </si>
+  <si>
+    <t>80262783</t>
+  </si>
+  <si>
+    <t>Stichting Radboud universitair medisch centrum</t>
+  </si>
+  <si>
+    <t>Nijmegen</t>
+  </si>
+  <si>
+    <t>69742049</t>
+  </si>
+  <si>
+    <t>Antes Zorg B.V.</t>
+  </si>
+  <si>
+    <t>Poortugaal</t>
+  </si>
+  <si>
+    <t>24466362</t>
+  </si>
+  <si>
+    <t>Stichting Yulius</t>
+  </si>
+  <si>
+    <t>61980080</t>
+  </si>
+  <si>
+    <t>Fivoor B.V.</t>
+  </si>
+  <si>
+    <t>24485070</t>
+  </si>
+  <si>
+    <t>Erasmus Universitair Medisch Centrum Rotterdam (Erasmus MC)</t>
+  </si>
+  <si>
+    <t>23091362</t>
+  </si>
+  <si>
+    <t>Stichting Albert Schweitzer Ziekenhuis</t>
+  </si>
+  <si>
+    <t>28099814</t>
+  </si>
+  <si>
+    <t>Stichting Basalt</t>
+  </si>
+  <si>
+    <t>s-Gravenhage</t>
+  </si>
+  <si>
+    <t>41113281</t>
+  </si>
+  <si>
+    <t>Stichting Voor Regionale Zorgverlening</t>
+  </si>
+  <si>
+    <t>Middelburg</t>
+  </si>
+  <si>
+    <t>20057835</t>
+  </si>
+  <si>
+    <t>stichting star-shl</t>
+  </si>
+  <si>
+    <t>Etten-Leur</t>
+  </si>
+  <si>
+    <t>41225010</t>
+  </si>
+  <si>
+    <t>Stichting Spaarne Gasthuis</t>
+  </si>
+  <si>
+    <t>Hoofddorp</t>
+  </si>
+  <si>
+    <t>62375644</t>
+  </si>
+  <si>
+    <t>Stichting Zuyderland Medisch Centrum</t>
+  </si>
+  <si>
+    <t>09202321</t>
+  </si>
+  <si>
+    <t>Stichting Zinzia Zorggroep</t>
+  </si>
+  <si>
+    <t>Wageningen</t>
+  </si>
+  <si>
+    <t>64156338</t>
+  </si>
+  <si>
+    <t>Stichting VUmc</t>
+  </si>
+  <si>
+    <t>Amsterdam</t>
+  </si>
+  <si>
+    <t>20100257</t>
+  </si>
+  <si>
+    <t>Stichting Amphia</t>
+  </si>
+  <si>
+    <t>Breda</t>
+  </si>
+  <si>
+    <t>41210822</t>
+  </si>
+  <si>
+    <t>Stichting Levvel</t>
+  </si>
+  <si>
+    <t>17141651</t>
+  </si>
+  <si>
+    <t>Stichting Máxima Medisch Centrum</t>
+  </si>
+  <si>
+    <t>Veldhoven</t>
+  </si>
+  <si>
+    <t>14124959</t>
+  </si>
+  <si>
+    <t>Academisch Ziekenhuis Maastricht</t>
   </si>
   <si>
     <t>Maastricht</t>
   </si>
   <si>
-    <t>81770383</t>
-[...56 lines deleted...]
-    <t>Stichting Accare, Universitaire en Algemene Kinder- en Jeugdpsychiatrie Noord-Nederland</t>
+    <t>24388202</t>
+  </si>
+  <si>
+    <t>Stichting Aafje Thuiszorg Huizen Zorghotels</t>
+  </si>
+  <si>
+    <t>41028000</t>
+  </si>
+  <si>
+    <t>Stichting De Posten</t>
+  </si>
+  <si>
+    <t>Enschede</t>
+  </si>
+  <si>
+    <t>41013557</t>
+  </si>
+  <si>
+    <t>Stichting Zinn (Zorgorganisatie in Noord Nederland)</t>
+  </si>
+  <si>
+    <t>Haren Gn</t>
+  </si>
+  <si>
+    <t>41000436</t>
+  </si>
+  <si>
+    <t>Stichting Revalidatie Friesland</t>
+  </si>
+  <si>
+    <t>Beetsterzwaag</t>
+  </si>
+  <si>
+    <t>09096140</t>
+  </si>
+  <si>
+    <t>Stichting Rijnstate Ziekenhuis</t>
+  </si>
+  <si>
+    <t>41095510</t>
+  </si>
+  <si>
+    <t>Stichting Elisabeth-TweeSteden Ziekenhuis</t>
+  </si>
+  <si>
+    <t>41236520</t>
+  </si>
+  <si>
+    <t>Stichting De Zorgcirkel</t>
+  </si>
+  <si>
+    <t>Purmerend</t>
+  </si>
+  <si>
+    <t>01169570</t>
+  </si>
+  <si>
+    <t>Academisch Ziekenhuis Groningen</t>
+  </si>
+  <si>
+    <t>Groningen</t>
+  </si>
+  <si>
+    <t>41049838</t>
+  </si>
+  <si>
+    <t>Stichting Klimmendaal</t>
+  </si>
+  <si>
+    <t>41068375</t>
+  </si>
+  <si>
+    <t>Stichting voor medische en verpleegkundige zorgverlening st. Jans Gasthuis (SJG Weert)</t>
+  </si>
+  <si>
+    <t>Weert</t>
+  </si>
+  <si>
+    <t>01143871</t>
+  </si>
+  <si>
+    <t>Stichting Zonnehuisgroep Noord</t>
+  </si>
+  <si>
+    <t>Zuidhorn</t>
+  </si>
+  <si>
+    <t>41173845</t>
+  </si>
+  <si>
+    <t>Stichting Groene Hart Ziekenhuis</t>
+  </si>
+  <si>
+    <t>17141715</t>
+  </si>
+  <si>
+    <t>Stichting GGzE</t>
+  </si>
+  <si>
+    <t>41070330</t>
+  </si>
+  <si>
+    <t>Stichting Maastricht Radiation Oncology "Maastro-Clinic"</t>
+  </si>
+  <si>
+    <t>09148559</t>
+  </si>
+  <si>
+    <t>Stichting Zorgcombinatie Marga Klompé</t>
+  </si>
+  <si>
+    <t>Groenlo</t>
+  </si>
+  <si>
+    <t>34362777</t>
+  </si>
+  <si>
+    <t>Academisch Medisch Centrum</t>
+  </si>
+  <si>
+    <t>04055278</t>
+  </si>
+  <si>
+    <t>Stichting Interzorg Noord-Nederland</t>
   </si>
   <si>
     <t>Assen</t>
   </si>
   <si>
-    <t>66173167</t>
-[...14 lines deleted...]
-    <t>OuderenPsychiatrieFriesland B.V.</t>
+    <t>41227061</t>
+  </si>
+  <si>
+    <t>Stichting Heliomare</t>
+  </si>
+  <si>
+    <t>Wijk aan Zee</t>
+  </si>
+  <si>
+    <t>41194854</t>
+  </si>
+  <si>
+    <t>Stichting Merem Medische Revalidatie</t>
+  </si>
+  <si>
+    <t>Hilversum</t>
+  </si>
+  <si>
+    <t>08094736</t>
+  </si>
+  <si>
+    <t>Stichting Ziekenhuisgroep Twente</t>
+  </si>
+  <si>
+    <t>Almelo</t>
+  </si>
+  <si>
+    <t>08099661</t>
+  </si>
+  <si>
+    <t>Stichting TriviumMeulenbeltZorg</t>
+  </si>
+  <si>
+    <t>Borne</t>
+  </si>
+  <si>
+    <t>24402950</t>
+  </si>
+  <si>
+    <t>Stichting Park Medisch Centrum</t>
+  </si>
+  <si>
+    <t>50074105</t>
+  </si>
+  <si>
+    <t>INTER-PSY B.V.</t>
+  </si>
+  <si>
+    <t>41089837</t>
+  </si>
+  <si>
+    <t>Stichting Elkerliek Ziekenhuis</t>
+  </si>
+  <si>
+    <t>Helmond</t>
+  </si>
+  <si>
+    <t>32112124</t>
+  </si>
+  <si>
+    <t>Stichting Tergooi</t>
+  </si>
+  <si>
+    <t>32082917</t>
+  </si>
+  <si>
+    <t>Stichting Meander Medisch Centrum</t>
+  </si>
+  <si>
+    <t>Amersfoort</t>
+  </si>
+  <si>
+    <t>40530817</t>
+  </si>
+  <si>
+    <t>Stichting Het Nederlands Kanker Instituut-Antoni van Leeuwenhoek Ziekenhuis</t>
+  </si>
+  <si>
+    <t>08168183</t>
+  </si>
+  <si>
+    <t>Stichting Koninklijke Visio, expertisecentrum voor slechtziende en blinde mensen</t>
+  </si>
+  <si>
+    <t>08154763</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Apeldoorn en omstreken</t>
+  </si>
+  <si>
+    <t>Apeldoorn</t>
+  </si>
+  <si>
+    <t>41186628</t>
+  </si>
+  <si>
+    <t>Stichting Zorgspectrum</t>
+  </si>
+  <si>
+    <t>Nieuwegein</t>
+  </si>
+  <si>
+    <t>41071981</t>
+  </si>
+  <si>
+    <t>Stichting MeanderGroep Zuid-Limburg</t>
+  </si>
+  <si>
+    <t>Landgraaf</t>
+  </si>
+  <si>
+    <t>41084046</t>
+  </si>
+  <si>
+    <t>Stichting Jeroen Bosch Ziekenhuis</t>
+  </si>
+  <si>
+    <t>s-Hertogenbosch</t>
+  </si>
+  <si>
+    <t>41038965</t>
+  </si>
+  <si>
+    <t>Stichting Ziekenhuisvoorzieningen Oost-Achterhoek</t>
+  </si>
+  <si>
+    <t>Winterswijk</t>
+  </si>
+  <si>
+    <t>30172727</t>
+  </si>
+  <si>
+    <t>Stichting Diakonessenhuis</t>
+  </si>
+  <si>
+    <t>41000763</t>
+  </si>
+  <si>
+    <t>Stichting Ziekenhuis "Nij Smellinghe"</t>
+  </si>
+  <si>
+    <t>Drachten</t>
+  </si>
+  <si>
+    <t>41055765</t>
+  </si>
+  <si>
+    <t>Stichting Klinisch Genetisch Centrum Nijmegen en omstreken</t>
+  </si>
+  <si>
+    <t>41190166</t>
+  </si>
+  <si>
+    <t>Stichting 's Heeren Loo Zorggroep</t>
+  </si>
+  <si>
+    <t>41222777</t>
+  </si>
+  <si>
+    <t>Rode Kruis Ziekenhuis B.V.</t>
+  </si>
+  <si>
+    <t>Beverwijk</t>
+  </si>
+  <si>
+    <t>41149113</t>
+  </si>
+  <si>
+    <t>Stichting De Hoogstraat Revalidatie</t>
+  </si>
+  <si>
+    <t>41066359</t>
+  </si>
+  <si>
+    <t>Stichting Laurentius Ziekenhuis Roermond</t>
+  </si>
+  <si>
+    <t>Roermond</t>
+  </si>
+  <si>
+    <t>41235021</t>
+  </si>
+  <si>
+    <t>Stichting Dijklander Ziekenhuis</t>
+  </si>
+  <si>
+    <t>Hoorn</t>
+  </si>
+  <si>
+    <t>09148035</t>
+  </si>
+  <si>
+    <t>Stichting Vilente</t>
+  </si>
+  <si>
+    <t>Doorwerth</t>
+  </si>
+  <si>
+    <t>56708874</t>
+  </si>
+  <si>
+    <t>stichting Laverhof</t>
+  </si>
+  <si>
+    <t>Schijndel</t>
+  </si>
+  <si>
+    <t>41223799</t>
+  </si>
+  <si>
+    <t>Stichting KennemerHart</t>
+  </si>
+  <si>
+    <t>Haarlem</t>
+  </si>
+  <si>
+    <t>01137890</t>
+  </si>
+  <si>
+    <t>Medisch Centrum Leeuwarden B.V.</t>
+  </si>
+  <si>
+    <t>14068232</t>
+  </si>
+  <si>
+    <t>Stichting Mondriaan</t>
+  </si>
+  <si>
+    <t>22063723</t>
+  </si>
+  <si>
+    <t>Admiraal De Ruyter Ziekenhuis B.V.</t>
+  </si>
+  <si>
+    <t>Goes</t>
+  </si>
+  <si>
+    <t>41106842</t>
+  </si>
+  <si>
+    <t>Stichting Surplus Zorg</t>
+  </si>
+  <si>
+    <t>41149534</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Florence</t>
+  </si>
+  <si>
+    <t>Rijswijk</t>
+  </si>
+  <si>
+    <t>08140403</t>
+  </si>
+  <si>
+    <t>Stichting GGNet</t>
+  </si>
+  <si>
+    <t>Warnsveld</t>
+  </si>
+  <si>
+    <t>51709015</t>
+  </si>
+  <si>
+    <t>Stichting Adelante Groep</t>
+  </si>
+  <si>
+    <t>Hoensbroek</t>
+  </si>
+  <si>
+    <t>30244197</t>
+  </si>
+  <si>
+    <t>Universitair Medisch Centrum Utrecht</t>
+  </si>
+  <si>
+    <t>41159777</t>
+  </si>
+  <si>
+    <t>Stichting Reinier de Graaf Groep</t>
+  </si>
+  <si>
+    <t>Delft</t>
+  </si>
+  <si>
+    <t>41035024</t>
+  </si>
+  <si>
+    <t>Stichting Christelijk Ziekenhuis St Jansdal</t>
+  </si>
+  <si>
+    <t>Harderwijk</t>
+  </si>
+  <si>
+    <t>56474113</t>
+  </si>
+  <si>
+    <t>Stichting Sint Franciscus Vlietland Groep</t>
+  </si>
+  <si>
+    <t>61802379</t>
+  </si>
+  <si>
+    <t>Stichting Alrijne Zorggroep</t>
+  </si>
+  <si>
+    <t>Leiderdorp</t>
+  </si>
+  <si>
+    <t>08093263</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Solis</t>
+  </si>
+  <si>
+    <t>Deventer</t>
+  </si>
+  <si>
+    <t>59662549</t>
+  </si>
+  <si>
+    <t>Transfore (Stichting)</t>
+  </si>
+  <si>
+    <t>DEVENTER</t>
+  </si>
+  <si>
+    <t>41032033</t>
+  </si>
+  <si>
+    <t>Stichting Laboratorium Pathologie Oost Nederland</t>
+  </si>
+  <si>
+    <t>Hengelo</t>
+  </si>
+  <si>
+    <t>41197688</t>
+  </si>
+  <si>
+    <t>Nederlandse Stichting voor het Dove en Slechthorende Kind</t>
+  </si>
+  <si>
+    <t>61262935</t>
+  </si>
+  <si>
+    <t>Stichting Haaglanden Medisch Centrum</t>
+  </si>
+  <si>
+    <t>41241807</t>
+  </si>
+  <si>
+    <t>Stichting Noordwest Ziekenhuisgroep</t>
+  </si>
+  <si>
+    <t>Alkmaar</t>
+  </si>
+  <si>
+    <t>24299846</t>
+  </si>
+  <si>
+    <t>Stichting Maasstad Ziekenhuis</t>
+  </si>
+  <si>
+    <t>11044044</t>
+  </si>
+  <si>
+    <t>Stichting Rivas Zorggroep</t>
+  </si>
+  <si>
+    <t>Gorinchem</t>
+  </si>
+  <si>
+    <t>41128994</t>
+  </si>
+  <si>
+    <t>Stichting IJsselland Ziekenhuis</t>
+  </si>
+  <si>
+    <t>Capelle aan den IJssel</t>
+  </si>
+  <si>
+    <t>41151188</t>
+  </si>
+  <si>
+    <t>Stichting WoonZorgcentra Haaglanden</t>
+  </si>
+  <si>
+    <t>28103824</t>
+  </si>
+  <si>
+    <t>Stichting Rivierduinen</t>
+  </si>
+  <si>
+    <t>41238617</t>
+  </si>
+  <si>
+    <t>Stichting GGZ Noord-Holland-Noord</t>
+  </si>
+  <si>
+    <t>05083801</t>
+  </si>
+  <si>
+    <t>Stichting Christelijke Zonnehuisgroep IJssel-Vecht</t>
+  </si>
+  <si>
+    <t>41005022</t>
+  </si>
+  <si>
+    <t>Tjongerschans B.V.</t>
   </si>
   <si>
     <t>Heerenveen</t>
   </si>
   <si>
-    <t>72266449</t>
-[...68 lines deleted...]
-    <t>Memo B.V.</t>
+    <t>41199082</t>
+  </si>
+  <si>
+    <t>Stichting OLVG</t>
+  </si>
+  <si>
+    <t>30158002</t>
+  </si>
+  <si>
+    <t>Stichting AxionContinu groep</t>
+  </si>
+  <si>
+    <t>41115214</t>
+  </si>
+  <si>
+    <t>Stichting Emergis</t>
+  </si>
+  <si>
+    <t>Kloetinge</t>
+  </si>
+  <si>
+    <t>41059294</t>
+  </si>
+  <si>
+    <t>Stichting Interconfessionele Stichting Gezondheidszorg Rivierenland</t>
+  </si>
+  <si>
+    <t>41102418</t>
+  </si>
+  <si>
+    <t>Stichting Groenhuysen</t>
+  </si>
+  <si>
+    <t>41055664</t>
+  </si>
+  <si>
+    <t>Stichting Nijmeegs Interconfessioneel ziekenhuis Canisius-Wilhelmina</t>
+  </si>
+  <si>
+    <t>08083266</t>
+  </si>
+  <si>
+    <t>Stichting Gelre Ziekenhuizen</t>
+  </si>
+  <si>
+    <t>01137892</t>
+  </si>
+  <si>
+    <t>Noorderbreedte B.V.</t>
+  </si>
+  <si>
+    <t>20136126</t>
+  </si>
+  <si>
+    <t>Stichting Revant</t>
+  </si>
+  <si>
+    <t>41200428</t>
+  </si>
+  <si>
+    <t>Stichting BovenIJ</t>
+  </si>
+  <si>
+    <t>41081032</t>
+  </si>
+  <si>
+    <t>Stichting Reinier van Arkel</t>
+  </si>
+  <si>
+    <t>41177415</t>
+  </si>
+  <si>
+    <t>Stichting Sint Antonius Ziekenhuis</t>
+  </si>
+  <si>
+    <t>20135179</t>
+  </si>
+  <si>
+    <t>Stichting tanteLouise</t>
   </si>
   <si>
     <t>Bergen op Zoom</t>
   </si>
   <si>
-    <t>66359732</t>
-[...1349 lines deleted...]
-    <t>200 resultaten · gegenereerd 18-4-2026, 00:46:05</t>
+    <t>05075996</t>
+  </si>
+  <si>
+    <t>Stichting Saxenburgh</t>
+  </si>
+  <si>
+    <t>Hardenberg</t>
+  </si>
+  <si>
+    <t>41087534</t>
+  </si>
+  <si>
+    <t>Stichting Kempenhaeghe</t>
+  </si>
+  <si>
+    <t>Heeze</t>
+  </si>
+  <si>
+    <t>41005202</t>
+  </si>
+  <si>
+    <t>Stichting GGZ Friesland</t>
+  </si>
+  <si>
+    <t>09143276</t>
+  </si>
+  <si>
+    <t>Stichting Vitalys</t>
+  </si>
+  <si>
+    <t>41126751</t>
+  </si>
+  <si>
+    <t>Stichting Laurens</t>
+  </si>
+  <si>
+    <t>41046810</t>
+  </si>
+  <si>
+    <t>Stichting Slingeland Ziekenhuis</t>
+  </si>
+  <si>
+    <t>Doetinchem</t>
+  </si>
+  <si>
+    <t>27185703</t>
+  </si>
+  <si>
+    <t>Stichting Zorginstellingen Pieter van Foreest</t>
+  </si>
+  <si>
+    <t>05083803</t>
+  </si>
+  <si>
+    <t>Stichting Pento</t>
+  </si>
+  <si>
+    <t>41012091</t>
+  </si>
+  <si>
+    <t>Stichting Martini Ziekenhuis</t>
+  </si>
+  <si>
+    <t>41125061</t>
+  </si>
+  <si>
+    <t>Stichting Humanitas</t>
+  </si>
+  <si>
+    <t>41127056</t>
+  </si>
+  <si>
+    <t>Stichting Rijndam Revalidatie</t>
+  </si>
+  <si>
+    <t>41118687</t>
+  </si>
+  <si>
+    <t>Stichting Het Van Weel-Bethesda Ziekenhuis</t>
+  </si>
+  <si>
+    <t>Dirksland</t>
+  </si>
+  <si>
+    <t>01178096</t>
+  </si>
+  <si>
+    <t>Stichting Alliade</t>
+  </si>
+  <si>
+    <t>24393895</t>
+  </si>
+  <si>
+    <t>Diabeter Nederland B.V.</t>
+  </si>
+  <si>
+    <t>27181317</t>
+  </si>
+  <si>
+    <t>Stichting Geestelijke Gezondheidszorg Delfland</t>
+  </si>
+  <si>
+    <t>58320776</t>
+  </si>
+  <si>
+    <t>Spijkenisse Medisch Centrum B.V.</t>
+  </si>
+  <si>
+    <t>Spijkenisse</t>
+  </si>
+  <si>
+    <t>41089470</t>
+  </si>
+  <si>
+    <t>Stichting Synergos</t>
+  </si>
+  <si>
+    <t>41085846</t>
+  </si>
+  <si>
+    <t>Stichting Geestelijke Gezondheidszorg Oost-Brabant</t>
+  </si>
+  <si>
+    <t>Boekel</t>
+  </si>
+  <si>
+    <t>28116689</t>
+  </si>
+  <si>
+    <t>Stichting Topaz</t>
+  </si>
+  <si>
+    <t>05062128</t>
+  </si>
+  <si>
+    <t>Stichting Isala Klinieken</t>
+  </si>
+  <si>
+    <t>08149444</t>
+  </si>
+  <si>
+    <t>Stichting Tactus Verslavingszorg</t>
+  </si>
+  <si>
+    <t>32152692</t>
+  </si>
+  <si>
+    <t>Stichting GGz Centraal</t>
+  </si>
+  <si>
+    <t>41244295</t>
+  </si>
+  <si>
+    <t>Stichting Deventer Ziekenhuis</t>
+  </si>
+  <si>
+    <t>41027866</t>
+  </si>
+  <si>
+    <t>Stichting Revalidatiecentrum Roessingh</t>
+  </si>
+  <si>
+    <t>17127118</t>
+  </si>
+  <si>
+    <t>Stichting St. Anna Zorggroep</t>
+  </si>
+  <si>
+    <t>Geldrop</t>
+  </si>
+  <si>
+    <t>34259830</t>
+  </si>
+  <si>
+    <t>Stichting Amsta</t>
+  </si>
+  <si>
+    <t>41063674</t>
+  </si>
+  <si>
+    <t>Stichting Viecuri, Medisch Centrum voor Noord-Limburg</t>
+  </si>
+  <si>
+    <t>Venlo</t>
+  </si>
+  <si>
+    <t>09125621</t>
+  </si>
+  <si>
+    <t>Stichting Pleyade</t>
+  </si>
+  <si>
+    <t>41094118</t>
+  </si>
+  <si>
+    <t>Stichting Oktober</t>
+  </si>
+  <si>
+    <t>Bladel</t>
+  </si>
+  <si>
+    <t>09156820</t>
+  </si>
+  <si>
+    <t>Stichting IrisZorg</t>
+  </si>
+  <si>
+    <t>01157981</t>
+  </si>
+  <si>
+    <t>Stichting Pathologie Friesland</t>
+  </si>
+  <si>
+    <t>41013211</t>
+  </si>
+  <si>
+    <t>Stichting Lentis Maatschappelijke Onderneming</t>
+  </si>
+  <si>
+    <t>Zuidlaren</t>
+  </si>
+  <si>
+    <t>55620434</t>
+  </si>
+  <si>
+    <t>Pathan B.V.</t>
+  </si>
+  <si>
+    <t>30161681</t>
+  </si>
+  <si>
+    <t>Stichting Altrecht</t>
+  </si>
+  <si>
+    <t>Zeist</t>
+  </si>
+  <si>
+    <t>54289645</t>
+  </si>
+  <si>
+    <t>Stichting Treant Ziekenhuiszorg</t>
+  </si>
+  <si>
+    <t>Hoogeveen</t>
+  </si>
+  <si>
+    <t>159 resultaten · gegenereerd 17-6-2026, 14:16:03</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF0F1F3D"/>
       <sz val="18"/>
     </font>
     <font>
       <i/>
       <color rgb="FF6B7280"/>
@@ -2020,51 +1705,51 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF0F1F3D"/>
   </sheetPr>
-  <dimension ref="B2:I207"/>
+  <dimension ref="B2:I166"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="2" customWidth="1"/>
     <col min="2" max="2" width="14" customWidth="1"/>
     <col min="3" max="3" width="40" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="8" width="14" customWidth="1"/>
     <col min="9" max="9" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" ht="22" customHeight="1" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B5" s="3" t="s">
         <v>2</v>
       </c>
@@ -2082,4839 +1767,3855 @@
       </c>
       <c r="G5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="6">
-        <v>1398691</v>
+        <v>16362000</v>
       </c>
       <c r="G6" s="7">
-        <v>0.3823482098619352</v>
+        <v>0.2630485270749297</v>
       </c>
       <c r="H6" s="7">
-        <v>0.3835631123167128</v>
+        <v>0.6986370338403999</v>
       </c>
       <c r="I6" s="8"/>
     </row>
     <row r="7" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="6">
-        <v>1075762</v>
+        <v>39291000</v>
       </c>
       <c r="G7" s="7">
-        <v>0.37355381580684205</v>
+        <v>0.2171489654119264</v>
       </c>
       <c r="H7" s="7">
-        <v>0.939278232457954</v>
+        <v>0.4795904552377729</v>
       </c>
       <c r="I7" s="8"/>
     </row>
     <row r="8" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B8" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="6">
-        <v>834977</v>
+        <v>38334908</v>
       </c>
       <c r="G8" s="7">
-        <v>0.35420137321147765</v>
+        <v>0.16681576488979705</v>
       </c>
       <c r="H8" s="7">
-        <v>0.6646203224159312</v>
+        <v>0.7218106431401649</v>
       </c>
       <c r="I8" s="8"/>
     </row>
     <row r="9" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B9" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="6">
-        <v>1076943</v>
+        <v>75070156</v>
       </c>
       <c r="G9" s="7">
-        <v>0.3504753733484502</v>
+        <v>0.1581181475099106</v>
       </c>
       <c r="H9" s="7">
-        <v>0.365332187119827</v>
+        <v>0.5192528227499428</v>
       </c>
       <c r="I9" s="8"/>
     </row>
     <row r="10" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B10" s="5" t="s">
         <v>23</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="6">
-        <v>882001</v>
+        <v>113283000</v>
       </c>
       <c r="G10" s="7">
-        <v>0.33500415532408695</v>
+        <v>0.15279432924622405</v>
       </c>
       <c r="H10" s="7">
-        <v>0.33474412417537375</v>
+        <v>0.5342017137791786</v>
       </c>
       <c r="I10" s="8"/>
     </row>
     <row r="11" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B11" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="6">
-        <v>5592569</v>
+        <v>40604269</v>
       </c>
       <c r="G11" s="7">
-        <v>0.331267437201043</v>
+        <v>0.15152456013923069</v>
       </c>
       <c r="H11" s="7">
-        <v>0.4080782748098886</v>
+        <v>0.5676142646988261</v>
       </c>
       <c r="I11" s="8"/>
     </row>
     <row r="12" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B12" s="5" t="s">
         <v>29</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="6">
-        <v>977997</v>
+        <v>21032249</v>
       </c>
       <c r="G12" s="7">
-        <v>0.3258322878291038</v>
+        <v>0.14707485633134146</v>
       </c>
       <c r="H12" s="7">
-        <v>0.3555004694641917</v>
+        <v>0.571856082055209</v>
       </c>
       <c r="I12" s="8"/>
     </row>
     <row r="13" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B13" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="6">
-        <v>559881</v>
+        <v>16475583</v>
       </c>
       <c r="G13" s="7">
-        <v>0.31697807212604107</v>
+        <v>0.1387370025085</v>
       </c>
       <c r="H13" s="7">
-        <v>0.9373059906978662</v>
+        <v>0.8342946850062026</v>
       </c>
       <c r="I13" s="8"/>
     </row>
     <row r="14" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="6">
-        <v>4023463</v>
+        <v>734089000</v>
       </c>
       <c r="G14" s="7">
-        <v>0.31550731297889406</v>
+        <v>0.12824875457880447</v>
       </c>
       <c r="H14" s="7">
-        <v>0.7042043603465381</v>
+        <v>0.4095345686698331</v>
       </c>
       <c r="I14" s="8"/>
     </row>
     <row r="15" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B15" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>39</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="6">
-        <v>11978501</v>
+        <v>230694000</v>
       </c>
       <c r="G15" s="7">
-        <v>0.3120237665798083</v>
+        <v>0.12396507928251277</v>
       </c>
       <c r="H15" s="7">
-        <v>0.5992456897597855</v>
+        <v>0.34904658854272996</v>
       </c>
       <c r="I15" s="8"/>
     </row>
     <row r="16" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B16" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="6">
-        <v>2609748</v>
+        <v>45962763</v>
       </c>
       <c r="G16" s="7">
-        <v>0.2956553659587056</v>
+        <v>0.11991868286943498</v>
       </c>
       <c r="H16" s="7">
-        <v>0.8369060182335181</v>
+        <v>0.5613527567769832</v>
       </c>
       <c r="I16" s="8"/>
     </row>
     <row r="17" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B17" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>19</v>
+        <v>46</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="6">
-        <v>1758383</v>
+        <v>92183350</v>
       </c>
       <c r="G17" s="7">
-        <v>0.2923214112056361</v>
+        <v>0.1185764891382229</v>
       </c>
       <c r="H17" s="7">
-        <v>0.7422855021454167</v>
+        <v>0.34304928597566875</v>
       </c>
       <c r="I17" s="8"/>
     </row>
     <row r="18" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B18" s="5" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="6">
-        <v>2791675</v>
+        <v>13189817</v>
       </c>
       <c r="G18" s="7">
-        <v>0.2706840875101865</v>
+        <v>0.11844129452288837</v>
       </c>
       <c r="H18" s="7">
-        <v>0.5939070559108727</v>
+        <v>0.28176590784088723</v>
       </c>
       <c r="I18" s="8"/>
     </row>
     <row r="19" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B19" s="5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="6">
-        <v>3316120</v>
+        <v>160312000</v>
       </c>
       <c r="G19" s="7">
-        <v>0.2649683968010808</v>
+        <v>0.11637931034482758</v>
       </c>
       <c r="H19" s="7">
-        <v>0.7908113507447931</v>
+        <v>0.5875276043627536</v>
       </c>
       <c r="I19" s="8"/>
     </row>
     <row r="20" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B20" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="6">
-        <v>841665</v>
+        <v>187102504</v>
       </c>
       <c r="G20" s="7">
-        <v>0.26461596953657335</v>
+        <v>0.11543703872610919</v>
       </c>
       <c r="H20" s="7">
-        <v>0.637077213062585</v>
+        <v>0.2879588655745371</v>
       </c>
       <c r="I20" s="8"/>
     </row>
     <row r="21" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B21" s="5" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="6">
-        <v>16362000</v>
+        <v>152900000</v>
       </c>
       <c r="G21" s="7">
-        <v>0.2630485270749297</v>
+        <v>0.11320470896010465</v>
       </c>
       <c r="H21" s="7">
-        <v>0.6986370338403999</v>
+        <v>0.584478549247166</v>
       </c>
       <c r="I21" s="8"/>
     </row>
     <row r="22" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B22" s="5" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F22" s="6">
-        <v>518209</v>
+        <v>99392333</v>
       </c>
       <c r="G22" s="7">
-        <v>0.2547504964213281</v>
+        <v>0.11103894703829922</v>
       </c>
       <c r="H22" s="7">
-        <v>0.961601245190468</v>
+        <v>0.46395764487969593</v>
       </c>
       <c r="I22" s="8"/>
     </row>
     <row r="23" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B23" s="5" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>31</v>
+        <v>63</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F23" s="6">
-        <v>517487</v>
+        <v>33922208</v>
       </c>
       <c r="G23" s="7">
-        <v>0.25343052095994684</v>
+        <v>0.11058015445221019</v>
       </c>
       <c r="H23" s="7">
-        <v>0.7294660579595077</v>
+        <v>0.6866291074193321</v>
       </c>
       <c r="I23" s="8"/>
     </row>
     <row r="24" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B24" s="5" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>25</v>
+        <v>66</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F24" s="6">
-        <v>941754</v>
+        <v>516843000</v>
       </c>
       <c r="G24" s="7">
-        <v>0.2483589132618497</v>
+        <v>0.10883575863463373</v>
       </c>
       <c r="H24" s="7">
-        <v>0.8021693021188995</v>
+        <v>0.4613039763901833</v>
       </c>
       <c r="I24" s="8"/>
     </row>
     <row r="25" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B25" s="5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F25" s="6">
-        <v>626418</v>
+        <v>163226247</v>
       </c>
       <c r="G25" s="7">
-        <v>0.24577518525968284</v>
+        <v>0.10864495340629868</v>
       </c>
       <c r="H25" s="7">
-        <v>0.6541566382471455</v>
+        <v>0.4305300108485178</v>
       </c>
       <c r="I25" s="8"/>
     </row>
     <row r="26" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B26" s="5" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F26" s="6">
-        <v>1256777</v>
+        <v>100284300</v>
       </c>
       <c r="G26" s="7">
-        <v>0.2432515871948643</v>
+        <v>0.10688961283072225</v>
       </c>
       <c r="H26" s="7">
-        <v>0.6383228274396523</v>
+        <v>0.47126034269005934</v>
       </c>
       <c r="I26" s="8"/>
     </row>
     <row r="27" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B27" s="5" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="6">
-        <v>1378153</v>
+        <v>366196384</v>
       </c>
       <c r="G27" s="7">
-        <v>0.22356588854793336</v>
+        <v>0.10540459350903912</v>
       </c>
       <c r="H27" s="7">
-        <v>0.6097016654539246</v>
+        <v>0.39996940884383453</v>
       </c>
       <c r="I27" s="8"/>
     </row>
     <row r="28" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B28" s="5" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F28" s="6">
-        <v>2085391</v>
+        <v>207842451</v>
       </c>
       <c r="G28" s="7">
-        <v>0.22235878067949846</v>
+        <v>0.10530471948678088</v>
       </c>
       <c r="H28" s="7">
-        <v>0.5194287744482254</v>
+        <v>0.31103599578147967</v>
       </c>
       <c r="I28" s="8"/>
     </row>
     <row r="29" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B29" s="5" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F29" s="6">
-        <v>1247685</v>
+        <v>62828013</v>
       </c>
       <c r="G29" s="7">
-        <v>0.22177472679402252</v>
+        <v>0.10501067413989362</v>
       </c>
       <c r="H29" s="7">
-        <v>0.6092552987742594</v>
+        <v>0.4367481277749699</v>
       </c>
       <c r="I29" s="8"/>
     </row>
     <row r="30" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B30" s="5" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F30" s="6">
-        <v>1109697</v>
+        <v>1016856000</v>
       </c>
       <c r="G30" s="7">
-        <v>0.2194310699226906</v>
+        <v>0.1044149810789335</v>
       </c>
       <c r="H30" s="7">
-        <v>0.8630615167401136</v>
+        <v>0.29338373642952353</v>
       </c>
       <c r="I30" s="8"/>
     </row>
     <row r="31" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B31" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F31" s="6">
-        <v>39291000</v>
+        <v>280236906</v>
       </c>
       <c r="G31" s="7">
-        <v>0.2171489654119264</v>
+        <v>0.10425592195197873</v>
       </c>
       <c r="H31" s="7">
-        <v>0.4795904552377729</v>
+        <v>0.7962141103537939</v>
       </c>
       <c r="I31" s="8"/>
     </row>
     <row r="32" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B32" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>87</v>
+        <v>43</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F32" s="6">
-        <v>1577087</v>
+        <v>74039364</v>
       </c>
       <c r="G32" s="7">
-        <v>0.21546306576618793</v>
+        <v>0.10296077097582848</v>
       </c>
       <c r="H32" s="7">
-        <v>0.596291263653255</v>
+        <v>0.37121894200302524</v>
       </c>
       <c r="I32" s="8"/>
     </row>
     <row r="33" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B33" s="5" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F33" s="6">
-        <v>759040</v>
+        <v>199451842</v>
       </c>
       <c r="G33" s="7">
-        <v>0.21452097386172006</v>
+        <v>0.10210064141698927</v>
       </c>
       <c r="H33" s="7">
-        <v>0.5506336869940985</v>
+        <v>0.7171070153197092</v>
       </c>
       <c r="I33" s="8"/>
     </row>
     <row r="34" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B34" s="5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>93</v>
+        <v>40</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F34" s="6">
-        <v>4184156</v>
+        <v>1821110000</v>
       </c>
       <c r="G34" s="7">
-        <v>0.2121058583857772</v>
+        <v>0.10207565715415323</v>
       </c>
       <c r="H34" s="7">
-        <v>0.5412804973340078</v>
+        <v>0.36029969249713434</v>
       </c>
       <c r="I34" s="8"/>
     </row>
     <row r="35" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B35" s="5" t="s">
         <v>94</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>96</v>
+        <v>43</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F35" s="6">
-        <v>3570869</v>
+        <v>469747418</v>
       </c>
       <c r="G35" s="7">
-        <v>0.20634529018006542</v>
+        <v>0.09951086096230549</v>
       </c>
       <c r="H35" s="7">
-        <v>0.5333854797378594</v>
+        <v>0.4692666758935041</v>
       </c>
       <c r="I35" s="8"/>
     </row>
     <row r="36" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B36" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="C36" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="C36" s="5" t="s">
+      <c r="D36" s="5" t="s">
         <v>98</v>
       </c>
-      <c r="D36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E36" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F36" s="6">
-        <v>1032679</v>
+        <v>89212489</v>
       </c>
       <c r="G36" s="7">
-        <v>0.20577159020373223</v>
+        <v>0.09890623049425289</v>
       </c>
       <c r="H36" s="7">
-        <v>0.6999212256827108</v>
+        <v>0.3171063040508458</v>
       </c>
       <c r="I36" s="8"/>
     </row>
     <row r="37" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B37" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="C37" s="5" t="s">
         <v>100</v>
       </c>
-      <c r="C37" s="5" t="s">
+      <c r="D37" s="5" t="s">
         <v>101</v>
       </c>
-      <c r="D37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E37" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F37" s="6">
-        <v>969798</v>
+        <v>179847000</v>
       </c>
       <c r="G37" s="7">
-        <v>0.20348154976603375</v>
+        <v>0.0981000517106207</v>
       </c>
       <c r="H37" s="7">
-        <v>0.9289058825314458</v>
+        <v>0.4579559974258774</v>
       </c>
       <c r="I37" s="8"/>
     </row>
     <row r="38" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B38" s="5" t="s">
         <v>102</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>103</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>104</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F38" s="6">
-        <v>1548379</v>
+        <v>81506827</v>
       </c>
       <c r="G38" s="7">
-        <v>0.20139513646206775</v>
+        <v>0.09807935475147377</v>
       </c>
       <c r="H38" s="7">
-        <v>0.8555509978136113</v>
+        <v>0.5211657723448314</v>
       </c>
       <c r="I38" s="8"/>
     </row>
     <row r="39" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B39" s="5" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F39" s="6">
-        <v>757800</v>
+        <v>513949000</v>
       </c>
       <c r="G39" s="7">
-        <v>0.19392055951438375</v>
+        <v>0.09805836765904788</v>
       </c>
       <c r="H39" s="7">
-        <v>0.637344990370614</v>
+        <v>0.47117229957580664</v>
       </c>
       <c r="I39" s="8"/>
     </row>
     <row r="40" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B40" s="5" t="s">
         <v>108</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>109</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F40" s="6">
-        <v>1092839</v>
+        <v>743288887</v>
       </c>
       <c r="G40" s="7">
-        <v>0.19200449471514103</v>
+        <v>0.0980224893366393</v>
       </c>
       <c r="H40" s="7">
-        <v>0.9688349643250862</v>
+        <v>0.2150175075394242</v>
       </c>
       <c r="I40" s="8"/>
     </row>
     <row r="41" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B41" s="5" t="s">
         <v>110</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>111</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F41" s="6">
-        <v>594962</v>
+        <v>71170000</v>
       </c>
       <c r="G41" s="7">
-        <v>0.19173661511155335</v>
+        <v>0.09756920050583111</v>
       </c>
       <c r="H41" s="7">
-        <v>0.804233689436157</v>
+        <v>0.2732717041800643</v>
       </c>
       <c r="I41" s="8"/>
     </row>
     <row r="42" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B42" s="5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F42" s="6">
-        <v>2010591</v>
+        <v>622576000</v>
       </c>
       <c r="G42" s="7">
-        <v>0.1891354333128916</v>
+        <v>0.097567204646501</v>
       </c>
       <c r="H42" s="7">
-        <v>0.4645512437836276</v>
+        <v>0.2871764754735337</v>
       </c>
       <c r="I42" s="8"/>
     </row>
     <row r="43" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B43" s="5" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F43" s="6">
-        <v>945950</v>
+        <v>600350201</v>
       </c>
       <c r="G43" s="7">
-        <v>0.1871377979808658</v>
+        <v>0.09557614856199573</v>
       </c>
       <c r="H43" s="7">
-        <v>0.8154013168763128</v>
+        <v>0.3355874320008435</v>
       </c>
       <c r="I43" s="8"/>
     </row>
     <row r="44" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B44" s="5" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>104</v>
+        <v>115</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F44" s="6">
-        <v>764925</v>
+        <v>29653885</v>
       </c>
       <c r="G44" s="7">
-        <v>0.1847880511161225</v>
+        <v>0.09556757908786656</v>
       </c>
       <c r="H44" s="7">
-        <v>0.570517348270108</v>
+        <v>0.4367003118613911</v>
       </c>
       <c r="I44" s="8"/>
     </row>
     <row r="45" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B45" s="5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F45" s="6">
-        <v>504189</v>
+        <v>392582000</v>
       </c>
       <c r="G45" s="7">
-        <v>0.18307222093302314</v>
+        <v>0.09502218644767207</v>
       </c>
       <c r="H45" s="7">
-        <v>0.8798494264435389</v>
+        <v>0.44226437311216915</v>
       </c>
       <c r="I45" s="8"/>
     </row>
     <row r="46" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B46" s="5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F46" s="6">
-        <v>1510863</v>
+        <v>795801000</v>
       </c>
       <c r="G46" s="7">
-        <v>0.17800422672340246</v>
+        <v>0.09357615785856012</v>
       </c>
       <c r="H46" s="7">
-        <v>0.6930763895636557</v>
+        <v>0.44406822708007976</v>
       </c>
       <c r="I46" s="8"/>
     </row>
     <row r="47" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B47" s="5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>128</v>
+        <v>40</v>
       </c>
       <c r="E47" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F47" s="6">
-        <v>656399</v>
+        <v>280634000</v>
       </c>
       <c r="G47" s="7">
-        <v>0.17696401121878613</v>
+        <v>0.09332083781722814</v>
       </c>
       <c r="H47" s="7">
-        <v>0.8446300744089668</v>
+        <v>0.3818517350021393</v>
       </c>
       <c r="I47" s="8"/>
     </row>
     <row r="48" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B48" s="5" t="s">
         <v>129</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F48" s="6">
-        <v>1106559</v>
+        <v>41177524</v>
       </c>
       <c r="G48" s="7">
-        <v>0.17130491912315565</v>
+        <v>0.09288443375080056</v>
       </c>
       <c r="H48" s="7">
-        <v>0.6061190518986254</v>
+        <v>0.771767997168795</v>
       </c>
       <c r="I48" s="8"/>
     </row>
     <row r="49" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B49" s="5" t="s">
         <v>132</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>133</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E49" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F49" s="6">
-        <v>2450347</v>
+        <v>112916758</v>
       </c>
       <c r="G49" s="7">
-        <v>0.17050809538404152</v>
+        <v>0.09213070038727113</v>
       </c>
       <c r="H49" s="7">
-        <v>0.7201809192497851</v>
+        <v>0.3213070201772582</v>
       </c>
       <c r="I49" s="8"/>
     </row>
     <row r="50" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B50" s="5" t="s">
         <v>135</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>136</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>137</v>
       </c>
       <c r="E50" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F50" s="6">
-        <v>38334908</v>
+        <v>35447369</v>
       </c>
       <c r="G50" s="7">
-        <v>0.16681576488979705</v>
+        <v>0.09158809501489378</v>
       </c>
       <c r="H50" s="7">
-        <v>0.7218106431401649</v>
+        <v>0.4274050897455312</v>
       </c>
       <c r="I50" s="8"/>
     </row>
     <row r="51" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B51" s="5" t="s">
         <v>138</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>139</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>140</v>
+        <v>16</v>
       </c>
       <c r="E51" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F51" s="6">
-        <v>1277288</v>
+        <v>560607000</v>
       </c>
       <c r="G51" s="7">
-        <v>0.1647756809740638</v>
+        <v>0.0914936845240962</v>
       </c>
       <c r="H51" s="7">
-        <v>0.3046355524964796</v>
+        <v>0.2690191826592473</v>
       </c>
       <c r="I51" s="8"/>
     </row>
     <row r="52" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B52" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="C52" s="5" t="s">
         <v>141</v>
       </c>
-      <c r="C52" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D52" s="5" t="s">
-        <v>143</v>
+        <v>19</v>
       </c>
       <c r="E52" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F52" s="6">
-        <v>1238630</v>
+        <v>626998000</v>
       </c>
       <c r="G52" s="7">
-        <v>0.16446638624932386</v>
+        <v>0.09092532990535855</v>
       </c>
       <c r="H52" s="7">
-        <v>0.5643609232667166</v>
+        <v>0.5115965690335786</v>
       </c>
       <c r="I52" s="8"/>
     </row>
     <row r="53" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B53" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="C53" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="D53" s="5" t="s">
         <v>144</v>
       </c>
-      <c r="C53" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E53" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F53" s="6">
-        <v>3121162</v>
+        <v>196392679</v>
       </c>
       <c r="G53" s="7">
-        <v>0.16433591079219856</v>
+        <v>0.09090802208569088</v>
       </c>
       <c r="H53" s="7">
-        <v>0.7833783752523236</v>
+        <v>0.4961664093592732</v>
       </c>
       <c r="I53" s="8"/>
     </row>
     <row r="54" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B54" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="C54" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="D54" s="5" t="s">
         <v>147</v>
       </c>
-      <c r="C54" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E54" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F54" s="6">
-        <v>1296112</v>
+        <v>1227193000</v>
       </c>
       <c r="G54" s="7">
-        <v>0.16235016726949522</v>
+        <v>0.09089116381856807</v>
       </c>
       <c r="H54" s="7">
-        <v>0.7888712842688325</v>
+        <v>0.37349225696740984</v>
       </c>
       <c r="I54" s="8"/>
     </row>
     <row r="55" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B55" s="5" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>152</v>
+        <v>16</v>
       </c>
       <c r="E55" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F55" s="6">
-        <v>816305</v>
+        <v>45613505</v>
       </c>
       <c r="G55" s="7">
-        <v>0.16111012427952787</v>
+        <v>0.09060448215939555</v>
       </c>
       <c r="H55" s="7">
-        <v>0.8022111185427077</v>
+        <v>0.29237740253416683</v>
       </c>
       <c r="I55" s="8"/>
     </row>
     <row r="56" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B56" s="5" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="E56" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F56" s="6">
-        <v>75070156</v>
+        <v>121589552</v>
       </c>
       <c r="G56" s="7">
-        <v>0.1581181475099106</v>
+        <v>0.09033051622724952</v>
       </c>
       <c r="H56" s="7">
-        <v>0.5192528227499428</v>
+        <v>0.33847135574133214</v>
       </c>
       <c r="I56" s="8"/>
     </row>
     <row r="57" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B57" s="5" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>16</v>
+        <v>155</v>
       </c>
       <c r="E57" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F57" s="6">
-        <v>1355162</v>
+        <v>96917994</v>
       </c>
       <c r="G57" s="7">
-        <v>0.15736199804894174</v>
+        <v>0.09030250873743838</v>
       </c>
       <c r="H57" s="7">
-        <v>0.6554140507923547</v>
+        <v>0.39233258366136686</v>
       </c>
       <c r="I57" s="8"/>
     </row>
     <row r="58" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B58" s="5" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>160</v>
+        <v>51</v>
       </c>
       <c r="E58" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F58" s="6">
-        <v>1321028</v>
+        <v>266517897</v>
       </c>
       <c r="G58" s="7">
-        <v>0.15733504513151877</v>
+        <v>0.09020980305874168</v>
       </c>
       <c r="H58" s="7">
-        <v>0.751897986245182</v>
+        <v>0.3388329182677626</v>
       </c>
       <c r="I58" s="8"/>
     </row>
     <row r="59" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B59" s="5" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>163</v>
+        <v>66</v>
       </c>
       <c r="E59" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F59" s="6">
-        <v>113283000</v>
+        <v>181009190</v>
       </c>
       <c r="G59" s="7">
-        <v>0.15279432924622405</v>
+        <v>0.09016875883484148</v>
       </c>
       <c r="H59" s="7">
-        <v>0.5342017137791786</v>
+        <v>0.41993181649747124</v>
       </c>
       <c r="I59" s="8"/>
     </row>
     <row r="60" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B60" s="5" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>166</v>
+        <v>126</v>
       </c>
       <c r="E60" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F60" s="6">
-        <v>40604269</v>
+        <v>36949287</v>
       </c>
       <c r="G60" s="7">
-        <v>0.15152456013923069</v>
+        <v>0.0896455728631516</v>
       </c>
       <c r="H60" s="7">
-        <v>0.5676142646988261</v>
+        <v>0.5145124679444367</v>
       </c>
       <c r="I60" s="8"/>
     </row>
     <row r="61" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B61" s="5" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="E61" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F61" s="6">
-        <v>21032249</v>
+        <v>104613596</v>
       </c>
       <c r="G61" s="7">
-        <v>0.14707485633134146</v>
+        <v>0.08905972412993049</v>
       </c>
       <c r="H61" s="7">
-        <v>0.571856082055209</v>
+        <v>0.5220639962267608</v>
       </c>
       <c r="I61" s="8"/>
     </row>
     <row r="62" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B62" s="5" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>172</v>
+        <v>115</v>
       </c>
       <c r="E62" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F62" s="6">
-        <v>5556969</v>
+        <v>963231000</v>
       </c>
       <c r="G62" s="7">
-        <v>0.1467100140382284</v>
+        <v>0.08810762942637851</v>
       </c>
       <c r="H62" s="7">
-        <v>0.2835031892564135</v>
+        <v>0.452115267742589</v>
       </c>
       <c r="I62" s="8"/>
     </row>
     <row r="63" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B63" s="5" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>25</v>
+        <v>169</v>
       </c>
       <c r="E63" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F63" s="6">
-        <v>600771</v>
+        <v>91976640</v>
       </c>
       <c r="G63" s="7">
-        <v>0.14637024756521202</v>
+        <v>0.08793318607855212</v>
       </c>
       <c r="H63" s="7">
-        <v>0.7032027908281326</v>
+        <v>0.42427854540763454</v>
       </c>
       <c r="I63" s="8"/>
     </row>
     <row r="64" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B64" s="5" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="E64" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F64" s="6">
-        <v>6707841</v>
+        <v>50019693</v>
       </c>
       <c r="G64" s="7">
-        <v>0.14606368874873452</v>
+        <v>0.08760089751050651</v>
       </c>
       <c r="H64" s="7">
-        <v>0.3985991276896716</v>
+        <v>0.36180322876540594</v>
       </c>
       <c r="I64" s="8"/>
     </row>
     <row r="65" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B65" s="5" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="E65" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F65" s="6">
-        <v>16475583</v>
+        <v>35007327</v>
       </c>
       <c r="G65" s="7">
-        <v>0.1387370025085</v>
+        <v>0.08642976368918427</v>
       </c>
       <c r="H65" s="7">
-        <v>0.8342946850062026</v>
+        <v>0.5182900804040577</v>
       </c>
       <c r="I65" s="8"/>
     </row>
     <row r="66" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B66" s="5" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="E66" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F66" s="6">
-        <v>2047163</v>
+        <v>388631664</v>
       </c>
       <c r="G66" s="7">
-        <v>0.13607612095372962</v>
+        <v>0.08538521452024557</v>
       </c>
       <c r="H66" s="7">
-        <v>0.5348759623545501</v>
+        <v>0.4384889558155206</v>
       </c>
       <c r="I66" s="8"/>
     </row>
     <row r="67" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B67" s="5" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="E67" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F67" s="6">
-        <v>555217</v>
+        <v>127273185</v>
       </c>
       <c r="G67" s="7">
-        <v>0.13371708719293537</v>
+        <v>0.0843482937902434</v>
       </c>
       <c r="H67" s="7">
-        <v>0.6637532948847533</v>
+        <v>0.4160060826113316</v>
       </c>
       <c r="I67" s="8"/>
     </row>
     <row r="68" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B68" s="5" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>189</v>
+        <v>40</v>
       </c>
       <c r="E68" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F68" s="6">
-        <v>6106000</v>
+        <v>19960913</v>
       </c>
       <c r="G68" s="7">
-        <v>0.13241074353095317</v>
+        <v>0.08430330817032267</v>
       </c>
       <c r="H68" s="7">
-        <v>0.5845487082991733</v>
+        <v>0.3309036940815075</v>
       </c>
       <c r="I68" s="8"/>
     </row>
     <row r="69" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B69" s="5" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>192</v>
+        <v>147</v>
       </c>
       <c r="E69" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F69" s="6">
-        <v>1895030</v>
+        <v>17162185</v>
       </c>
       <c r="G69" s="7">
-        <v>0.12890033403165121</v>
+        <v>0.08409395423717901</v>
       </c>
       <c r="H69" s="7">
-        <v>0.8356597836519556</v>
+        <v>0.3320617294792536</v>
       </c>
       <c r="I69" s="8"/>
     </row>
     <row r="70" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B70" s="5" t="s">
-        <v>193</v>
+        <v>186</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>194</v>
+        <v>187</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>37</v>
+        <v>188</v>
       </c>
       <c r="E70" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F70" s="6">
-        <v>734089000</v>
+        <v>231748188</v>
       </c>
       <c r="G70" s="7">
-        <v>0.12824875457880447</v>
+        <v>0.08394747837251698</v>
       </c>
       <c r="H70" s="7">
-        <v>0.4095345686698331</v>
+        <v>0.4057249869037533</v>
       </c>
       <c r="I70" s="8"/>
     </row>
     <row r="71" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B71" s="5" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>197</v>
+        <v>175</v>
       </c>
       <c r="E71" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F71" s="6">
-        <v>2190373</v>
+        <v>329081000</v>
       </c>
       <c r="G71" s="7">
-        <v>0.12502893342823346</v>
+        <v>0.08337460989847484</v>
       </c>
       <c r="H71" s="7">
-        <v>0.7698363219725606</v>
+        <v>0.29567492330681466</v>
       </c>
       <c r="I71" s="8"/>
     </row>
     <row r="72" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B72" s="5" t="s">
-        <v>198</v>
+        <v>191</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>199</v>
+        <v>192</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>200</v>
+        <v>193</v>
       </c>
       <c r="E72" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F72" s="6">
-        <v>911226</v>
+        <v>402397000</v>
       </c>
       <c r="G72" s="7">
-        <v>0.1248658400879694</v>
+        <v>0.08327596875722235</v>
       </c>
       <c r="H72" s="7">
-        <v>0.7102899751449876</v>
+        <v>0.3595077085169974</v>
       </c>
       <c r="I72" s="8"/>
     </row>
     <row r="73" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B73" s="5" t="s">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>202</v>
+        <v>195</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>192</v>
+        <v>115</v>
       </c>
       <c r="E73" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F73" s="6">
-        <v>230694000</v>
+        <v>373620000</v>
       </c>
       <c r="G73" s="7">
-        <v>0.12396507928251277</v>
+        <v>0.08299073925378728</v>
       </c>
       <c r="H73" s="7">
-        <v>0.34904658854272996</v>
+        <v>0.24288959522217438</v>
       </c>
       <c r="I73" s="8"/>
     </row>
     <row r="74" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B74" s="5" t="s">
-        <v>203</v>
+        <v>196</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>192</v>
+        <v>69</v>
       </c>
       <c r="E74" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F74" s="6">
-        <v>1092073</v>
+        <v>139521730</v>
       </c>
       <c r="G74" s="7">
-        <v>0.12304030957637448</v>
+        <v>0.0828783158007</v>
       </c>
       <c r="H74" s="7">
-        <v>0.7274591630319627</v>
+        <v>0.4248738225612379</v>
       </c>
       <c r="I74" s="8"/>
     </row>
     <row r="75" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B75" s="5" t="s">
-        <v>205</v>
+        <v>198</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>206</v>
+        <v>199</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>192</v>
+        <v>200</v>
       </c>
       <c r="E75" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F75" s="6">
-        <v>3866151</v>
+        <v>89421000</v>
       </c>
       <c r="G75" s="7">
-        <v>0.12059849705818526</v>
+        <v>0.08228492188635779</v>
       </c>
       <c r="H75" s="7">
-        <v>0.5413277846157719</v>
+        <v>0.45835860588811644</v>
       </c>
       <c r="I75" s="8"/>
     </row>
     <row r="76" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B76" s="5" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>192</v>
+        <v>203</v>
       </c>
       <c r="E76" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F76" s="6">
-        <v>1836095</v>
+        <v>101209000</v>
       </c>
       <c r="G76" s="7">
-        <v>0.1203292857940357</v>
+        <v>0.08195911430801608</v>
       </c>
       <c r="H76" s="7">
-        <v>0.8468753936534476</v>
+        <v>0.5019028183773647</v>
       </c>
       <c r="I76" s="8"/>
     </row>
     <row r="77" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B77" s="5" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>53</v>
+        <v>206</v>
       </c>
       <c r="E77" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F77" s="6">
-        <v>45962763</v>
+        <v>233134047</v>
       </c>
       <c r="G77" s="7">
-        <v>0.11991868286943498</v>
+        <v>0.08130134677411575</v>
       </c>
       <c r="H77" s="7">
-        <v>0.5613527567769832</v>
+        <v>0.5918890982098615</v>
       </c>
       <c r="I77" s="8"/>
     </row>
     <row r="78" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B78" s="5" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>84</v>
+        <v>209</v>
       </c>
       <c r="E78" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F78" s="6">
-        <v>1086730</v>
+        <v>514646880</v>
       </c>
       <c r="G78" s="7">
-        <v>0.11935899441443597</v>
+        <v>0.08109536581665472</v>
       </c>
       <c r="H78" s="7">
-        <v>0.594401941472864</v>
+        <v>0.28644705680727</v>
       </c>
       <c r="I78" s="8"/>
     </row>
     <row r="79" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B79" s="5" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="E79" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F79" s="6">
-        <v>92183350</v>
+        <v>141919000</v>
       </c>
       <c r="G79" s="7">
-        <v>0.1185764891382229</v>
+        <v>0.08102509177770419</v>
       </c>
       <c r="H79" s="7">
-        <v>0.34304928597566875</v>
+        <v>0.6051922031694607</v>
       </c>
       <c r="I79" s="8"/>
     </row>
     <row r="80" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B80" s="5" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>37</v>
+        <v>78</v>
       </c>
       <c r="E80" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F80" s="6">
-        <v>13189817</v>
+        <v>330862143</v>
       </c>
       <c r="G80" s="7">
-        <v>0.11844129452288837</v>
+        <v>0.07997453187021157</v>
       </c>
       <c r="H80" s="7">
-        <v>0.28176590784088723</v>
+        <v>0.34996772317210617</v>
       </c>
       <c r="I80" s="8"/>
     </row>
     <row r="81" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B81" s="5" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="E81" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F81" s="6">
-        <v>160312000</v>
+        <v>173723000</v>
       </c>
       <c r="G81" s="7">
-        <v>0.11637931034482758</v>
+        <v>0.07981096343028844</v>
       </c>
       <c r="H81" s="7">
-        <v>0.5875276043627536</v>
+        <v>0.5383167698167103</v>
       </c>
       <c r="I81" s="8"/>
     </row>
     <row r="82" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B82" s="5" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>59</v>
+        <v>84</v>
       </c>
       <c r="E82" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F82" s="6">
-        <v>187102504</v>
+        <v>49486701</v>
       </c>
       <c r="G82" s="7">
-        <v>0.11543703872610919</v>
+        <v>0.07975142654993309</v>
       </c>
       <c r="H82" s="7">
-        <v>0.2879588655745371</v>
+        <v>0.6500001011361637</v>
       </c>
       <c r="I82" s="8"/>
     </row>
     <row r="83" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B83" s="5" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>225</v>
+        <v>193</v>
       </c>
       <c r="E83" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F83" s="6">
-        <v>2555501</v>
+        <v>975029000</v>
       </c>
       <c r="G83" s="7">
-        <v>0.11454622792164824</v>
+        <v>0.07961917030160129</v>
       </c>
       <c r="H83" s="7">
-        <v>0.686656087581446</v>
+        <v>0.39266752481786754</v>
       </c>
       <c r="I83" s="8"/>
     </row>
     <row r="84" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B84" s="5" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E84" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F84" s="6">
-        <v>152900000</v>
+        <v>178285619</v>
       </c>
       <c r="G84" s="7">
-        <v>0.11320470896010465</v>
+        <v>0.07960192235134793</v>
       </c>
       <c r="H84" s="7">
-        <v>0.584478549247166</v>
+        <v>0.32543676070369754</v>
       </c>
       <c r="I84" s="8"/>
     </row>
     <row r="85" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B85" s="5" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>231</v>
+        <v>78</v>
       </c>
       <c r="E85" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F85" s="6">
-        <v>1131998</v>
+        <v>43846000</v>
       </c>
       <c r="G85" s="7">
-        <v>0.11312122459580318</v>
+        <v>0.07959677051498426</v>
       </c>
       <c r="H85" s="7">
-        <v>0.44427619113659067</v>
+        <v>0.20501215724981342</v>
       </c>
       <c r="I85" s="8"/>
     </row>
     <row r="86" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B86" s="5" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="E86" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F86" s="6">
-        <v>1592499</v>
+        <v>202678135</v>
       </c>
       <c r="G86" s="7">
-        <v>0.11155234634370258</v>
+        <v>0.07923265625075936</v>
       </c>
       <c r="H86" s="7">
-        <v>0.38179933799229493</v>
+        <v>0.443373294640943</v>
       </c>
       <c r="I86" s="8"/>
     </row>
     <row r="87" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B87" s="5" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
       <c r="E87" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F87" s="6">
-        <v>99392333</v>
+        <v>390090000</v>
       </c>
       <c r="G87" s="7">
-        <v>0.11103894703829922</v>
+        <v>0.07908431387628496</v>
       </c>
       <c r="H87" s="7">
-        <v>0.46395764487969593</v>
+        <v>0.320981595813143</v>
       </c>
       <c r="I87" s="8"/>
     </row>
     <row r="88" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B88" s="5" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>239</v>
+        <v>234</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>12</v>
+        <v>235</v>
       </c>
       <c r="E88" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F88" s="6">
-        <v>33922208</v>
+        <v>76197556</v>
       </c>
       <c r="G88" s="7">
-        <v>0.11058015445221019</v>
+        <v>0.07874315548913406</v>
       </c>
       <c r="H88" s="7">
-        <v>0.6866291074193321</v>
+        <v>0.4965930217698307</v>
       </c>
       <c r="I88" s="8"/>
     </row>
     <row r="89" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B89" s="5" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="E89" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F89" s="6">
-        <v>4289401</v>
+        <v>52848542</v>
       </c>
       <c r="G89" s="7">
-        <v>0.11045691461348565</v>
+        <v>0.07804077168297283</v>
       </c>
       <c r="H89" s="7">
-        <v>0.4885179447811607</v>
+        <v>0.5944871459332286</v>
       </c>
       <c r="I89" s="8"/>
     </row>
     <row r="90" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B90" s="5" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E90" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F90" s="6">
-        <v>516843000</v>
+        <v>127997819</v>
       </c>
       <c r="G90" s="7">
-        <v>0.10883575863463373</v>
+        <v>0.07773094164987296</v>
       </c>
       <c r="H90" s="7">
-        <v>0.4613039763901833</v>
+        <v>0.5184641073801439</v>
       </c>
       <c r="I90" s="8"/>
     </row>
     <row r="91" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B91" s="5" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>248</v>
+        <v>34</v>
       </c>
       <c r="E91" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F91" s="6">
-        <v>163226247</v>
+        <v>454005000</v>
       </c>
       <c r="G91" s="7">
-        <v>0.10864495340629868</v>
+        <v>0.07745949934472088</v>
       </c>
       <c r="H91" s="7">
-        <v>0.4305300108485178</v>
+        <v>0.43843531612035136</v>
       </c>
       <c r="I91" s="8"/>
     </row>
     <row r="92" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B92" s="5" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>251</v>
+        <v>54</v>
       </c>
       <c r="E92" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F92" s="6">
-        <v>100284300</v>
+        <v>155189000</v>
       </c>
       <c r="G92" s="7">
-        <v>0.10688961283072225</v>
+        <v>0.07727351809728783</v>
       </c>
       <c r="H92" s="7">
-        <v>0.47126034269005934</v>
+        <v>0.28154597891178956</v>
       </c>
       <c r="I92" s="8"/>
     </row>
     <row r="93" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B93" s="5" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>253</v>
+        <v>247</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>140</v>
+        <v>248</v>
       </c>
       <c r="E93" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F93" s="6">
-        <v>366196384</v>
+        <v>267225762</v>
       </c>
       <c r="G93" s="7">
-        <v>0.10540459350903912</v>
+        <v>0.07685483931747568</v>
       </c>
       <c r="H93" s="7">
-        <v>0.39996940884383453</v>
+        <v>0.3742866830226435</v>
       </c>
       <c r="I93" s="8"/>
     </row>
     <row r="94" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B94" s="5" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>16</v>
+        <v>118</v>
       </c>
       <c r="E94" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F94" s="6">
-        <v>207842451</v>
+        <v>157755826</v>
       </c>
       <c r="G94" s="7">
-        <v>0.10530471948678088</v>
+        <v>0.07591636583995319</v>
       </c>
       <c r="H94" s="7">
-        <v>0.31103599578147967</v>
+        <v>0.3137177843590407</v>
       </c>
       <c r="I94" s="8"/>
     </row>
     <row r="95" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B95" s="5" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="E95" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F95" s="6">
-        <v>62828013</v>
+        <v>212291472</v>
       </c>
       <c r="G95" s="7">
-        <v>0.10501067413989362</v>
+        <v>0.07534638508700905</v>
       </c>
       <c r="H95" s="7">
-        <v>0.4367481277749699</v>
+        <v>0.4348785293559165</v>
       </c>
       <c r="I95" s="8"/>
     </row>
     <row r="96" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B96" s="5" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>183</v>
+        <v>256</v>
       </c>
       <c r="E96" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F96" s="6">
-        <v>6334075</v>
+        <v>170908000</v>
       </c>
       <c r="G96" s="7">
-        <v>0.10494034251252156</v>
+        <v>0.07498186158635055</v>
       </c>
       <c r="H96" s="7">
-        <v>0.7909326778186174</v>
+        <v>0.3724604774895369</v>
       </c>
       <c r="I96" s="8"/>
     </row>
     <row r="97" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B97" s="5" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>234</v>
+        <v>259</v>
       </c>
       <c r="E97" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F97" s="6">
-        <v>1016856000</v>
+        <v>68689969</v>
       </c>
       <c r="G97" s="7">
-        <v>0.1044149810789335</v>
+        <v>0.0749465617024809</v>
       </c>
       <c r="H97" s="7">
-        <v>0.29338373642952353</v>
+        <v>0.45884978298200985</v>
       </c>
       <c r="I97" s="8"/>
     </row>
     <row r="98" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B98" s="5" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>265</v>
+        <v>78</v>
       </c>
       <c r="E98" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F98" s="6">
-        <v>280236906</v>
+        <v>1156994000</v>
       </c>
       <c r="G98" s="7">
-        <v>0.10425592195197873</v>
+        <v>0.07476702558526664</v>
       </c>
       <c r="H98" s="7">
-        <v>0.7962141103537939</v>
+        <v>0.46995340980301337</v>
       </c>
       <c r="I98" s="8"/>
     </row>
     <row r="99" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B99" s="5" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="E99" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F99" s="6">
-        <v>736709</v>
+        <v>385668736</v>
       </c>
       <c r="G99" s="7">
-        <v>0.10310041006693281</v>
+        <v>0.07442808120179076</v>
       </c>
       <c r="H99" s="7">
-        <v>0.7808352917384361</v>
+        <v>0.39396910126570905</v>
       </c>
       <c r="I99" s="8"/>
     </row>
     <row r="100" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B100" s="5" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>53</v>
+        <v>267</v>
       </c>
       <c r="E100" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F100" s="6">
-        <v>74039364</v>
+        <v>287872849</v>
       </c>
       <c r="G100" s="7">
-        <v>0.10296077097582848</v>
+        <v>0.07427562923796263</v>
       </c>
       <c r="H100" s="7">
-        <v>0.37121894200302524</v>
+        <v>0.38428388359503063</v>
       </c>
       <c r="I100" s="8"/>
     </row>
     <row r="101" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B101" s="5" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>265</v>
+        <v>40</v>
       </c>
       <c r="E101" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F101" s="6">
-        <v>199451842</v>
+        <v>523054276</v>
       </c>
       <c r="G101" s="7">
-        <v>0.10210064141698927</v>
+        <v>0.07396552857929413</v>
       </c>
       <c r="H101" s="7">
-        <v>0.7171070153197092</v>
+        <v>0.46199454033914567</v>
       </c>
       <c r="I101" s="8"/>
     </row>
     <row r="102" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B102" s="5" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="C102" s="5" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>192</v>
+        <v>272</v>
       </c>
       <c r="E102" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F102" s="6">
-        <v>1821110000</v>
+        <v>419143386</v>
       </c>
       <c r="G102" s="7">
-        <v>0.10207565715415323</v>
+        <v>0.07352153947623069</v>
       </c>
       <c r="H102" s="7">
-        <v>0.36029969249713434</v>
+        <v>0.3003384189720336</v>
       </c>
       <c r="I102" s="8"/>
     </row>
     <row r="103" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B103" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="C103" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="D103" s="5" t="s">
         <v>275</v>
       </c>
-      <c r="C103" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E103" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F103" s="6">
-        <v>793334</v>
+        <v>53236520</v>
       </c>
       <c r="G103" s="7">
-        <v>0.09981924384937492</v>
+        <v>0.07347888254153352</v>
       </c>
       <c r="H103" s="7">
-        <v>0.3229425376479568</v>
+        <v>0.5841991449486316</v>
       </c>
       <c r="I103" s="8"/>
     </row>
     <row r="104" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B104" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="C104" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="D104" s="5" t="s">
         <v>278</v>
       </c>
-      <c r="C104" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E104" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F104" s="6">
-        <v>469747418</v>
+        <v>26417690</v>
       </c>
       <c r="G104" s="7">
-        <v>0.09951086096230549</v>
+        <v>0.0733748484443568</v>
       </c>
       <c r="H104" s="7">
-        <v>0.4692666758935041</v>
+        <v>0.7529109417671508</v>
       </c>
       <c r="I104" s="8"/>
     </row>
     <row r="105" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B105" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="C105" s="5" t="s">
         <v>280</v>
       </c>
-      <c r="C105" s="5" t="s">
+      <c r="D105" s="5" t="s">
         <v>281</v>
       </c>
-      <c r="D105" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E105" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F105" s="6">
-        <v>89212489</v>
+        <v>15585518</v>
       </c>
       <c r="G105" s="7">
-        <v>0.09890623049425289</v>
+        <v>0.07276780919312403</v>
       </c>
       <c r="H105" s="7">
-        <v>0.3171063040508458</v>
+        <v>0.6829739254393623</v>
       </c>
       <c r="I105" s="8"/>
     </row>
     <row r="106" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B106" s="5" t="s">
         <v>282</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>283</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>284</v>
+        <v>115</v>
       </c>
       <c r="E106" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F106" s="6">
-        <v>179847000</v>
+        <v>16104182</v>
       </c>
       <c r="G106" s="7">
-        <v>0.0981000517106207</v>
+        <v>0.07248874857474909</v>
       </c>
       <c r="H106" s="7">
-        <v>0.4579559974258774</v>
+        <v>0.696491213692084</v>
       </c>
       <c r="I106" s="8"/>
     </row>
     <row r="107" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B107" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="C107" s="5" t="s">
         <v>285</v>
       </c>
-      <c r="C107" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D107" s="5" t="s">
-        <v>287</v>
+        <v>98</v>
       </c>
       <c r="E107" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F107" s="6">
-        <v>657436</v>
+        <v>519229000</v>
       </c>
       <c r="G107" s="7">
-        <v>0.09808711418297751</v>
+        <v>0.07239195037257164</v>
       </c>
       <c r="H107" s="7">
-        <v>0.59519546032232</v>
+        <v>0.49747388894599104</v>
       </c>
       <c r="I107" s="8"/>
     </row>
     <row r="108" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B108" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="C108" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="D108" s="5" t="s">
         <v>288</v>
       </c>
-      <c r="C108" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E108" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F108" s="6">
-        <v>81506827</v>
+        <v>578232000</v>
       </c>
       <c r="G108" s="7">
-        <v>0.09807935475147377</v>
+        <v>0.07147650078169317</v>
       </c>
       <c r="H108" s="7">
-        <v>0.5211657723448314</v>
+        <v>0.36932910121136225</v>
       </c>
       <c r="I108" s="8"/>
     </row>
     <row r="109" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B109" s="5" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>293</v>
+        <v>40</v>
       </c>
       <c r="E109" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F109" s="6">
-        <v>513949000</v>
+        <v>430810000</v>
       </c>
       <c r="G109" s="7">
-        <v>0.09805836765904788</v>
+        <v>0.07138877927624707</v>
       </c>
       <c r="H109" s="7">
-        <v>0.47117229957580664</v>
+        <v>0.3397395131490109</v>
       </c>
       <c r="I109" s="8"/>
     </row>
     <row r="110" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B110" s="5" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>59</v>
+        <v>293</v>
       </c>
       <c r="E110" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F110" s="6">
-        <v>743288887</v>
+        <v>318367772</v>
       </c>
       <c r="G110" s="7">
-        <v>0.0980224893366393</v>
+        <v>0.0706116227116104</v>
       </c>
       <c r="H110" s="7">
-        <v>0.2150175075394242</v>
+        <v>0.34235648041747074</v>
       </c>
       <c r="I110" s="8"/>
     </row>
     <row r="111" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B111" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="C111" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="D111" s="5" t="s">
         <v>296</v>
       </c>
-      <c r="C111" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E111" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F111" s="6">
-        <v>2335834</v>
+        <v>226689359</v>
       </c>
       <c r="G111" s="7">
-        <v>0.09759169530026535</v>
+        <v>0.0704996347005419</v>
       </c>
       <c r="H111" s="7">
-        <v>0.5886481438851058</v>
+        <v>0.25789461812508324</v>
       </c>
       <c r="I111" s="8"/>
     </row>
     <row r="112" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B112" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="C112" s="5" t="s">
         <v>298</v>
       </c>
-      <c r="C112" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D112" s="5" t="s">
-        <v>300</v>
+        <v>98</v>
       </c>
       <c r="E112" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F112" s="6">
-        <v>71170000</v>
+        <v>196065996</v>
       </c>
       <c r="G112" s="7">
-        <v>0.09756920050583111</v>
+        <v>0.07008989462915334</v>
       </c>
       <c r="H112" s="7">
-        <v>0.2732717041800643</v>
+        <v>0.3971667308361766</v>
       </c>
       <c r="I112" s="8"/>
     </row>
     <row r="113" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B113" s="5" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="E113" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F113" s="6">
-        <v>622576000</v>
+        <v>184050000</v>
       </c>
       <c r="G113" s="7">
-        <v>0.097567204646501</v>
+        <v>0.06987775061124694</v>
       </c>
       <c r="H113" s="7">
-        <v>0.2871764754735337</v>
+        <v>0.36891542578366765</v>
       </c>
       <c r="I113" s="8"/>
     </row>
     <row r="114" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B114" s="5" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="C114" s="5" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="E114" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F114" s="6">
-        <v>1856055</v>
+        <v>140047832</v>
       </c>
       <c r="G114" s="7">
-        <v>0.09735325731187923</v>
+        <v>0.06963439462597322</v>
       </c>
       <c r="H114" s="7">
-        <v>0.48680551592962434</v>
+        <v>0.4374327437036892</v>
       </c>
       <c r="I114" s="8"/>
     </row>
     <row r="115" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B115" s="5" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>307</v>
+        <v>63</v>
       </c>
       <c r="E115" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F115" s="6">
-        <v>1389675</v>
+        <v>50464814</v>
       </c>
       <c r="G115" s="7">
-        <v>0.09620162987748934</v>
+        <v>0.0696185663143433</v>
       </c>
       <c r="H115" s="7">
-        <v>0.667099358319369</v>
+        <v>0.28982524860177666</v>
       </c>
       <c r="I115" s="8"/>
     </row>
     <row r="116" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B116" s="5" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="C116" s="5" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="E116" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F116" s="6">
-        <v>600350201</v>
+        <v>152789000</v>
       </c>
       <c r="G116" s="7">
-        <v>0.09557614856199573</v>
+        <v>0.06914110308988212</v>
       </c>
       <c r="H116" s="7">
-        <v>0.3355874320008435</v>
+        <v>0.28632134774956</v>
       </c>
       <c r="I116" s="8"/>
     </row>
     <row r="117" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B117" s="5" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="C117" s="5" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>25</v>
+        <v>115</v>
       </c>
       <c r="E117" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F117" s="6">
-        <v>29653885</v>
+        <v>653822000</v>
       </c>
       <c r="G117" s="7">
-        <v>0.09556757908786656</v>
+        <v>0.06882607192783356</v>
       </c>
       <c r="H117" s="7">
-        <v>0.4367003118613911</v>
+        <v>0.3878768083833156</v>
       </c>
       <c r="I117" s="8"/>
     </row>
     <row r="118" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B118" s="5" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="C118" s="5" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>149</v>
+        <v>78</v>
       </c>
       <c r="E118" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F118" s="6">
-        <v>392582000</v>
+        <v>142081528</v>
       </c>
       <c r="G118" s="7">
-        <v>0.09502218644767207</v>
+        <v>0.06854126737713576</v>
       </c>
       <c r="H118" s="7">
-        <v>0.44226437311216915</v>
+        <v>0.30432006715261206</v>
       </c>
       <c r="I118" s="8"/>
     </row>
     <row r="119" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B119" s="5" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="C119" s="5" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="E119" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F119" s="6">
-        <v>708117</v>
+        <v>90515000</v>
       </c>
       <c r="G119" s="7">
-        <v>0.09465949835973433</v>
+        <v>0.06844169474672707</v>
       </c>
       <c r="H119" s="7">
-        <v>0.6056526110727078</v>
+        <v>0.40753454581767795</v>
       </c>
       <c r="I119" s="8"/>
     </row>
     <row r="120" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B120" s="5" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="C120" s="5" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>19</v>
+        <v>81</v>
       </c>
       <c r="E120" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F120" s="6">
-        <v>795801000</v>
+        <v>160239516</v>
       </c>
       <c r="G120" s="7">
-        <v>0.09357615785856012</v>
+        <v>0.06800781275450182</v>
       </c>
       <c r="H120" s="7">
-        <v>0.44406822708007976</v>
+        <v>0.3771265878952418</v>
       </c>
       <c r="I120" s="8"/>
     </row>
     <row r="121" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B121" s="5" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="C121" s="5" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>192</v>
+        <v>75</v>
       </c>
       <c r="E121" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F121" s="6">
-        <v>280634000</v>
+        <v>143329004</v>
       </c>
       <c r="G121" s="7">
-        <v>0.09332083781722814</v>
+        <v>0.06798240222195362</v>
       </c>
       <c r="H121" s="7">
-        <v>0.3818517350021393</v>
+        <v>0.5973578353820561</v>
       </c>
       <c r="I121" s="8"/>
     </row>
     <row r="122" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B122" s="5" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="C122" s="5" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>131</v>
+        <v>84</v>
       </c>
       <c r="E122" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F122" s="6">
-        <v>41177524</v>
+        <v>382102000</v>
       </c>
       <c r="G122" s="7">
-        <v>0.09288443375080056</v>
+        <v>0.06790595181391357</v>
       </c>
       <c r="H122" s="7">
-        <v>0.771767997168795</v>
+        <v>0.32594463715216926</v>
       </c>
       <c r="I122" s="8"/>
     </row>
     <row r="123" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B123" s="5" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="C123" s="5" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>326</v>
+        <v>200</v>
       </c>
       <c r="E123" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F123" s="6">
-        <v>628026</v>
+        <v>410537533</v>
       </c>
       <c r="G123" s="7">
-        <v>0.09269839146786917</v>
+        <v>0.06645551212000878</v>
       </c>
       <c r="H123" s="7">
-        <v>0.2980612935406682</v>
+        <v>0.24873238704450262</v>
       </c>
       <c r="I123" s="8"/>
     </row>
     <row r="124" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B124" s="5" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="C124" s="5" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>329</v>
+        <v>34</v>
       </c>
       <c r="E124" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F124" s="6">
-        <v>112916758</v>
+        <v>159205000</v>
       </c>
       <c r="G124" s="7">
-        <v>0.09213070038727113</v>
+        <v>0.06571401651958167</v>
       </c>
       <c r="H124" s="7">
-        <v>0.3213070201772582</v>
+        <v>0.44900582467878214</v>
       </c>
       <c r="I124" s="8"/>
     </row>
     <row r="125" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B125" s="5" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="C125" s="5" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>332</v>
+        <v>118</v>
       </c>
       <c r="E125" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F125" s="6">
-        <v>35447369</v>
+        <v>45361071</v>
       </c>
       <c r="G125" s="7">
-        <v>0.09158809501489378</v>
+        <v>0.06510670790819732</v>
       </c>
       <c r="H125" s="7">
-        <v>0.4274050897455312</v>
+        <v>0.3783101096346744</v>
       </c>
       <c r="I125" s="8"/>
     </row>
     <row r="126" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B126" s="5" t="s">
-        <v>333</v>
+        <v>327</v>
       </c>
       <c r="C126" s="5" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>84</v>
+        <v>115</v>
       </c>
       <c r="E126" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F126" s="6">
-        <v>560607000</v>
+        <v>123106698</v>
       </c>
       <c r="G126" s="7">
-        <v>0.0914936845240962</v>
+        <v>0.0649191159363238</v>
       </c>
       <c r="H126" s="7">
-        <v>0.2690191826592473</v>
+        <v>0.409075901709002</v>
       </c>
       <c r="I126" s="8"/>
     </row>
     <row r="127" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B127" s="5" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
       <c r="C127" s="5" t="s">
-        <v>336</v>
+        <v>330</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>16</v>
+        <v>209</v>
       </c>
       <c r="E127" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F127" s="6">
-        <v>2760784</v>
+        <v>116190105</v>
       </c>
       <c r="G127" s="7">
-        <v>0.09115055723301786</v>
+        <v>0.06463207860944785</v>
       </c>
       <c r="H127" s="7">
-        <v>0.5949487785335862</v>
+        <v>0.2735368754786614</v>
       </c>
       <c r="I127" s="8"/>
     </row>
     <row r="128" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B128" s="5" t="s">
-        <v>337</v>
+        <v>331</v>
       </c>
       <c r="C128" s="5" t="s">
-        <v>338</v>
+        <v>332</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>137</v>
+        <v>203</v>
       </c>
       <c r="E128" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F128" s="6">
-        <v>626998000</v>
+        <v>763725000</v>
       </c>
       <c r="G128" s="7">
-        <v>0.09092532990535855</v>
+        <v>0.064042685521621</v>
       </c>
       <c r="H128" s="7">
-        <v>0.5115965690335786</v>
+        <v>0.41542288154917756</v>
       </c>
       <c r="I128" s="8"/>
     </row>
     <row r="129" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B129" s="5" t="s">
-        <v>339</v>
+        <v>333</v>
       </c>
       <c r="C129" s="5" t="s">
-        <v>340</v>
+        <v>334</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>341</v>
+        <v>335</v>
       </c>
       <c r="E129" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F129" s="6">
-        <v>196392679</v>
+        <v>137378495</v>
       </c>
       <c r="G129" s="7">
-        <v>0.09090802208569088</v>
+        <v>0.06353782664455597</v>
       </c>
       <c r="H129" s="7">
-        <v>0.4961664093592732</v>
+        <v>0.42880480187336034</v>
       </c>
       <c r="I129" s="8"/>
     </row>
     <row r="130" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B130" s="5" t="s">
-        <v>342</v>
+        <v>336</v>
       </c>
       <c r="C130" s="5" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="E130" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F130" s="6">
-        <v>1227193000</v>
+        <v>172683738</v>
       </c>
       <c r="G130" s="7">
-        <v>0.09089116381856807</v>
+        <v>0.06273651546736844</v>
       </c>
       <c r="H130" s="7">
-        <v>0.37349225696740984</v>
+        <v>0.22222250321632986</v>
       </c>
       <c r="I130" s="8"/>
     </row>
     <row r="131" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B131" s="5" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="C131" s="5" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>53</v>
+        <v>341</v>
       </c>
       <c r="E131" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F131" s="6">
-        <v>7118505</v>
+        <v>85751296</v>
       </c>
       <c r="G131" s="7">
-        <v>0.09087891347972643</v>
+        <v>0.06264767123752858</v>
       </c>
       <c r="H131" s="7">
-        <v>0.4448844972653958</v>
+        <v>0.5350078810254958</v>
       </c>
       <c r="I131" s="8"/>
     </row>
     <row r="132" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B132" s="5" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="C132" s="5" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>84</v>
+        <v>34</v>
       </c>
       <c r="E132" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F132" s="6">
-        <v>45613505</v>
+        <v>122985083</v>
       </c>
       <c r="G132" s="7">
-        <v>0.09060448215939555</v>
+        <v>0.06264445908452165</v>
       </c>
       <c r="H132" s="7">
-        <v>0.29237740253416683</v>
+        <v>0.30774816447357334</v>
       </c>
       <c r="I132" s="8"/>
     </row>
     <row r="133" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B133" s="5" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="C133" s="5" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>152</v>
+        <v>16</v>
       </c>
       <c r="E133" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F133" s="6">
-        <v>121589552</v>
+        <v>16400391</v>
       </c>
       <c r="G133" s="7">
-        <v>0.09033051622724952</v>
+        <v>0.06254393569031373</v>
       </c>
       <c r="H133" s="7">
-        <v>0.33847135574133214</v>
+        <v>0.5837793173879238</v>
       </c>
       <c r="I133" s="8"/>
     </row>
     <row r="134" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B134" s="5" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="C134" s="5" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="D134" s="5" t="s">
-        <v>353</v>
+        <v>40</v>
       </c>
       <c r="E134" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F134" s="6">
-        <v>96917994</v>
+        <v>360306000</v>
       </c>
       <c r="G134" s="7">
-        <v>0.09030250873743838</v>
+        <v>0.06249687765399411</v>
       </c>
       <c r="H134" s="7">
-        <v>0.39233258366136686</v>
+        <v>0.3467805196438302</v>
       </c>
       <c r="I134" s="8"/>
     </row>
     <row r="135" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B135" s="5" t="s">
-        <v>354</v>
+        <v>348</v>
       </c>
       <c r="C135" s="5" t="s">
-        <v>355</v>
+        <v>349</v>
       </c>
       <c r="D135" s="5" t="s">
-        <v>220</v>
+        <v>350</v>
       </c>
       <c r="E135" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F135" s="6">
-        <v>266517897</v>
+        <v>203037000</v>
       </c>
       <c r="G135" s="7">
-        <v>0.09020980305874168</v>
+        <v>0.06232361589266981</v>
       </c>
       <c r="H135" s="7">
-        <v>0.3388329182677626</v>
+        <v>0.4936641480977658</v>
       </c>
       <c r="I135" s="8"/>
     </row>
     <row r="136" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B136" s="5" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="C136" s="5" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="D136" s="5" t="s">
-        <v>245</v>
+        <v>264</v>
       </c>
       <c r="E136" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F136" s="6">
-        <v>181009190</v>
+        <v>193631421</v>
       </c>
       <c r="G136" s="7">
-        <v>0.09016875883484148</v>
+        <v>0.06196484505477032</v>
       </c>
       <c r="H136" s="7">
-        <v>0.41993181649747124</v>
+        <v>0.5036583834803455</v>
       </c>
       <c r="I136" s="8"/>
     </row>
     <row r="137" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B137" s="5" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
       <c r="C137" s="5" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>360</v>
+        <v>200</v>
       </c>
       <c r="E137" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F137" s="6">
-        <v>3009369</v>
+        <v>25746998</v>
       </c>
       <c r="G137" s="7">
-        <v>0.08979124859729731</v>
+        <v>0.06186651352518845</v>
       </c>
       <c r="H137" s="7">
-        <v>0.532266299282791</v>
+        <v>0.5774482427377653</v>
       </c>
       <c r="I137" s="8"/>
     </row>
     <row r="138" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B138" s="5" t="s">
-        <v>361</v>
+        <v>355</v>
       </c>
       <c r="C138" s="5" t="s">
-        <v>362</v>
+        <v>356</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>19</v>
+        <v>147</v>
       </c>
       <c r="E138" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F138" s="6">
-        <v>36949287</v>
+        <v>403512000</v>
       </c>
       <c r="G138" s="7">
-        <v>0.0896455728631516</v>
+        <v>0.06114068478756518</v>
       </c>
       <c r="H138" s="7">
-        <v>0.5145124679444367</v>
+        <v>0.3626241059742732</v>
       </c>
       <c r="I138" s="8"/>
     </row>
     <row r="139" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B139" s="5" t="s">
-        <v>363</v>
+        <v>357</v>
       </c>
       <c r="C139" s="5" t="s">
-        <v>364</v>
+        <v>358</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>137</v>
+        <v>40</v>
       </c>
       <c r="E139" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F139" s="6">
-        <v>2253306</v>
+        <v>118286864</v>
       </c>
       <c r="G139" s="7">
-        <v>0.0894845174157438</v>
+        <v>0.06060218148990745</v>
       </c>
       <c r="H139" s="7">
-        <v>0.8059345340811044</v>
+        <v>0.3393723173585693</v>
       </c>
       <c r="I139" s="8"/>
     </row>
     <row r="140" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B140" s="5" t="s">
-        <v>365</v>
+        <v>359</v>
       </c>
       <c r="C140" s="5" t="s">
-        <v>366</v>
+        <v>360</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>367</v>
+        <v>40</v>
       </c>
       <c r="E140" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F140" s="6">
-        <v>104613596</v>
+        <v>64207000</v>
       </c>
       <c r="G140" s="7">
-        <v>0.08905972412993049</v>
+        <v>0.0602426526702696</v>
       </c>
       <c r="H140" s="7">
-        <v>0.5220639962267608</v>
+        <v>0.3087745839636914</v>
       </c>
       <c r="I140" s="8"/>
     </row>
     <row r="141" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B141" s="5" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
       <c r="C141" s="5" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="D141" s="5" t="s">
-        <v>25</v>
+        <v>363</v>
       </c>
       <c r="E141" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F141" s="6">
-        <v>963231000</v>
+        <v>128988206</v>
       </c>
       <c r="G141" s="7">
-        <v>0.08810762942637851</v>
+        <v>0.05970236534648757</v>
       </c>
       <c r="H141" s="7">
-        <v>0.452115267742589</v>
+        <v>0.42663657534133625</v>
       </c>
       <c r="I141" s="8"/>
     </row>
     <row r="142" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B142" s="5" t="s">
-        <v>370</v>
+        <v>364</v>
       </c>
       <c r="C142" s="5" t="s">
-        <v>371</v>
+        <v>365</v>
       </c>
       <c r="D142" s="5" t="s">
-        <v>40</v>
+        <v>307</v>
       </c>
       <c r="E142" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F142" s="6">
-        <v>91976640</v>
+        <v>316053364</v>
       </c>
       <c r="G142" s="7">
-        <v>0.08793318607855212</v>
+        <v>0.05947982569171452</v>
       </c>
       <c r="H142" s="7">
-        <v>0.42427854540763454</v>
+        <v>0.612013926914427</v>
       </c>
       <c r="I142" s="8"/>
     </row>
     <row r="143" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B143" s="5" t="s">
-        <v>372</v>
+        <v>366</v>
       </c>
       <c r="C143" s="5" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="D143" s="5" t="s">
-        <v>374</v>
+        <v>40</v>
       </c>
       <c r="E143" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F143" s="6">
-        <v>50019693</v>
+        <v>13576747</v>
       </c>
       <c r="G143" s="7">
-        <v>0.08760089751050651</v>
+        <v>0.059173305652672176</v>
       </c>
       <c r="H143" s="7">
-        <v>0.36180322876540594</v>
+        <v>0.42407456177330477</v>
       </c>
       <c r="I143" s="8"/>
     </row>
     <row r="144" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B144" s="5" t="s">
-        <v>375</v>
+        <v>368</v>
       </c>
       <c r="C144" s="5" t="s">
-        <v>376</v>
+        <v>369</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>59</v>
+        <v>264</v>
       </c>
       <c r="E144" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F144" s="6">
-        <v>2311292</v>
+        <v>108943366</v>
       </c>
       <c r="G144" s="7">
-        <v>0.08732691498953832</v>
+        <v>0.05910497569902513</v>
       </c>
       <c r="H144" s="7">
-        <v>0.5738589482799468</v>
+        <v>0.39726399772690774</v>
       </c>
       <c r="I144" s="8"/>
     </row>
     <row r="145" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B145" s="5" t="s">
-        <v>377</v>
+        <v>370</v>
       </c>
       <c r="C145" s="5" t="s">
-        <v>378</v>
+        <v>371</v>
       </c>
       <c r="D145" s="5" t="s">
-        <v>183</v>
+        <v>372</v>
       </c>
       <c r="E145" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F145" s="6">
-        <v>35007327</v>
+        <v>62609498</v>
       </c>
       <c r="G145" s="7">
-        <v>0.08642976368918427</v>
+        <v>0.05904252738138868</v>
       </c>
       <c r="H145" s="7">
-        <v>0.5182900804040577</v>
+        <v>0.33789969288264826</v>
       </c>
       <c r="I145" s="8"/>
     </row>
     <row r="146" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B146" s="5" t="s">
-        <v>379</v>
+        <v>373</v>
       </c>
       <c r="C146" s="5" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="D146" s="5" t="s">
-        <v>381</v>
+        <v>66</v>
       </c>
       <c r="E146" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F146" s="6">
-        <v>388631664</v>
+        <v>39927038</v>
       </c>
       <c r="G146" s="7">
-        <v>0.08538521452024557</v>
+        <v>0.05889342455105235</v>
       </c>
       <c r="H146" s="7">
-        <v>0.4384889558155206</v>
+        <v>0.39567171002145884</v>
       </c>
       <c r="I146" s="8"/>
     </row>
     <row r="147" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B147" s="5" t="s">
-        <v>382</v>
+        <v>375</v>
       </c>
       <c r="C147" s="5" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="D147" s="5" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="E147" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F147" s="6">
-        <v>127273185</v>
+        <v>131993398</v>
       </c>
       <c r="G147" s="7">
-        <v>0.0843482937902434</v>
+        <v>0.05687258691529405</v>
       </c>
       <c r="H147" s="7">
-        <v>0.4160060826113316</v>
+        <v>0.6118682251166576</v>
       </c>
       <c r="I147" s="8"/>
     </row>
     <row r="148" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B148" s="5" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
       <c r="C148" s="5" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>192</v>
+        <v>37</v>
       </c>
       <c r="E148" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F148" s="6">
-        <v>19960913</v>
+        <v>121569736</v>
       </c>
       <c r="G148" s="7">
-        <v>0.08430330817032267</v>
+        <v>0.05632290753679024</v>
       </c>
       <c r="H148" s="7">
-        <v>0.3309036940815075</v>
+        <v>0.4096793640278784</v>
       </c>
       <c r="I148" s="8"/>
     </row>
     <row r="149" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B149" s="5" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="C149" s="5" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>344</v>
+        <v>63</v>
       </c>
       <c r="E149" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F149" s="6">
-        <v>17162185</v>
+        <v>859517003</v>
       </c>
       <c r="G149" s="7">
-        <v>0.08409395423717901</v>
+        <v>0.05513803081798953</v>
       </c>
       <c r="H149" s="7">
-        <v>0.3320617294792536</v>
+        <v>0.2983354330298355</v>
       </c>
       <c r="I149" s="8"/>
     </row>
     <row r="150" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B150" s="5" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="C150" s="5" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>391</v>
+        <v>275</v>
       </c>
       <c r="E150" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F150" s="6">
-        <v>231748188</v>
+        <v>83821375</v>
       </c>
       <c r="G150" s="7">
-        <v>0.08394747837251698</v>
+        <v>0.05484702440159207</v>
       </c>
       <c r="H150" s="7">
-        <v>0.4057249869037533</v>
+        <v>0.4764533916334073</v>
       </c>
       <c r="I150" s="8"/>
     </row>
     <row r="151" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B151" s="5" t="s">
-        <v>392</v>
+        <v>384</v>
       </c>
       <c r="C151" s="5" t="s">
-        <v>393</v>
+        <v>385</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E151" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F151" s="6">
-        <v>717191</v>
+        <v>248222163</v>
       </c>
       <c r="G151" s="7">
-        <v>0.08364577915785334</v>
+        <v>0.0548426249915484</v>
       </c>
       <c r="H151" s="7">
-        <v>0.639558474920143</v>
+        <v>0.3674905391431671</v>
       </c>
       <c r="I151" s="8"/>
     </row>
     <row r="152" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B152" s="5" t="s">
-        <v>394</v>
+        <v>386</v>
       </c>
       <c r="C152" s="5" t="s">
-        <v>395</v>
+        <v>387</v>
       </c>
       <c r="D152" s="5" t="s">
-        <v>183</v>
+        <v>275</v>
       </c>
       <c r="E152" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F152" s="6">
-        <v>329081000</v>
+        <v>269959000</v>
       </c>
       <c r="G152" s="7">
-        <v>0.08337460989847484</v>
+        <v>0.05481573127771254</v>
       </c>
       <c r="H152" s="7">
-        <v>0.29567492330681466</v>
+        <v>0.49594752038903805</v>
       </c>
       <c r="I152" s="8"/>
     </row>
     <row r="153" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B153" s="5" t="s">
-        <v>396</v>
+        <v>388</v>
       </c>
       <c r="C153" s="5" t="s">
-        <v>397</v>
+        <v>389</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>189</v>
+        <v>131</v>
       </c>
       <c r="E153" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F153" s="6">
-        <v>402397000</v>
+        <v>48252411</v>
       </c>
       <c r="G153" s="7">
-        <v>0.08327596875722235</v>
+        <v>0.05378058725397162</v>
       </c>
       <c r="H153" s="7">
-        <v>0.3595077085169974</v>
+        <v>0.4767866313669598</v>
       </c>
       <c r="I153" s="8"/>
     </row>
     <row r="154" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B154" s="5" t="s">
-        <v>398</v>
+        <v>390</v>
       </c>
       <c r="C154" s="5" t="s">
-        <v>399</v>
+        <v>391</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>25</v>
+        <v>392</v>
       </c>
       <c r="E154" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F154" s="6">
-        <v>373620000</v>
+        <v>220357109</v>
       </c>
       <c r="G154" s="7">
-        <v>0.08299073925378728</v>
+        <v>0.052946701165878886</v>
       </c>
       <c r="H154" s="7">
-        <v>0.24288959522217438</v>
+        <v>0.41401746371446085</v>
       </c>
       <c r="I154" s="8"/>
     </row>
     <row r="155" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B155" s="5" t="s">
-        <v>400</v>
+        <v>393</v>
       </c>
       <c r="C155" s="5" t="s">
-        <v>401</v>
+        <v>394</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>248</v>
+        <v>115</v>
       </c>
       <c r="E155" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F155" s="6">
-        <v>139521730</v>
+        <v>172988309</v>
       </c>
       <c r="G155" s="7">
-        <v>0.0828783158007</v>
+        <v>0.05256096815189979</v>
       </c>
       <c r="H155" s="7">
-        <v>0.4248738225612379</v>
+        <v>0.38651852907380285</v>
       </c>
       <c r="I155" s="8"/>
     </row>
     <row r="156" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B156" s="5" t="s">
-        <v>402</v>
+        <v>395</v>
       </c>
       <c r="C156" s="5" t="s">
-        <v>403</v>
+        <v>396</v>
       </c>
       <c r="D156" s="5" t="s">
-        <v>404</v>
+        <v>397</v>
       </c>
       <c r="E156" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F156" s="6">
-        <v>89421000</v>
+        <v>324967000</v>
       </c>
       <c r="G156" s="7">
-        <v>0.08228492188635779</v>
+        <v>0.05212221548649555</v>
       </c>
       <c r="H156" s="7">
-        <v>0.45835860588811644</v>
+        <v>0.24846139797231578</v>
       </c>
       <c r="I156" s="8"/>
     </row>
     <row r="157" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B157" s="5" t="s">
-        <v>405</v>
+        <v>398</v>
       </c>
       <c r="C157" s="5" t="s">
-        <v>406</v>
+        <v>399</v>
       </c>
       <c r="D157" s="5" t="s">
-        <v>407</v>
+        <v>16</v>
       </c>
       <c r="E157" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F157" s="6">
-        <v>101209000</v>
+        <v>94735212</v>
       </c>
       <c r="G157" s="7">
-        <v>0.08195911430801608</v>
+        <v>0.05197884604934436</v>
       </c>
       <c r="H157" s="7">
-        <v>0.5019028183773647</v>
+        <v>0.4924034396849564</v>
       </c>
       <c r="I157" s="8"/>
     </row>
     <row r="158" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B158" s="5" t="s">
-        <v>408</v>
+        <v>400</v>
       </c>
       <c r="C158" s="5" t="s">
-        <v>409</v>
+        <v>401</v>
       </c>
       <c r="D158" s="5" t="s">
-        <v>287</v>
+        <v>402</v>
       </c>
       <c r="E158" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F158" s="6">
-        <v>2594619</v>
+        <v>79965242</v>
       </c>
       <c r="G158" s="7">
-        <v>0.08162123225028414</v>
+        <v>0.051885292862616485</v>
       </c>
       <c r="H158" s="7">
-        <v>0.6119010418711283</v>
+        <v>0.5345268229735654</v>
       </c>
       <c r="I158" s="8"/>
     </row>
     <row r="159" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B159" s="5" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
       <c r="C159" s="5" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="D159" s="5" t="s">
-        <v>146</v>
+        <v>16</v>
       </c>
       <c r="E159" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F159" s="6">
-        <v>233134047</v>
+        <v>71967028</v>
       </c>
       <c r="G159" s="7">
-        <v>0.08130134677411575</v>
+        <v>0.051533015925015</v>
       </c>
       <c r="H159" s="7">
-        <v>0.5918890982098615</v>
+        <v>0.24956497448908044</v>
       </c>
       <c r="I159" s="8"/>
     </row>
     <row r="160" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B160" s="5" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="C160" s="5" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>414</v>
+        <v>34</v>
       </c>
       <c r="E160" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F160" s="6">
-        <v>514646880</v>
+        <v>12167443</v>
       </c>
       <c r="G160" s="7">
-        <v>0.08109536581665472</v>
+        <v>0.05122999137945417</v>
       </c>
       <c r="H160" s="7">
-        <v>0.28644705680727</v>
+        <v>0.7312163503212872</v>
       </c>
       <c r="I160" s="8"/>
     </row>
     <row r="161" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B161" s="5" t="s">
-        <v>415</v>
+        <v>407</v>
       </c>
       <c r="C161" s="5" t="s">
-        <v>416</v>
+        <v>408</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>417</v>
+        <v>409</v>
       </c>
       <c r="E161" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F161" s="6">
-        <v>141919000</v>
+        <v>189759665</v>
       </c>
       <c r="G161" s="7">
-        <v>0.08102509177770419</v>
+        <v>0.051046406516369006</v>
       </c>
       <c r="H161" s="7">
-        <v>0.6051922031694607</v>
+        <v>0.2627552684964435</v>
       </c>
       <c r="I161" s="8"/>
     </row>
     <row r="162" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B162" s="5" t="s">
-        <v>418</v>
+        <v>410</v>
       </c>
       <c r="C162" s="5" t="s">
-        <v>419</v>
+        <v>411</v>
       </c>
       <c r="D162" s="5" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="E162" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F162" s="6">
-        <v>330862143</v>
+        <v>15684859</v>
       </c>
       <c r="G162" s="7">
-        <v>0.07997453187021157</v>
+        <v>0.050594143052226356</v>
       </c>
       <c r="H162" s="7">
-        <v>0.34996772317210617</v>
+        <v>0.37710904211315693</v>
       </c>
       <c r="I162" s="8"/>
     </row>
     <row r="163" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B163" s="5" t="s">
-        <v>420</v>
+        <v>412</v>
       </c>
       <c r="C163" s="5" t="s">
-        <v>421</v>
+        <v>413</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>422</v>
+        <v>414</v>
       </c>
       <c r="E163" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F163" s="6">
-        <v>173723000</v>
+        <v>167740000</v>
       </c>
       <c r="G163" s="7">
-        <v>0.07981096343028844</v>
+        <v>0.050447120543698584</v>
       </c>
       <c r="H163" s="7">
-        <v>0.5383167698167103</v>
+        <v>0.42894999308391757</v>
       </c>
       <c r="I163" s="8"/>
     </row>
     <row r="164" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B164" s="5" t="s">
-        <v>423</v>
+        <v>415</v>
       </c>
       <c r="C164" s="5" t="s">
-        <v>424</v>
+        <v>416</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>234</v>
+        <v>417</v>
       </c>
       <c r="E164" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F164" s="6">
-        <v>49486701</v>
+        <v>386740000</v>
       </c>
       <c r="G164" s="7">
-        <v>0.07975142654993309</v>
+        <v>0.05039820034131458</v>
       </c>
       <c r="H164" s="7">
-        <v>0.6500001011361637</v>
+        <v>0.29155324323888987</v>
       </c>
       <c r="I164" s="8"/>
     </row>
-    <row r="165" spans="2:9" x14ac:dyDescent="0.25">
-[...985 lines deleted...]
-        <v>523</v>
+    <row r="166" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B166" s="9" t="s">
+        <v>418</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">