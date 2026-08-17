--- v1 (2026-06-17)
+++ v2 (2026-08-17)
@@ -1264,51 +1264,51 @@
   <si>
     <t>55620434</t>
   </si>
   <si>
     <t>Pathan B.V.</t>
   </si>
   <si>
     <t>30161681</t>
   </si>
   <si>
     <t>Stichting Altrecht</t>
   </si>
   <si>
     <t>Zeist</t>
   </si>
   <si>
     <t>54289645</t>
   </si>
   <si>
     <t>Stichting Treant Ziekenhuiszorg</t>
   </si>
   <si>
     <t>Hoogeveen</t>
   </si>
   <si>
-    <t>159 resultaten · gegenereerd 17-6-2026, 14:16:03</t>
+    <t>159 resultaten · gegenereerd 17-8-2026, 14:11:23</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF0F1F3D"/>
       <sz val="18"/>
     </font>
     <font>
       <i/>
       <color rgb="FF6B7280"/>