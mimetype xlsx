--- v0 (2026-04-18)
+++ v1 (2026-06-17)
@@ -8,1628 +8,1253 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Top Performers" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="811" uniqueCount="526">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="603" uniqueCount="401">
   <si>
     <t>Top performers — ZKH 2022</t>
   </si>
   <si>
     <t>EBITDA-marge &gt; 5% · solvabiliteit &gt; 20% · omzet &gt; €500k</t>
   </si>
   <si>
     <t>KvK</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Plaats</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Omzet</t>
   </si>
   <si>
     <t>EBITDA-marge</t>
   </si>
   <si>
     <t>Solvabiliteit</t>
   </si>
   <si>
     <t>Leverage</t>
   </si>
   <si>
-    <t>66173167</t>
-[...2 lines deleted...]
-    <t>Cesura B.V.</t>
+    <t>41095516</t>
+  </si>
+  <si>
+    <t>Stichting Dr. Bernard Verbeeten Instituut</t>
+  </si>
+  <si>
+    <t>Tilburg</t>
+  </si>
+  <si>
+    <t>ZKH</t>
+  </si>
+  <si>
+    <t>41113260</t>
+  </si>
+  <si>
+    <t>Stichting Zuidwest Radiotherapeutisch Instituut</t>
+  </si>
+  <si>
+    <t>Vlissingen</t>
+  </si>
+  <si>
+    <t>41001316</t>
+  </si>
+  <si>
+    <t>Stichting Radiotherapeutisch Instituut Friesland</t>
+  </si>
+  <si>
+    <t>Leeuwarden</t>
+  </si>
+  <si>
+    <t>56840276</t>
+  </si>
+  <si>
+    <t>Stichting Radiotherapiegroep</t>
+  </si>
+  <si>
+    <t>Arnhem</t>
+  </si>
+  <si>
+    <t>02100277</t>
+  </si>
+  <si>
+    <t>FPC Dr. S. van Mesdag (Stichting)</t>
+  </si>
+  <si>
+    <t>GRONINGEN</t>
+  </si>
+  <si>
+    <t>69742049</t>
+  </si>
+  <si>
+    <t>Antes Zorg B.V.</t>
+  </si>
+  <si>
+    <t>Poortugaal</t>
+  </si>
+  <si>
+    <t>09143276</t>
+  </si>
+  <si>
+    <t>Stichting Vitalys</t>
+  </si>
+  <si>
+    <t>14132418</t>
+  </si>
+  <si>
+    <t>CIRO+ B.V.</t>
+  </si>
+  <si>
+    <t>Horn</t>
+  </si>
+  <si>
+    <t>37138130</t>
+  </si>
+  <si>
+    <t>Stichting MagentaZorg</t>
+  </si>
+  <si>
+    <t>Heerhugowaard</t>
+  </si>
+  <si>
+    <t>24325621</t>
+  </si>
+  <si>
+    <t>Stichting Zorgpartners Midden-Holland</t>
+  </si>
+  <si>
+    <t>Gouda</t>
+  </si>
+  <si>
+    <t>14124959</t>
+  </si>
+  <si>
+    <t>Academisch Ziekenhuis Maastricht</t>
+  </si>
+  <si>
+    <t>Maastricht</t>
+  </si>
+  <si>
+    <t>41032033</t>
+  </si>
+  <si>
+    <t>Stichting Laboratorium Pathologie Oost Nederland</t>
+  </si>
+  <si>
+    <t>Hengelo</t>
+  </si>
+  <si>
+    <t>41090962</t>
+  </si>
+  <si>
+    <t>Stichting Valkenhof</t>
+  </si>
+  <si>
+    <t>Valkenswaard</t>
+  </si>
+  <si>
+    <t>41022329</t>
+  </si>
+  <si>
+    <t>Stichting de Vogellanden</t>
+  </si>
+  <si>
+    <t>Zwolle</t>
+  </si>
+  <si>
+    <t>41087534</t>
+  </si>
+  <si>
+    <t>Stichting Kempenhaeghe</t>
+  </si>
+  <si>
+    <t>Heeze</t>
+  </si>
+  <si>
+    <t>41126544</t>
+  </si>
+  <si>
+    <t>Stichting Protestants Christelijk Ziekenhuis Ikazia</t>
+  </si>
+  <si>
+    <t>Rotterdam</t>
+  </si>
+  <si>
+    <t>24485070</t>
+  </si>
+  <si>
+    <t>Erasmus Universitair Medisch Centrum Rotterdam (Erasmus MC)</t>
+  </si>
+  <si>
+    <t>41095510</t>
+  </si>
+  <si>
+    <t>Stichting Elisabeth-TweeSteden Ziekenhuis</t>
+  </si>
+  <si>
+    <t>41087385</t>
+  </si>
+  <si>
+    <t>Stichting Catharina Ziekenhuis</t>
+  </si>
+  <si>
+    <t>Eindhoven</t>
+  </si>
+  <si>
+    <t>41194729</t>
+  </si>
+  <si>
+    <t>Stichting Vivium Zorggroep</t>
+  </si>
+  <si>
+    <t>Huizen</t>
+  </si>
+  <si>
+    <t>11044284</t>
+  </si>
+  <si>
+    <t>Stichting Zorgcentra Rivierenland</t>
+  </si>
+  <si>
+    <t>Tiel</t>
+  </si>
+  <si>
+    <t>80262783</t>
+  </si>
+  <si>
+    <t>Stichting Radboud universitair medisch centrum</t>
+  </si>
+  <si>
+    <t>Nijmegen</t>
+  </si>
+  <si>
+    <t>09202321</t>
+  </si>
+  <si>
+    <t>Stichting Zinzia Zorggroep</t>
+  </si>
+  <si>
+    <t>Wageningen</t>
+  </si>
+  <si>
+    <t>54327946</t>
+  </si>
+  <si>
+    <t>Prinses Máxima Centrum voor Kinderoncologie B.V.</t>
+  </si>
+  <si>
+    <t>Utrecht</t>
+  </si>
+  <si>
+    <t>30223411</t>
+  </si>
+  <si>
+    <t>Stichting Lievegoed</t>
+  </si>
+  <si>
+    <t>Bilthoven</t>
+  </si>
+  <si>
+    <t>29048285</t>
+  </si>
+  <si>
+    <t>WelThuis B.V.</t>
+  </si>
+  <si>
+    <t>20100257</t>
+  </si>
+  <si>
+    <t>Stichting Amphia</t>
+  </si>
+  <si>
+    <t>Breda</t>
+  </si>
+  <si>
+    <t>28102621</t>
+  </si>
+  <si>
+    <t>Stichting Marente</t>
+  </si>
+  <si>
+    <t>Voorhout</t>
+  </si>
+  <si>
+    <t>62350080</t>
+  </si>
+  <si>
+    <t>Stichting Bravis ziekenhuis</t>
+  </si>
+  <si>
+    <t>Roosendaal</t>
+  </si>
+  <si>
+    <t>41118005</t>
+  </si>
+  <si>
+    <t>Stichting Protestantse Zorggroep Crabbehoff</t>
+  </si>
+  <si>
+    <t>Dordrecht</t>
+  </si>
+  <si>
+    <t>17141651</t>
+  </si>
+  <si>
+    <t>Stichting Máxima Medisch Centrum</t>
+  </si>
+  <si>
+    <t>Veldhoven</t>
+  </si>
+  <si>
+    <t>20057835</t>
+  </si>
+  <si>
+    <t>stichting star-shl</t>
+  </si>
+  <si>
+    <t>Etten-Leur</t>
+  </si>
+  <si>
+    <t>27366422</t>
+  </si>
+  <si>
+    <t>Academisch Ziekenhuis Leiden</t>
   </si>
   <si>
     <t>Leiden</t>
   </si>
   <si>
-    <t>ZKH</t>
-[...14 lines deleted...]
-    <t>Stichting Dr. Kolbach Kliniek</t>
+    <t>41089837</t>
+  </si>
+  <si>
+    <t>Stichting Elkerliek Ziekenhuis</t>
+  </si>
+  <si>
+    <t>Helmond</t>
+  </si>
+  <si>
+    <t>28099814</t>
+  </si>
+  <si>
+    <t>Stichting Basalt</t>
+  </si>
+  <si>
+    <t>s-Gravenhage</t>
+  </si>
+  <si>
+    <t>09129243</t>
+  </si>
+  <si>
+    <t>Stichting Azora</t>
+  </si>
+  <si>
+    <t>Terborg</t>
+  </si>
+  <si>
+    <t>41064747</t>
+  </si>
+  <si>
+    <t>Stichting Forensisch Psychiatrisch Centrum De Rooyse Wissel</t>
+  </si>
+  <si>
+    <t>Oostrum</t>
+  </si>
+  <si>
+    <t>41225010</t>
+  </si>
+  <si>
+    <t>Stichting Spaarne Gasthuis</t>
+  </si>
+  <si>
+    <t>Hoofddorp</t>
+  </si>
+  <si>
+    <t>41063674</t>
+  </si>
+  <si>
+    <t>Stichting Viecuri, Medisch Centrum voor Noord-Limburg</t>
+  </si>
+  <si>
+    <t>Venlo</t>
+  </si>
+  <si>
+    <t>22063723</t>
+  </si>
+  <si>
+    <t>Admiraal De Ruyter Ziekenhuis B.V.</t>
+  </si>
+  <si>
+    <t>Goes</t>
+  </si>
+  <si>
+    <t>01136210</t>
+  </si>
+  <si>
+    <t>Ommelander Ziekenhuis Groningen B.V.</t>
+  </si>
+  <si>
+    <t>Scheemda</t>
+  </si>
+  <si>
+    <t>65042662</t>
+  </si>
+  <si>
+    <t>Stichting Patyna</t>
+  </si>
+  <si>
+    <t>Sneek</t>
+  </si>
+  <si>
+    <t>64156338</t>
+  </si>
+  <si>
+    <t>Stichting VUmc</t>
+  </si>
+  <si>
+    <t>Amsterdam</t>
+  </si>
+  <si>
+    <t>41222777</t>
+  </si>
+  <si>
+    <t>Rode Kruis Ziekenhuis B.V.</t>
+  </si>
+  <si>
+    <t>Beverwijk</t>
+  </si>
+  <si>
+    <t>09125621</t>
+  </si>
+  <si>
+    <t>Stichting Pleyade</t>
+  </si>
+  <si>
+    <t>41227061</t>
+  </si>
+  <si>
+    <t>Stichting Heliomare</t>
+  </si>
+  <si>
+    <t>Wijk aan Zee</t>
+  </si>
+  <si>
+    <t>41173845</t>
+  </si>
+  <si>
+    <t>Stichting Groene Hart Ziekenhuis</t>
+  </si>
+  <si>
+    <t>41133849</t>
+  </si>
+  <si>
+    <t>De Kijvelanden, instelling voor forensische Psychiatrie (Stichting)</t>
+  </si>
+  <si>
+    <t>RHOON</t>
+  </si>
+  <si>
+    <t>41038965</t>
+  </si>
+  <si>
+    <t>Stichting Ziekenhuisvoorzieningen Oost-Achterhoek</t>
+  </si>
+  <si>
+    <t>Winterswijk</t>
+  </si>
+  <si>
+    <t>39076090</t>
+  </si>
+  <si>
+    <t>Centrum Integrale Revalidatie (CIR) B.V.</t>
+  </si>
+  <si>
+    <t>20135179</t>
+  </si>
+  <si>
+    <t>Stichting tanteLouise</t>
+  </si>
+  <si>
+    <t>Bergen op Zoom</t>
+  </si>
+  <si>
+    <t>32082917</t>
+  </si>
+  <si>
+    <t>Stichting Meander Medisch Centrum</t>
+  </si>
+  <si>
+    <t>Amersfoort</t>
+  </si>
+  <si>
+    <t>08137342</t>
+  </si>
+  <si>
+    <t>PROTESTANTS CHRISTELIJKE STICHTING voor ZORGVERLENING "HET BAKEN"</t>
+  </si>
+  <si>
+    <t>Elburg</t>
+  </si>
+  <si>
+    <t>51709015</t>
+  </si>
+  <si>
+    <t>Stichting Adelante Groep</t>
+  </si>
+  <si>
+    <t>Hoensbroek</t>
+  </si>
+  <si>
+    <t>41035024</t>
+  </si>
+  <si>
+    <t>Stichting Christelijk Ziekenhuis St Jansdal</t>
+  </si>
+  <si>
+    <t>Harderwijk</t>
+  </si>
+  <si>
+    <t>41113281</t>
+  </si>
+  <si>
+    <t>Stichting Voor Regionale Zorgverlening</t>
+  </si>
+  <si>
+    <t>Middelburg</t>
+  </si>
+  <si>
+    <t>01178096</t>
+  </si>
+  <si>
+    <t>Stichting Alliade</t>
+  </si>
+  <si>
+    <t>Heerenveen</t>
+  </si>
+  <si>
+    <t>30231794</t>
+  </si>
+  <si>
+    <t>PsyMens B.V.</t>
+  </si>
+  <si>
+    <t>Woerden</t>
+  </si>
+  <si>
+    <t>41013557</t>
+  </si>
+  <si>
+    <t>Stichting Zinn (Zorgorganisatie in Noord Nederland)</t>
+  </si>
+  <si>
+    <t>Haren Gn</t>
+  </si>
+  <si>
+    <t>41012091</t>
+  </si>
+  <si>
+    <t>Stichting Martini Ziekenhuis</t>
+  </si>
+  <si>
+    <t>Groningen</t>
+  </si>
+  <si>
+    <t>08094736</t>
+  </si>
+  <si>
+    <t>Stichting Ziekenhuisgroep Twente</t>
+  </si>
+  <si>
+    <t>Almelo</t>
+  </si>
+  <si>
+    <t>34362777</t>
+  </si>
+  <si>
+    <t>Academisch Medisch Centrum</t>
+  </si>
+  <si>
+    <t>41236520</t>
+  </si>
+  <si>
+    <t>Stichting De Zorgcirkel</t>
+  </si>
+  <si>
+    <t>Purmerend</t>
+  </si>
+  <si>
+    <t>11056895</t>
+  </si>
+  <si>
+    <t>Stichting zorggroep Maas &amp; Waal</t>
+  </si>
+  <si>
+    <t>Beneden-Leeuwen</t>
+  </si>
+  <si>
+    <t>41084046</t>
+  </si>
+  <si>
+    <t>Stichting Jeroen Bosch Ziekenhuis</t>
+  </si>
+  <si>
+    <t>s-Hertogenbosch</t>
+  </si>
+  <si>
+    <t>41235021</t>
+  </si>
+  <si>
+    <t>Stichting Dijklander Ziekenhuis</t>
+  </si>
+  <si>
+    <t>Hoorn</t>
+  </si>
+  <si>
+    <t>41177415</t>
+  </si>
+  <si>
+    <t>Stichting Sint Antonius Ziekenhuis</t>
+  </si>
+  <si>
+    <t>Nieuwegein</t>
+  </si>
+  <si>
+    <t>30172727</t>
+  </si>
+  <si>
+    <t>Stichting Diakonessenhuis</t>
+  </si>
+  <si>
+    <t>41071981</t>
+  </si>
+  <si>
+    <t>Stichting MeanderGroep Zuid-Limburg</t>
+  </si>
+  <si>
+    <t>Landgraaf</t>
+  </si>
+  <si>
+    <t>30244197</t>
+  </si>
+  <si>
+    <t>Universitair Medisch Centrum Utrecht</t>
+  </si>
+  <si>
+    <t>41227351</t>
+  </si>
+  <si>
+    <t>Stichting Streeklaboratorium voor de Volksgezondheid Kennemerland</t>
+  </si>
+  <si>
+    <t>Haarlem</t>
+  </si>
+  <si>
+    <t>41005022</t>
+  </si>
+  <si>
+    <t>Tjongerschans B.V.</t>
+  </si>
+  <si>
+    <t>17141715</t>
+  </si>
+  <si>
+    <t>Stichting GGzE</t>
+  </si>
+  <si>
+    <t>61262935</t>
+  </si>
+  <si>
+    <t>Stichting Haaglanden Medisch Centrum</t>
+  </si>
+  <si>
+    <t>23091362</t>
+  </si>
+  <si>
+    <t>Stichting Albert Schweitzer Ziekenhuis</t>
+  </si>
+  <si>
+    <t>61802379</t>
+  </si>
+  <si>
+    <t>Stichting Alrijne Zorggroep</t>
+  </si>
+  <si>
+    <t>Leiderdorp</t>
+  </si>
+  <si>
+    <t>41127056</t>
+  </si>
+  <si>
+    <t>Stichting Rijndam Revalidatie</t>
+  </si>
+  <si>
+    <t>05062128</t>
+  </si>
+  <si>
+    <t>Stichting Isala Klinieken</t>
+  </si>
+  <si>
+    <t>30242745</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Charim</t>
+  </si>
+  <si>
+    <t>Veenendaal</t>
+  </si>
+  <si>
+    <t>41059294</t>
+  </si>
+  <si>
+    <t>Stichting Interconfessionele Stichting Gezondheidszorg Rivierenland</t>
+  </si>
+  <si>
+    <t>56474113</t>
+  </si>
+  <si>
+    <t>Stichting Sint Franciscus Vlietland Groep</t>
+  </si>
+  <si>
+    <t>41199082</t>
+  </si>
+  <si>
+    <t>Stichting OLVG</t>
+  </si>
+  <si>
+    <t>41222646</t>
+  </si>
+  <si>
+    <t>Stichting Epilepsie Instellingen Nederland</t>
+  </si>
+  <si>
+    <t>Heemstede</t>
+  </si>
+  <si>
+    <t>40530817</t>
+  </si>
+  <si>
+    <t>Stichting Het Nederlands Kanker Instituut-Antoni van Leeuwenhoek Ziekenhuis</t>
+  </si>
+  <si>
+    <t>41055664</t>
+  </si>
+  <si>
+    <t>Stichting Nijmeegs Interconfessioneel ziekenhuis Canisius-Wilhelmina</t>
+  </si>
+  <si>
+    <t>41020668</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Noorderboog</t>
+  </si>
+  <si>
+    <t>Meppel</t>
+  </si>
+  <si>
+    <t>05083801</t>
+  </si>
+  <si>
+    <t>Stichting Christelijke Zonnehuisgroep IJssel-Vecht</t>
+  </si>
+  <si>
+    <t>41159777</t>
+  </si>
+  <si>
+    <t>Stichting Reinier de Graaf Groep</t>
+  </si>
+  <si>
+    <t>Delft</t>
+  </si>
+  <si>
+    <t>41068375</t>
+  </si>
+  <si>
+    <t>Stichting voor medische en verpleegkundige zorgverlening st. Jans Gasthuis (SJG Weert)</t>
+  </si>
+  <si>
+    <t>Weert</t>
+  </si>
+  <si>
+    <t>41241807</t>
+  </si>
+  <si>
+    <t>Stichting Noordwest Ziekenhuisgroep</t>
+  </si>
+  <si>
+    <t>Alkmaar</t>
+  </si>
+  <si>
+    <t>24299846</t>
+  </si>
+  <si>
+    <t>Stichting Maasstad Ziekenhuis</t>
+  </si>
+  <si>
+    <t>41151188</t>
+  </si>
+  <si>
+    <t>Stichting WoonZorgcentra Haaglanden</t>
+  </si>
+  <si>
+    <t>41106842</t>
+  </si>
+  <si>
+    <t>Stichting Surplus Zorg</t>
+  </si>
+  <si>
+    <t>41000763</t>
+  </si>
+  <si>
+    <t>Stichting Ziekenhuis "Nij Smellinghe"</t>
+  </si>
+  <si>
+    <t>Drachten</t>
+  </si>
+  <si>
+    <t>41244295</t>
+  </si>
+  <si>
+    <t>Stichting Deventer Ziekenhuis</t>
+  </si>
+  <si>
+    <t>Deventer</t>
+  </si>
+  <si>
+    <t>24402950</t>
+  </si>
+  <si>
+    <t>Stichting Park Medisch Centrum</t>
+  </si>
+  <si>
+    <t>41184520</t>
+  </si>
+  <si>
+    <t>Stichting De Forensische Zorgspecialisten</t>
+  </si>
+  <si>
+    <t>41128994</t>
+  </si>
+  <si>
+    <t>Stichting IJsselland Ziekenhuis</t>
+  </si>
+  <si>
+    <t>Capelle aan den IJssel</t>
+  </si>
+  <si>
+    <t>04055278</t>
+  </si>
+  <si>
+    <t>Stichting Interzorg Noord-Nederland</t>
+  </si>
+  <si>
+    <t>Assen</t>
+  </si>
+  <si>
+    <t>41200428</t>
+  </si>
+  <si>
+    <t>Stichting BovenIJ</t>
+  </si>
+  <si>
+    <t>41066359</t>
+  </si>
+  <si>
+    <t>Stichting Laurentius Ziekenhuis Roermond</t>
+  </si>
+  <si>
+    <t>Roermond</t>
+  </si>
+  <si>
+    <t>58365710</t>
+  </si>
+  <si>
+    <t>Stichting Reinier Haga Groep</t>
+  </si>
+  <si>
+    <t>67721133</t>
+  </si>
+  <si>
+    <t>Stichting ZorgSaam Zorggroep Zeeuws-Vlaanderen</t>
+  </si>
+  <si>
+    <t>Terneuzen</t>
+  </si>
+  <si>
+    <t>56708874</t>
+  </si>
+  <si>
+    <t>stichting Laverhof</t>
+  </si>
+  <si>
+    <t>Schijndel</t>
+  </si>
+  <si>
+    <t>41000436</t>
+  </si>
+  <si>
+    <t>Stichting Revalidatie Friesland</t>
+  </si>
+  <si>
+    <t>Beetsterzwaag</t>
+  </si>
+  <si>
+    <t>41046810</t>
+  </si>
+  <si>
+    <t>Stichting Slingeland Ziekenhuis</t>
+  </si>
+  <si>
+    <t>Doetinchem</t>
+  </si>
+  <si>
+    <t>01157981</t>
+  </si>
+  <si>
+    <t>Stichting Pathologie Friesland</t>
+  </si>
+  <si>
+    <t>41102418</t>
+  </si>
+  <si>
+    <t>Stichting Groenhuysen</t>
+  </si>
+  <si>
+    <t>41089470</t>
+  </si>
+  <si>
+    <t>Stichting Synergos</t>
+  </si>
+  <si>
+    <t>01143871</t>
+  </si>
+  <si>
+    <t>Stichting Zonnehuisgroep Noord</t>
+  </si>
+  <si>
+    <t>Zuidhorn</t>
+  </si>
+  <si>
+    <t>61980080</t>
+  </si>
+  <si>
+    <t>Fivoor B.V.</t>
+  </si>
+  <si>
+    <t>27268552</t>
+  </si>
+  <si>
+    <t>Stichting HagaZiekenhuis</t>
+  </si>
+  <si>
+    <t>27185703</t>
+  </si>
+  <si>
+    <t>Stichting Zorginstellingen Pieter van Foreest</t>
+  </si>
+  <si>
+    <t>32112124</t>
+  </si>
+  <si>
+    <t>Stichting Tergooi</t>
+  </si>
+  <si>
+    <t>Hilversum</t>
+  </si>
+  <si>
+    <t>14068232</t>
+  </si>
+  <si>
+    <t>Stichting Mondriaan</t>
   </si>
   <si>
     <t>Heerlen</t>
   </si>
   <si>
-    <t>17253758</t>
-[...1514 lines deleted...]
-    <t>200 resultaten · gegenereerd 18-4-2026, 02:16:43</t>
+    <t>41055765</t>
+  </si>
+  <si>
+    <t>Stichting Klinisch Genetisch Centrum Nijmegen en omstreken</t>
+  </si>
+  <si>
+    <t>41055111</t>
+  </si>
+  <si>
+    <t>Stichting Sint Maartenskliniek</t>
+  </si>
+  <si>
+    <t>Ubbergen</t>
+  </si>
+  <si>
+    <t>41115214</t>
+  </si>
+  <si>
+    <t>Stichting Emergis</t>
+  </si>
+  <si>
+    <t>Kloetinge</t>
+  </si>
+  <si>
+    <t>24388202</t>
+  </si>
+  <si>
+    <t>Stichting Aafje Thuiszorg Huizen Zorghotels</t>
+  </si>
+  <si>
+    <t>08168183</t>
+  </si>
+  <si>
+    <t>Stichting Koninklijke Visio, expertisecentrum voor slechtziende en blinde mensen</t>
+  </si>
+  <si>
+    <t>37107589</t>
+  </si>
+  <si>
+    <t>Stichting De Waerden</t>
+  </si>
+  <si>
+    <t>41017323</t>
+  </si>
+  <si>
+    <t>Stichting Wilhelmina Ziekenhuis Assen</t>
+  </si>
+  <si>
+    <t>41186586</t>
+  </si>
+  <si>
+    <t>Stichting GGZ Drenthe</t>
+  </si>
+  <si>
+    <t>04075244</t>
+  </si>
+  <si>
+    <t>Stichting Trajectum</t>
+  </si>
+  <si>
+    <t>41049860</t>
+  </si>
+  <si>
+    <t>Stichting Ziekenhuis Gelderse Vallei</t>
+  </si>
+  <si>
+    <t>Ede</t>
+  </si>
+  <si>
+    <t>34130371</t>
+  </si>
+  <si>
+    <t>Stichting GGZ inGeest</t>
+  </si>
+  <si>
+    <t>32078404</t>
+  </si>
+  <si>
+    <t>Stichting Eleos, christelijke ggz</t>
+  </si>
+  <si>
+    <t>Hoevelaken</t>
+  </si>
+  <si>
+    <t>05075996</t>
+  </si>
+  <si>
+    <t>Stichting Saxenburgh</t>
+  </si>
+  <si>
+    <t>Hardenberg</t>
+  </si>
+  <si>
+    <t>41081034</t>
+  </si>
+  <si>
+    <t>Van Neynselstichting</t>
+  </si>
+  <si>
+    <t>58320776</t>
+  </si>
+  <si>
+    <t>Spijkenisse Medisch Centrum B.V.</t>
+  </si>
+  <si>
+    <t>Spijkenisse</t>
+  </si>
+  <si>
+    <t>41081032</t>
+  </si>
+  <si>
+    <t>Stichting Reinier van Arkel</t>
+  </si>
+  <si>
+    <t>41023790</t>
+  </si>
+  <si>
+    <t>Stichting Flevoziekenhuis</t>
+  </si>
+  <si>
+    <t>Almere</t>
+  </si>
+  <si>
+    <t>08154763</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Apeldoorn en omstreken</t>
+  </si>
+  <si>
+    <t>Apeldoorn</t>
+  </si>
+  <si>
+    <t>27181317</t>
+  </si>
+  <si>
+    <t>Stichting Geestelijke Gezondheidszorg Delfland</t>
+  </si>
+  <si>
+    <t>27278704</t>
+  </si>
+  <si>
+    <t>Stichting Careyn</t>
+  </si>
+  <si>
+    <t>Schiedam</t>
+  </si>
+  <si>
+    <t>11044044</t>
+  </si>
+  <si>
+    <t>Stichting Rivas Zorggroep</t>
+  </si>
+  <si>
+    <t>Gorinchem</t>
+  </si>
+  <si>
+    <t>28116689</t>
+  </si>
+  <si>
+    <t>Stichting Topaz</t>
+  </si>
+  <si>
+    <t>41180032</t>
+  </si>
+  <si>
+    <t>Stichting Warande</t>
+  </si>
+  <si>
+    <t>Zeist</t>
+  </si>
+  <si>
+    <t>41190166</t>
+  </si>
+  <si>
+    <t>Stichting 's Heeren Loo Zorggroep</t>
+  </si>
+  <si>
+    <t>20136126</t>
+  </si>
+  <si>
+    <t>Stichting Revant</t>
+  </si>
+  <si>
+    <t>05060683</t>
+  </si>
+  <si>
+    <t>Stichting Zorgspectrum Het Zand</t>
+  </si>
+  <si>
+    <t>41001007</t>
+  </si>
+  <si>
+    <t>Stichting Antonius Zorggroep</t>
+  </si>
+  <si>
+    <t>41027866</t>
+  </si>
+  <si>
+    <t>Stichting Revalidatiecentrum Roessingh</t>
+  </si>
+  <si>
+    <t>Enschede</t>
+  </si>
+  <si>
+    <t>18065595</t>
+  </si>
+  <si>
+    <t>Stichting Libra Revalidatie &amp; Audiologie</t>
+  </si>
+  <si>
+    <t>41125492</t>
+  </si>
+  <si>
+    <t>Stichting Oogziekenhuis Rotterdam</t>
+  </si>
+  <si>
+    <t>34259830</t>
+  </si>
+  <si>
+    <t>Stichting Amsta</t>
+  </si>
+  <si>
+    <t>11043745</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep De Betuwe</t>
+  </si>
+  <si>
+    <t>Maurik</t>
+  </si>
+  <si>
+    <t>32152692</t>
+  </si>
+  <si>
+    <t>Stichting GGz Centraal</t>
+  </si>
+  <si>
+    <t>148 resultaten · gegenereerd 17-6-2026, 15:15:24</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF0F1F3D"/>
       <sz val="18"/>
     </font>
     <font>
       <i/>
       <color rgb="FF6B7280"/>
@@ -2026,51 +1651,51 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF0F1F3D"/>
   </sheetPr>
-  <dimension ref="B2:I207"/>
+  <dimension ref="B2:I155"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="2" customWidth="1"/>
     <col min="2" max="2" width="14" customWidth="1"/>
     <col min="3" max="3" width="40" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="8" width="14" customWidth="1"/>
     <col min="9" max="9" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" ht="22" customHeight="1" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B5" s="3" t="s">
         <v>2</v>
       </c>
@@ -2088,4839 +1713,3591 @@
       </c>
       <c r="G5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="6">
-        <v>2557325</v>
+        <v>36665408</v>
       </c>
       <c r="G6" s="7">
-        <v>0.35365587088070544</v>
+        <v>0.23937426252013888</v>
       </c>
       <c r="H6" s="7">
-        <v>0.9475342228160673</v>
+        <v>0.684038636477987</v>
       </c>
       <c r="I6" s="8"/>
     </row>
     <row r="7" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="6">
-        <v>26924467</v>
+        <v>14927000</v>
       </c>
       <c r="G7" s="7">
-        <v>0.33420650444073785</v>
+        <v>0.23748911368660816</v>
       </c>
       <c r="H7" s="7">
-        <v>0.930503347556989</v>
+        <v>0.6633899086091698</v>
       </c>
       <c r="I7" s="8"/>
     </row>
     <row r="8" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B8" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="6">
-        <v>758849</v>
+        <v>16033863</v>
       </c>
       <c r="G8" s="7">
-        <v>0.32461003440737224</v>
+        <v>0.22035825053513305</v>
       </c>
       <c r="H8" s="7">
-        <v>0.826581440620669</v>
+        <v>0.8688534730274263</v>
       </c>
       <c r="I8" s="8"/>
     </row>
     <row r="9" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B9" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="6">
-        <v>1584341</v>
+        <v>37497000</v>
       </c>
       <c r="G9" s="7">
-        <v>0.3176639372458328</v>
+        <v>0.20484305411099554</v>
       </c>
       <c r="H9" s="7">
-        <v>0.49792361679680974</v>
+        <v>0.43080516447155</v>
       </c>
       <c r="I9" s="8"/>
     </row>
     <row r="10" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B10" s="5" t="s">
         <v>23</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="6">
-        <v>935005</v>
+        <v>66351934</v>
       </c>
       <c r="G10" s="7">
-        <v>0.315142699771659</v>
+        <v>0.19992696821768602</v>
       </c>
       <c r="H10" s="7">
-        <v>0.7932454618165831</v>
+        <v>0.357416892700693</v>
       </c>
       <c r="I10" s="8"/>
     </row>
     <row r="11" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B11" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="6">
-        <v>1957207</v>
+        <v>300693797</v>
       </c>
       <c r="G11" s="7">
-        <v>0.298028772633656</v>
+        <v>0.15452195377345945</v>
       </c>
       <c r="H11" s="7">
-        <v>0.8442259981031872</v>
+        <v>0.6752970308203711</v>
       </c>
       <c r="I11" s="8"/>
     </row>
     <row r="12" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B12" s="5" t="s">
         <v>29</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="6">
-        <v>1816471</v>
+        <v>15586136</v>
       </c>
       <c r="G12" s="7">
-        <v>0.2895493514622584</v>
+        <v>0.13962196916541728</v>
       </c>
       <c r="H12" s="7">
-        <v>0.6582573811592205</v>
+        <v>0.5123860942871544</v>
       </c>
       <c r="I12" s="8"/>
     </row>
     <row r="13" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B13" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="C13" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="C13" s="5" t="s">
+      <c r="D13" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="D13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="6">
-        <v>1141262</v>
+        <v>17781074</v>
       </c>
       <c r="G13" s="7">
-        <v>0.27317653615033183</v>
+        <v>0.13837684945240092</v>
       </c>
       <c r="H13" s="7">
-        <v>0.7205050151806578</v>
+        <v>0.5711206476772531</v>
       </c>
       <c r="I13" s="8"/>
     </row>
     <row r="14" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B14" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="C14" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="C14" s="5" t="s">
+      <c r="D14" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="D14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="6">
-        <v>625406</v>
+        <v>98016996</v>
       </c>
       <c r="G14" s="7">
-        <v>0.2704818949610333</v>
+        <v>0.1383347536992462</v>
       </c>
       <c r="H14" s="7">
-        <v>0.5187780040733198</v>
+        <v>0.4346461376081034</v>
       </c>
       <c r="I14" s="8"/>
     </row>
     <row r="15" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B15" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="C15" s="5" t="s">
+      <c r="D15" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="D15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="6">
-        <v>1882623</v>
+        <v>153331000</v>
       </c>
       <c r="G15" s="7">
-        <v>0.26916966381479457</v>
+        <v>0.1378912287795684</v>
       </c>
       <c r="H15" s="7">
-        <v>0.6701229053373715</v>
+        <v>0.5664308292659783</v>
       </c>
       <c r="I15" s="8"/>
     </row>
     <row r="16" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>41</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>42</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="6">
-        <v>1977846</v>
+        <v>734916000</v>
       </c>
       <c r="G16" s="7">
-        <v>0.2688353896107179</v>
+        <v>0.131785129184832</v>
       </c>
       <c r="H16" s="7">
-        <v>0.6814116253991077</v>
+        <v>0.41645574810546054</v>
       </c>
       <c r="I16" s="8"/>
     </row>
     <row r="17" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B17" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="6">
-        <v>2435291</v>
+        <v>14270915</v>
       </c>
       <c r="G17" s="7">
-        <v>0.25458518099069066</v>
+        <v>0.12552776048347286</v>
       </c>
       <c r="H17" s="7">
-        <v>0.5338371677357129</v>
+        <v>0.7587394298799607</v>
       </c>
       <c r="I17" s="8"/>
     </row>
     <row r="18" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="6">
-        <v>1660165</v>
+        <v>51935359</v>
       </c>
       <c r="G18" s="7">
-        <v>0.2508148286465502</v>
+        <v>0.12447099865045701</v>
       </c>
       <c r="H18" s="7">
-        <v>0.7537830056814626</v>
+        <v>0.5204402371045012</v>
       </c>
       <c r="I18" s="8"/>
     </row>
     <row r="19" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B19" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="6">
-        <v>2657376</v>
+        <v>30135868</v>
       </c>
       <c r="G19" s="7">
-        <v>0.24113712173211468</v>
+        <v>0.12413626181266788</v>
       </c>
       <c r="H19" s="7">
-        <v>0.7807569880968303</v>
+        <v>0.6677387519128367</v>
       </c>
       <c r="I19" s="8"/>
     </row>
     <row r="20" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B20" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>53</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>54</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="6">
-        <v>997369</v>
+        <v>81592324</v>
       </c>
       <c r="G20" s="7">
-        <v>0.24099606063553208</v>
+        <v>0.12208592072950392</v>
       </c>
       <c r="H20" s="7">
-        <v>0.6222924324816964</v>
+        <v>0.5207705873649761</v>
       </c>
       <c r="I20" s="8"/>
     </row>
     <row r="21" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B21" s="5" t="s">
         <v>55</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>57</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="6">
-        <v>2521570</v>
+        <v>218567000</v>
       </c>
       <c r="G21" s="7">
-        <v>0.23993424731417332</v>
+        <v>0.12133121651484442</v>
       </c>
       <c r="H21" s="7">
-        <v>0.5266647404803332</v>
+        <v>0.2552114124148567</v>
       </c>
       <c r="I21" s="8"/>
     </row>
     <row r="22" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B22" s="5" t="s">
         <v>58</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>59</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F22" s="6">
-        <v>36665408</v>
+        <v>1673646000</v>
       </c>
       <c r="G22" s="7">
-        <v>0.23937426252013888</v>
+        <v>0.11978160256111507</v>
       </c>
       <c r="H22" s="7">
-        <v>0.684038636477987</v>
+        <v>0.3340821293602779</v>
       </c>
       <c r="I22" s="8"/>
     </row>
     <row r="23" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B23" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="C23" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="C23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D23" s="5" t="s">
-        <v>63</v>
+        <v>12</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F23" s="6">
-        <v>14927000</v>
+        <v>623290000</v>
       </c>
       <c r="G23" s="7">
-        <v>0.23748911368660816</v>
+        <v>0.11735949557990663</v>
       </c>
       <c r="H23" s="7">
-        <v>0.6633899086091698</v>
+        <v>0.4646222296642706</v>
       </c>
       <c r="I23" s="8"/>
     </row>
     <row r="24" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B24" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="D24" s="5" t="s">
         <v>64</v>
       </c>
-      <c r="C24" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E24" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F24" s="6">
-        <v>2760971</v>
+        <v>482888000</v>
       </c>
       <c r="G24" s="7">
-        <v>0.23115273575854292</v>
+        <v>0.11664816686270936</v>
       </c>
       <c r="H24" s="7">
-        <v>0.6780595517961179</v>
+        <v>0.43468190674644214</v>
       </c>
       <c r="I24" s="8"/>
     </row>
     <row r="25" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B25" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="D25" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="C25" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E25" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F25" s="6">
-        <v>1277262</v>
+        <v>156499559</v>
       </c>
       <c r="G25" s="7">
-        <v>0.22673265156248287</v>
+        <v>0.11646570198961391</v>
       </c>
       <c r="H25" s="7">
-        <v>0.6698499826138791</v>
+        <v>0.39186572510584156</v>
       </c>
       <c r="I25" s="8"/>
     </row>
     <row r="26" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B26" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="D26" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="C26" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E26" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F26" s="6">
-        <v>5460166</v>
+        <v>58628991</v>
       </c>
       <c r="G26" s="7">
-        <v>0.2233703151149617</v>
+        <v>0.11572500028185714</v>
       </c>
       <c r="H26" s="7">
-        <v>0.8830608638140705</v>
+        <v>0.384496330591178</v>
       </c>
       <c r="I26" s="8"/>
     </row>
     <row r="27" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B27" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="D27" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="C27" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E27" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="6">
-        <v>16033863</v>
+        <v>969220000</v>
       </c>
       <c r="G27" s="7">
-        <v>0.22035825053513305</v>
+        <v>0.11527516972410805</v>
       </c>
       <c r="H27" s="7">
-        <v>0.8688534730274263</v>
+        <v>0.28978494716530684</v>
       </c>
       <c r="I27" s="8"/>
     </row>
     <row r="28" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B28" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="D28" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="C28" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E28" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F28" s="6">
-        <v>1643033</v>
+        <v>67951000</v>
       </c>
       <c r="G28" s="7">
-        <v>0.21401091761394933</v>
+        <v>0.11511236037733072</v>
       </c>
       <c r="H28" s="7">
-        <v>0.6658605228520369</v>
+        <v>0.2562664863933405</v>
       </c>
       <c r="I28" s="8"/>
     </row>
     <row r="29" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B29" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="D29" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="C29" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E29" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F29" s="6">
-        <v>986062</v>
+        <v>192562480</v>
       </c>
       <c r="G29" s="7">
-        <v>0.21239638075496267</v>
+        <v>0.11374475442983494</v>
       </c>
       <c r="H29" s="7">
-        <v>0.7570483892837813</v>
+        <v>0.3007769484274882</v>
       </c>
       <c r="I29" s="8"/>
     </row>
     <row r="30" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B30" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="D30" s="5" t="s">
         <v>82</v>
       </c>
-      <c r="C30" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E30" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F30" s="6">
-        <v>1516017</v>
+        <v>42996965</v>
       </c>
       <c r="G30" s="7">
-        <v>0.21174630627492963</v>
+        <v>0.10764624898524815</v>
       </c>
       <c r="H30" s="7">
-        <v>0.46364786141346004</v>
+        <v>0.4014925551302845</v>
       </c>
       <c r="I30" s="8"/>
     </row>
     <row r="31" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B31" s="5" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>66</v>
+        <v>39</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F31" s="6">
-        <v>750249</v>
+        <v>141903515</v>
       </c>
       <c r="G31" s="7">
-        <v>0.2091239041971399</v>
+        <v>0.10742029892635147</v>
       </c>
       <c r="H31" s="7">
-        <v>0.6629138472059717</v>
+        <v>0.43151389570610665</v>
       </c>
       <c r="I31" s="8"/>
     </row>
     <row r="32" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B32" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="D32" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="C32" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E32" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F32" s="6">
-        <v>1285983</v>
+        <v>569228456</v>
       </c>
       <c r="G32" s="7">
-        <v>0.20847009641651562</v>
+        <v>0.10671784475932805</v>
       </c>
       <c r="H32" s="7">
-        <v>0.8913844706843063</v>
+        <v>0.3217045615280348</v>
       </c>
       <c r="I32" s="8"/>
     </row>
     <row r="33" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B33" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="C33" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="D33" s="5" t="s">
         <v>90</v>
       </c>
-      <c r="C33" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E33" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F33" s="6">
-        <v>1122905</v>
+        <v>141902000</v>
       </c>
       <c r="G33" s="7">
-        <v>0.2079018260672096</v>
+        <v>0.1055376245577934</v>
       </c>
       <c r="H33" s="7">
-        <v>0.5697683674281621</v>
+        <v>0.5475497730278444</v>
       </c>
       <c r="I33" s="8"/>
     </row>
     <row r="34" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B34" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="D34" s="5" t="s">
         <v>93</v>
       </c>
-      <c r="C34" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E34" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F34" s="6">
-        <v>927215</v>
+        <v>347895085</v>
       </c>
       <c r="G34" s="7">
-        <v>0.20568045167517782</v>
+        <v>0.10446566671098559</v>
       </c>
       <c r="H34" s="7">
-        <v>0.6156723958491215</v>
+        <v>0.3657726442694021</v>
       </c>
       <c r="I34" s="8"/>
     </row>
     <row r="35" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B35" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="D35" s="5" t="s">
         <v>96</v>
       </c>
-      <c r="C35" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E35" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F35" s="6">
-        <v>37497000</v>
+        <v>43811791</v>
       </c>
       <c r="G35" s="7">
-        <v>0.20484305411099554</v>
+        <v>0.1037800075326754</v>
       </c>
       <c r="H35" s="7">
-        <v>0.43080516447155</v>
+        <v>0.537641668011046</v>
       </c>
       <c r="I35" s="8"/>
     </row>
     <row r="36" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B36" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="D36" s="5" t="s">
         <v>99</v>
       </c>
-      <c r="C36" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E36" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F36" s="6">
-        <v>2288025</v>
+        <v>368840000</v>
       </c>
       <c r="G36" s="7">
-        <v>0.20339288250783974</v>
+        <v>0.10253226331200521</v>
       </c>
       <c r="H36" s="7">
-        <v>0.45994503802485004</v>
+        <v>0.3971252514368961</v>
       </c>
       <c r="I36" s="8"/>
     </row>
     <row r="37" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B37" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D37" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="C37" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E37" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F37" s="6">
-        <v>737168</v>
+        <v>79910938</v>
       </c>
       <c r="G37" s="7">
-        <v>0.20222391639354936</v>
+        <v>0.10252701576347407</v>
       </c>
       <c r="H37" s="7">
-        <v>0.7261626661231572</v>
+        <v>0.4426552016021945</v>
       </c>
       <c r="I37" s="8"/>
     </row>
     <row r="38" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B38" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="D38" s="5" t="s">
         <v>105</v>
       </c>
-      <c r="C38" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E38" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F38" s="6">
-        <v>3113030</v>
+        <v>630467000</v>
       </c>
       <c r="G38" s="7">
-        <v>0.2015293781299891</v>
+        <v>0.10002268159951275</v>
       </c>
       <c r="H38" s="7">
-        <v>0.9018333217477839</v>
+        <v>0.40155037265794</v>
       </c>
       <c r="I38" s="8"/>
     </row>
     <row r="39" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B39" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="D39" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="C39" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E39" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F39" s="6">
-        <v>66351934</v>
+        <v>211965632</v>
       </c>
       <c r="G39" s="7">
-        <v>0.19992696821768602</v>
+        <v>0.09942430195476218</v>
       </c>
       <c r="H39" s="7">
-        <v>0.357416892700693</v>
+        <v>0.38470729174381135</v>
       </c>
       <c r="I39" s="8"/>
     </row>
     <row r="40" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B40" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="D40" s="5" t="s">
         <v>111</v>
       </c>
-      <c r="C40" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E40" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F40" s="6">
-        <v>5231702</v>
+        <v>82708662</v>
       </c>
       <c r="G40" s="7">
-        <v>0.1958263295577615</v>
+        <v>0.09939231032415928</v>
       </c>
       <c r="H40" s="7">
-        <v>0.7168841404803764</v>
+        <v>0.2919402733143411</v>
       </c>
       <c r="I40" s="8"/>
     </row>
     <row r="41" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B41" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C41" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="D41" s="5" t="s">
         <v>114</v>
       </c>
-      <c r="C41" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E41" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F41" s="6">
-        <v>951757</v>
+        <v>87571489</v>
       </c>
       <c r="G41" s="7">
-        <v>0.19297677873658928</v>
+        <v>0.09880905416601972</v>
       </c>
       <c r="H41" s="7">
-        <v>0.8327205675672636</v>
+        <v>0.30689572905469353</v>
       </c>
       <c r="I41" s="8"/>
     </row>
     <row r="42" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B42" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="D42" s="5" t="s">
         <v>117</v>
       </c>
-      <c r="C42" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E42" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F42" s="6">
-        <v>647477</v>
+        <v>69631737</v>
       </c>
       <c r="G42" s="7">
-        <v>0.18571161601107067</v>
+        <v>0.09800156213250863</v>
       </c>
       <c r="H42" s="7">
-        <v>0.9466037798518617</v>
+        <v>0.5875626721237582</v>
       </c>
       <c r="I42" s="8"/>
     </row>
     <row r="43" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B43" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="C43" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="D43" s="5" t="s">
         <v>120</v>
       </c>
-      <c r="C43" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E43" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F43" s="6">
-        <v>4388000</v>
+        <v>476436000</v>
       </c>
       <c r="G43" s="7">
-        <v>0.18505013673655424</v>
+        <v>0.09689863906169979</v>
       </c>
       <c r="H43" s="7">
-        <v>0.6668630672483146</v>
+        <v>0.4452552648955634</v>
       </c>
       <c r="I43" s="8"/>
     </row>
     <row r="44" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B44" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="D44" s="5" t="s">
         <v>123</v>
       </c>
-      <c r="C44" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E44" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F44" s="6">
-        <v>680751</v>
+        <v>313244000</v>
       </c>
       <c r="G44" s="7">
-        <v>0.18444335740968432</v>
+        <v>0.09681270830406967</v>
       </c>
       <c r="H44" s="7">
-        <v>0.9448365629640494</v>
+        <v>0.29847327555888215</v>
       </c>
       <c r="I44" s="8"/>
     </row>
     <row r="45" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B45" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="D45" s="5" t="s">
         <v>126</v>
       </c>
-      <c r="C45" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E45" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F45" s="6">
-        <v>2027588</v>
+        <v>268830842</v>
       </c>
       <c r="G45" s="7">
-        <v>0.1812449077425986</v>
+        <v>0.09657172446009747</v>
       </c>
       <c r="H45" s="7">
-        <v>0.6821476020594213</v>
+        <v>0.3405307531192844</v>
       </c>
       <c r="I45" s="8"/>
     </row>
     <row r="46" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B46" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="D46" s="5" t="s">
         <v>129</v>
       </c>
-      <c r="C46" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E46" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F46" s="6">
-        <v>643863</v>
+        <v>145451000</v>
       </c>
       <c r="G46" s="7">
-        <v>0.18086300967752456</v>
+        <v>0.09481543612625558</v>
       </c>
       <c r="H46" s="7">
-        <v>0.3514797884802282</v>
+        <v>0.2088702404996311</v>
       </c>
       <c r="I46" s="8"/>
     </row>
     <row r="47" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B47" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="C47" s="5" t="s">
         <v>131</v>
       </c>
-      <c r="C47" s="5" t="s">
+      <c r="D47" s="5" t="s">
         <v>132</v>
       </c>
-      <c r="D47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E47" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F47" s="6">
-        <v>3539220</v>
+        <v>132434971</v>
       </c>
       <c r="G47" s="7">
-        <v>0.16239227852464666</v>
+        <v>0.09329062336563655</v>
       </c>
       <c r="H47" s="7">
-        <v>0.3346453296221507</v>
+        <v>0.4120125725999417</v>
       </c>
       <c r="I47" s="8"/>
     </row>
     <row r="48" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B48" s="5" t="s">
         <v>133</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>134</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>135</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F48" s="6">
-        <v>655727</v>
+        <v>563734000</v>
       </c>
       <c r="G48" s="7">
-        <v>0.15980888388002934</v>
+        <v>0.0929268059049126</v>
       </c>
       <c r="H48" s="7">
-        <v>0.8127411501904437</v>
+        <v>0.3021800994174188</v>
       </c>
       <c r="I48" s="8"/>
     </row>
     <row r="49" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B49" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>137</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>98</v>
+        <v>138</v>
       </c>
       <c r="E49" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F49" s="6">
-        <v>705144</v>
+        <v>165861608</v>
       </c>
       <c r="G49" s="7">
-        <v>0.1592908682481876</v>
+        <v>0.09257831987255302</v>
       </c>
       <c r="H49" s="7">
-        <v>0.252238446828181</v>
+        <v>0.34132283192243934</v>
       </c>
       <c r="I49" s="8"/>
     </row>
     <row r="50" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B50" s="5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>140</v>
+        <v>22</v>
       </c>
       <c r="E50" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F50" s="6">
-        <v>300693797</v>
+        <v>90287476</v>
       </c>
       <c r="G50" s="7">
-        <v>0.15452195377345945</v>
+        <v>0.09245980029389679</v>
       </c>
       <c r="H50" s="7">
-        <v>0.6752970308203711</v>
+        <v>0.46655657900871556</v>
       </c>
       <c r="I50" s="8"/>
     </row>
     <row r="51" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B51" s="5" t="s">
         <v>141</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>142</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F51" s="6">
-        <v>697726</v>
+        <v>46013782</v>
       </c>
       <c r="G51" s="7">
-        <v>0.15437721971088939</v>
+        <v>0.09210603466587468</v>
       </c>
       <c r="H51" s="7">
-        <v>0.47128802449385554</v>
+        <v>0.3412521103856694</v>
       </c>
       <c r="I51" s="8"/>
     </row>
     <row r="52" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B52" s="5" t="s">
         <v>144</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>145</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>146</v>
+        <v>39</v>
       </c>
       <c r="E52" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F52" s="6">
-        <v>688721</v>
+        <v>251059383</v>
       </c>
       <c r="G52" s="7">
-        <v>0.1501420749476203</v>
+        <v>0.09143242019359221</v>
       </c>
       <c r="H52" s="7">
-        <v>0.7864873146645681</v>
+        <v>0.32179495053750207</v>
       </c>
       <c r="I52" s="8"/>
     </row>
     <row r="53" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B53" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="C53" s="5" t="s">
         <v>147</v>
       </c>
-      <c r="C53" s="5" t="s">
+      <c r="D53" s="5" t="s">
         <v>148</v>
       </c>
-      <c r="D53" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E53" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F53" s="6">
-        <v>671935</v>
+        <v>24908139</v>
       </c>
       <c r="G53" s="7">
-        <v>0.14315521590630045</v>
+        <v>0.09132099351139802</v>
       </c>
       <c r="H53" s="7">
-        <v>0.7732284288754754</v>
+        <v>0.7411858409508194</v>
       </c>
       <c r="I53" s="8"/>
     </row>
     <row r="54" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B54" s="5" t="s">
         <v>149</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>150</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>151</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F54" s="6">
-        <v>4428640</v>
+        <v>132303000</v>
       </c>
       <c r="G54" s="7">
-        <v>0.14221137866252392</v>
+        <v>0.09098055221725887</v>
       </c>
       <c r="H54" s="7">
-        <v>0.34413415097793487</v>
+        <v>0.5620700387434667</v>
       </c>
       <c r="I54" s="8"/>
     </row>
     <row r="55" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B55" s="5" t="s">
         <v>152</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>154</v>
+        <v>51</v>
       </c>
       <c r="E55" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F55" s="6">
-        <v>2341940</v>
+        <v>10129360</v>
       </c>
       <c r="G55" s="7">
-        <v>0.1397243311101053</v>
+        <v>0.09093654485574607</v>
       </c>
       <c r="H55" s="7">
-        <v>0.3139495265126224</v>
+        <v>0.4956616555014151</v>
       </c>
       <c r="I55" s="8"/>
     </row>
     <row r="56" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B56" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="C56" s="5" t="s">
         <v>155</v>
       </c>
-      <c r="C56" s="5" t="s">
+      <c r="D56" s="5" t="s">
         <v>156</v>
       </c>
-      <c r="D56" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E56" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F56" s="6">
-        <v>15586136</v>
+        <v>130439860</v>
       </c>
       <c r="G56" s="7">
-        <v>0.13962196916541728</v>
+        <v>0.0899227582734296</v>
       </c>
       <c r="H56" s="7">
-        <v>0.5123860942871544</v>
+        <v>0.4054767118721176</v>
       </c>
       <c r="I56" s="8"/>
     </row>
     <row r="57" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B57" s="5" t="s">
         <v>157</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>158</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>159</v>
       </c>
       <c r="E57" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F57" s="6">
-        <v>17781074</v>
+        <v>375342000</v>
       </c>
       <c r="G57" s="7">
-        <v>0.13837684945240092</v>
+        <v>0.08897485493230174</v>
       </c>
       <c r="H57" s="7">
-        <v>0.5711206476772531</v>
+        <v>0.3486072943362648</v>
       </c>
       <c r="I57" s="8"/>
     </row>
     <row r="58" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B58" s="5" t="s">
         <v>160</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>161</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>162</v>
       </c>
       <c r="E58" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F58" s="6">
-        <v>98016996</v>
+        <v>37448437</v>
       </c>
       <c r="G58" s="7">
-        <v>0.1383347536992462</v>
+        <v>0.08895717062904387</v>
       </c>
       <c r="H58" s="7">
-        <v>0.4346461376081034</v>
+        <v>0.51086413128949</v>
       </c>
       <c r="I58" s="8"/>
     </row>
     <row r="59" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B59" s="5" t="s">
         <v>163</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>164</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F59" s="6">
-        <v>153331000</v>
+        <v>67026497</v>
       </c>
       <c r="G59" s="7">
-        <v>0.1378912287795684</v>
+        <v>0.08832033993959135</v>
       </c>
       <c r="H59" s="7">
-        <v>0.5664308292659783</v>
+        <v>0.41135246067386216</v>
       </c>
       <c r="I59" s="8"/>
     </row>
     <row r="60" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B60" s="5" t="s">
         <v>166</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>167</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F60" s="6">
-        <v>1812751</v>
+        <v>262681190</v>
       </c>
       <c r="G60" s="7">
-        <v>0.1378567712829837</v>
+        <v>0.08808334924933148</v>
       </c>
       <c r="H60" s="7">
-        <v>0.30247640183911434</v>
+        <v>0.3855259641765886</v>
       </c>
       <c r="I60" s="8"/>
     </row>
     <row r="61" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B61" s="5" t="s">
         <v>169</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>170</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>75</v>
+        <v>171</v>
       </c>
       <c r="E61" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F61" s="6">
-        <v>976789</v>
+        <v>171171000</v>
       </c>
       <c r="G61" s="7">
-        <v>0.1364163601350957</v>
+        <v>0.08749145591250855</v>
       </c>
       <c r="H61" s="7">
-        <v>0.5978205378866875</v>
+        <v>0.44601370193787254</v>
       </c>
       <c r="I61" s="8"/>
     </row>
     <row r="62" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B62" s="5" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>84</v>
+        <v>174</v>
       </c>
       <c r="E62" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F62" s="6">
-        <v>3338604</v>
+        <v>323432647</v>
       </c>
       <c r="G62" s="7">
-        <v>0.13411803256690522</v>
+        <v>0.08720894523674971</v>
       </c>
       <c r="H62" s="7">
-        <v>0.44493576301009957</v>
+        <v>0.6167193616966845</v>
       </c>
       <c r="I62" s="8"/>
     </row>
     <row r="63" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B63" s="5" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>48</v>
+        <v>177</v>
       </c>
       <c r="E63" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F63" s="6">
-        <v>734916000</v>
+        <v>10229834</v>
       </c>
       <c r="G63" s="7">
-        <v>0.131785129184832</v>
+        <v>0.08678000053568807</v>
       </c>
       <c r="H63" s="7">
-        <v>0.41645574810546054</v>
+        <v>0.2787690986410242</v>
       </c>
       <c r="I63" s="8"/>
     </row>
     <row r="64" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B64" s="5" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="E64" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F64" s="6">
-        <v>4474045</v>
+        <v>112942334</v>
       </c>
       <c r="G64" s="7">
-        <v>0.1311052973316093</v>
+        <v>0.08641501069032273</v>
       </c>
       <c r="H64" s="7">
-        <v>0.6532417418175184</v>
+        <v>0.3006923538014026</v>
       </c>
       <c r="I64" s="8"/>
     </row>
     <row r="65" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B65" s="5" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>16</v>
+        <v>183</v>
       </c>
       <c r="E65" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F65" s="6">
-        <v>14270915</v>
+        <v>383012000</v>
       </c>
       <c r="G65" s="7">
-        <v>0.12552776048347286</v>
+        <v>0.0863602184787944</v>
       </c>
       <c r="H65" s="7">
-        <v>0.7587394298799607</v>
+        <v>0.3608543923782733</v>
       </c>
       <c r="I65" s="8"/>
     </row>
     <row r="66" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B66" s="5" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="E66" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F66" s="6">
-        <v>51935359</v>
+        <v>363719048</v>
       </c>
       <c r="G66" s="7">
-        <v>0.12447099865045701</v>
+        <v>0.08609843276616076</v>
       </c>
       <c r="H66" s="7">
-        <v>0.5204402371045012</v>
+        <v>0.3909195923462387</v>
       </c>
       <c r="I66" s="8"/>
     </row>
     <row r="67" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B67" s="5" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>78</v>
+        <v>135</v>
       </c>
       <c r="E67" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F67" s="6">
-        <v>30135868</v>
+        <v>829149000</v>
       </c>
       <c r="G67" s="7">
-        <v>0.12413626181266788</v>
+        <v>0.08512462778101403</v>
       </c>
       <c r="H67" s="7">
-        <v>0.6677387519128367</v>
+        <v>0.44312585550846034</v>
       </c>
       <c r="I67" s="8"/>
     </row>
     <row r="68" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B68" s="5" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>135</v>
+        <v>191</v>
       </c>
       <c r="E68" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F68" s="6">
-        <v>1191625</v>
+        <v>191564921</v>
       </c>
       <c r="G68" s="7">
-        <v>0.12270387076471205</v>
+        <v>0.08489621124318476</v>
       </c>
       <c r="H68" s="7">
-        <v>0.765394912357392</v>
+        <v>0.4624598715169331</v>
       </c>
       <c r="I68" s="8"/>
     </row>
     <row r="69" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B69" s="5" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="E69" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F69" s="6">
-        <v>81592324</v>
+        <v>54542231</v>
       </c>
       <c r="G69" s="7">
-        <v>0.12208592072950392</v>
+        <v>0.08434898821795536</v>
       </c>
       <c r="H69" s="7">
-        <v>0.5207705873649761</v>
+        <v>0.5641086003390609</v>
       </c>
       <c r="I69" s="8"/>
     </row>
     <row r="70" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B70" s="5" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>66</v>
+        <v>197</v>
       </c>
       <c r="E70" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F70" s="6">
-        <v>218567000</v>
+        <v>496573914</v>
       </c>
       <c r="G70" s="7">
-        <v>0.12133121651484442</v>
+        <v>0.08411825072228825</v>
       </c>
       <c r="H70" s="7">
-        <v>0.2552114124148567</v>
+        <v>0.2755674400849384</v>
       </c>
       <c r="I70" s="8"/>
     </row>
     <row r="71" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B71" s="5" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="E71" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F71" s="6">
-        <v>1556344</v>
+        <v>367262000</v>
       </c>
       <c r="G71" s="7">
-        <v>0.1198314768457359</v>
+        <v>0.0838774498859125</v>
       </c>
       <c r="H71" s="7">
-        <v>0.42213838012419475</v>
+        <v>0.3135792543170173</v>
       </c>
       <c r="I71" s="8"/>
     </row>
     <row r="72" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B72" s="5" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>66</v>
+        <v>203</v>
       </c>
       <c r="E72" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F72" s="6">
-        <v>1673646000</v>
+        <v>716326000</v>
       </c>
       <c r="G72" s="7">
-        <v>0.11978160256111507</v>
+        <v>0.0825922834016914</v>
       </c>
       <c r="H72" s="7">
-        <v>0.3340821293602779</v>
+        <v>0.410452846320242</v>
       </c>
       <c r="I72" s="8"/>
     </row>
     <row r="73" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B73" s="5" t="s">
-        <v>197</v>
+        <v>204</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>135</v>
+        <v>79</v>
       </c>
       <c r="E73" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F73" s="6">
-        <v>597489</v>
+        <v>298344383</v>
       </c>
       <c r="G73" s="7">
-        <v>0.1187134825913113</v>
+        <v>0.0825573243656476</v>
       </c>
       <c r="H73" s="7">
-        <v>0.6701621594836664</v>
+        <v>0.3359492150894661</v>
       </c>
       <c r="I73" s="8"/>
     </row>
     <row r="74" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B74" s="5" t="s">
-        <v>199</v>
+        <v>206</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>60</v>
+        <v>208</v>
       </c>
       <c r="E74" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F74" s="6">
-        <v>623290000</v>
+        <v>246808724</v>
       </c>
       <c r="G74" s="7">
-        <v>0.11735949557990663</v>
+        <v>0.08247222249728904</v>
       </c>
       <c r="H74" s="7">
-        <v>0.4646222296642706</v>
+        <v>0.5561536767263242</v>
       </c>
       <c r="I74" s="8"/>
     </row>
     <row r="75" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B75" s="5" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>202</v>
+        <v>210</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>22</v>
+        <v>79</v>
       </c>
       <c r="E75" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F75" s="6">
-        <v>482888000</v>
+        <v>956756000</v>
       </c>
       <c r="G75" s="7">
-        <v>0.11664816686270936</v>
+        <v>0.08185890655506733</v>
       </c>
       <c r="H75" s="7">
-        <v>0.43468190674644214</v>
+        <v>0.44550274154196406</v>
       </c>
       <c r="I75" s="8"/>
     </row>
     <row r="76" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B76" s="5" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="E76" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F76" s="6">
-        <v>156499559</v>
+        <v>33505536</v>
       </c>
       <c r="G76" s="7">
-        <v>0.11646570198961391</v>
+        <v>0.08150706796632055</v>
       </c>
       <c r="H76" s="7">
-        <v>0.39186572510584156</v>
+        <v>0.9372271691822086</v>
       </c>
       <c r="I76" s="8"/>
     </row>
     <row r="77" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B77" s="5" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>207</v>
+        <v>215</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>208</v>
+        <v>174</v>
       </c>
       <c r="E77" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F77" s="6">
-        <v>58628991</v>
+        <v>141569000</v>
       </c>
       <c r="G77" s="7">
-        <v>0.11572500028185714</v>
+        <v>0.08085809746484046</v>
       </c>
       <c r="H77" s="7">
-        <v>0.384496330591178</v>
+        <v>0.2767224578220538</v>
       </c>
       <c r="I77" s="8"/>
     </row>
     <row r="78" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B78" s="5" t="s">
-        <v>209</v>
+        <v>216</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>210</v>
+        <v>217</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>194</v>
+        <v>64</v>
       </c>
       <c r="E78" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F78" s="6">
-        <v>969220000</v>
+        <v>198388435</v>
       </c>
       <c r="G78" s="7">
-        <v>0.11527516972410805</v>
+        <v>0.0800590669511557</v>
       </c>
       <c r="H78" s="7">
-        <v>0.28978494716530684</v>
+        <v>0.3813267741674675</v>
       </c>
       <c r="I78" s="8"/>
     </row>
     <row r="79" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B79" s="5" t="s">
-        <v>211</v>
+        <v>218</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>212</v>
+        <v>219</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>213</v>
+        <v>111</v>
       </c>
       <c r="E79" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F79" s="6">
-        <v>67951000</v>
+        <v>497600000</v>
       </c>
       <c r="G79" s="7">
-        <v>0.11511236037733072</v>
+        <v>0.07995980707395499</v>
       </c>
       <c r="H79" s="7">
-        <v>0.2562664863933405</v>
+        <v>0.4957714316417269</v>
       </c>
       <c r="I79" s="8"/>
     </row>
     <row r="80" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B80" s="5" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>34</v>
+        <v>96</v>
       </c>
       <c r="E80" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F80" s="6">
-        <v>192562480</v>
+        <v>398003926</v>
       </c>
       <c r="G80" s="7">
-        <v>0.11374475442983494</v>
+        <v>0.0792945570089678</v>
       </c>
       <c r="H80" s="7">
-        <v>0.3007769484274882</v>
+        <v>0.3994972231209964</v>
       </c>
       <c r="I80" s="8"/>
     </row>
     <row r="81" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B81" s="5" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="E81" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F81" s="6">
-        <v>908318</v>
+        <v>386880166</v>
       </c>
       <c r="G81" s="7">
-        <v>0.11206978172842551</v>
+        <v>0.0790196052593712</v>
       </c>
       <c r="H81" s="7">
-        <v>0.5749011931394482</v>
+        <v>0.3266465049199631</v>
       </c>
       <c r="I81" s="8"/>
     </row>
     <row r="82" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B82" s="5" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>104</v>
+        <v>57</v>
       </c>
       <c r="E82" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F82" s="6">
-        <v>757658</v>
+        <v>57604000</v>
       </c>
       <c r="G82" s="7">
-        <v>0.11144606141557273</v>
+        <v>0.07888341087424484</v>
       </c>
       <c r="H82" s="7">
-        <v>0.32993610706090004</v>
+        <v>0.279056916559219</v>
       </c>
       <c r="I82" s="8"/>
     </row>
     <row r="83" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B83" s="5" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="E83" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F83" s="6">
-        <v>2177663</v>
+        <v>784537916</v>
       </c>
       <c r="G83" s="7">
-        <v>0.11092625442963397</v>
+        <v>0.07877286073704563</v>
       </c>
       <c r="H83" s="7">
-        <v>0.23262344590014764</v>
+        <v>0.30827719968370204</v>
       </c>
       <c r="I83" s="8"/>
     </row>
     <row r="84" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B84" s="5" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="E84" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F84" s="6">
-        <v>2284266</v>
+        <v>85187636</v>
       </c>
       <c r="G84" s="7">
-        <v>0.11019732377927964</v>
+        <v>0.07847496789322807</v>
       </c>
       <c r="H84" s="7">
-        <v>0.574633545282295</v>
+        <v>0.5168711098586023</v>
       </c>
       <c r="I84" s="8"/>
     </row>
     <row r="85" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B85" s="5" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>89</v>
+        <v>70</v>
       </c>
       <c r="E85" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F85" s="6">
-        <v>42996965</v>
+        <v>151904359</v>
       </c>
       <c r="G85" s="7">
-        <v>0.10764624898524815</v>
+        <v>0.07786870684862968</v>
       </c>
       <c r="H85" s="7">
-        <v>0.4014925551302845</v>
+        <v>0.34913521493906974</v>
       </c>
       <c r="I85" s="8"/>
     </row>
     <row r="86" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B86" s="5" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>165</v>
+        <v>57</v>
       </c>
       <c r="E86" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F86" s="6">
-        <v>141903515</v>
+        <v>510997930</v>
       </c>
       <c r="G86" s="7">
-        <v>0.10742029892635147</v>
+        <v>0.07779984157665766</v>
       </c>
       <c r="H86" s="7">
-        <v>0.43151389570610665</v>
+        <v>0.479915155758841</v>
       </c>
       <c r="I86" s="8"/>
     </row>
     <row r="87" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B87" s="5" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>42</v>
+        <v>135</v>
       </c>
       <c r="E87" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F87" s="6">
-        <v>569228456</v>
+        <v>614454000</v>
       </c>
       <c r="G87" s="7">
-        <v>0.10671784475932805</v>
+        <v>0.07775521031680159</v>
       </c>
       <c r="H87" s="7">
-        <v>0.3217045615280348</v>
+        <v>0.37920659959360115</v>
       </c>
       <c r="I87" s="8"/>
     </row>
     <row r="88" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B88" s="5" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>72</v>
+        <v>240</v>
       </c>
       <c r="E88" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F88" s="6">
-        <v>1880707</v>
+        <v>99475000</v>
       </c>
       <c r="G88" s="7">
-        <v>0.10652217490550096</v>
+        <v>0.07728575018848957</v>
       </c>
       <c r="H88" s="7">
-        <v>0.6271608670501748</v>
+        <v>0.4836464918873513</v>
       </c>
       <c r="I88" s="8"/>
     </row>
     <row r="89" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B89" s="5" t="s">
-        <v>234</v>
+        <v>241</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>236</v>
+        <v>135</v>
       </c>
       <c r="E89" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F89" s="6">
-        <v>141902000</v>
+        <v>340711000</v>
       </c>
       <c r="G89" s="7">
-        <v>0.1055376245577934</v>
+        <v>0.07660451232863043</v>
       </c>
       <c r="H89" s="7">
-        <v>0.5475497730278444</v>
+        <v>0.2603886397608371</v>
       </c>
       <c r="I89" s="8"/>
     </row>
     <row r="90" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B90" s="5" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>239</v>
+        <v>73</v>
       </c>
       <c r="E90" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F90" s="6">
-        <v>347895085</v>
+        <v>364078000</v>
       </c>
       <c r="G90" s="7">
-        <v>0.10446566671098559</v>
+        <v>0.07614027763281495</v>
       </c>
       <c r="H90" s="7">
-        <v>0.3657726442694021</v>
+        <v>0.3032634493670886</v>
       </c>
       <c r="I90" s="8"/>
     </row>
     <row r="91" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B91" s="5" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>72</v>
+        <v>247</v>
       </c>
       <c r="E91" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F91" s="6">
-        <v>43811791</v>
+        <v>94895975</v>
       </c>
       <c r="G91" s="7">
-        <v>0.1037800075326754</v>
+        <v>0.07559425992514435</v>
       </c>
       <c r="H91" s="7">
-        <v>0.537641668011046</v>
+        <v>0.4432054578862763</v>
       </c>
       <c r="I91" s="8"/>
     </row>
     <row r="92" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B92" s="5" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>135</v>
+        <v>51</v>
       </c>
       <c r="E92" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F92" s="6">
-        <v>2254136</v>
+        <v>47455871</v>
       </c>
       <c r="G92" s="7">
-        <v>0.10319164415989097</v>
+        <v>0.07386772018155562</v>
       </c>
       <c r="H92" s="7">
-        <v>0.5810803818091526</v>
+        <v>0.26729661180619074</v>
       </c>
       <c r="I92" s="8"/>
     </row>
     <row r="93" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B93" s="5" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>218</v>
+        <v>252</v>
       </c>
       <c r="E93" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F93" s="6">
-        <v>368840000</v>
+        <v>370876082</v>
       </c>
       <c r="G93" s="7">
-        <v>0.10253226331200521</v>
+        <v>0.07381843782527879</v>
       </c>
       <c r="H93" s="7">
-        <v>0.3971252514368961</v>
+        <v>0.3764879897607704</v>
       </c>
       <c r="I93" s="8"/>
     </row>
     <row r="94" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B94" s="5" t="s">
-        <v>246</v>
+        <v>253</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>247</v>
+        <v>254</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>248</v>
+        <v>255</v>
       </c>
       <c r="E94" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F94" s="6">
-        <v>79910938</v>
+        <v>109584574</v>
       </c>
       <c r="G94" s="7">
-        <v>0.10252701576347407</v>
+        <v>0.07238304362071983</v>
       </c>
       <c r="H94" s="7">
-        <v>0.4426552016021945</v>
+        <v>0.4855946908424448</v>
       </c>
       <c r="I94" s="8"/>
     </row>
     <row r="95" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B95" s="5" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>250</v>
+        <v>257</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>66</v>
+        <v>258</v>
       </c>
       <c r="E95" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F95" s="6">
-        <v>522923</v>
+        <v>540807000</v>
       </c>
       <c r="G95" s="7">
-        <v>0.10197677287095806</v>
+        <v>0.07209411120788008</v>
       </c>
       <c r="H95" s="7">
-        <v>0.6130873493975904</v>
+        <v>0.3896353075377412</v>
       </c>
       <c r="I95" s="8"/>
     </row>
     <row r="96" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B96" s="5" t="s">
-        <v>251</v>
+        <v>259</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>252</v>
+        <v>260</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>19</v>
+        <v>57</v>
       </c>
       <c r="E96" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F96" s="6">
-        <v>1975210</v>
+        <v>409615000</v>
       </c>
       <c r="G96" s="7">
-        <v>0.10194257825750173</v>
+        <v>0.0715623207157941</v>
       </c>
       <c r="H96" s="7">
-        <v>0.326343036107738</v>
+        <v>0.3239582197011018</v>
       </c>
       <c r="I96" s="8"/>
     </row>
     <row r="97" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B97" s="5" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>254</v>
+        <v>262</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>66</v>
+        <v>111</v>
       </c>
       <c r="E97" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F97" s="6">
-        <v>1474612</v>
+        <v>197877691</v>
       </c>
       <c r="G97" s="7">
-        <v>0.10145584058721888</v>
+        <v>0.07152041207111114</v>
       </c>
       <c r="H97" s="7">
-        <v>0.826254293144502</v>
+        <v>0.38371787468507057</v>
       </c>
       <c r="I97" s="8"/>
     </row>
     <row r="98" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B98" s="5" t="s">
-        <v>255</v>
+        <v>263</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>256</v>
+        <v>264</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="E98" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F98" s="6">
-        <v>630467000</v>
+        <v>147598122</v>
       </c>
       <c r="G98" s="7">
-        <v>0.10002268159951275</v>
+        <v>0.07124815585390713</v>
       </c>
       <c r="H98" s="7">
-        <v>0.40155037265794</v>
+        <v>0.2974494928576077</v>
       </c>
       <c r="I98" s="8"/>
     </row>
     <row r="99" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B99" s="5" t="s">
-        <v>257</v>
+        <v>265</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>258</v>
+        <v>266</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>259</v>
+        <v>267</v>
       </c>
       <c r="E99" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F99" s="6">
-        <v>211965632</v>
+        <v>151451000</v>
       </c>
       <c r="G99" s="7">
-        <v>0.09942430195476218</v>
+        <v>0.07087440822444223</v>
       </c>
       <c r="H99" s="7">
-        <v>0.38470729174381135</v>
+        <v>0.5336877465971573</v>
       </c>
       <c r="I99" s="8"/>
     </row>
     <row r="100" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B100" s="5" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>84</v>
+        <v>270</v>
       </c>
       <c r="E100" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F100" s="6">
-        <v>82708662</v>
+        <v>249999000</v>
       </c>
       <c r="G100" s="7">
-        <v>0.09939231032415928</v>
+        <v>0.07081628326513306</v>
       </c>
       <c r="H100" s="7">
-        <v>0.2919402733143411</v>
+        <v>0.48300632194040755</v>
       </c>
       <c r="I100" s="8"/>
     </row>
     <row r="101" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B101" s="5" t="s">
-        <v>262</v>
+        <v>271</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>264</v>
+        <v>57</v>
       </c>
       <c r="E101" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F101" s="6">
-        <v>87571489</v>
+        <v>16584140</v>
       </c>
       <c r="G101" s="7">
-        <v>0.09880905416601972</v>
+        <v>0.07071479136090264</v>
       </c>
       <c r="H101" s="7">
-        <v>0.30689572905469353</v>
+        <v>0.3112016467664352</v>
       </c>
       <c r="I101" s="8"/>
     </row>
     <row r="102" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B102" s="5" t="s">
-        <v>265</v>
+        <v>273</v>
       </c>
       <c r="C102" s="5" t="s">
-        <v>266</v>
+        <v>274</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>267</v>
+        <v>79</v>
       </c>
       <c r="E102" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F102" s="6">
-        <v>2892649</v>
+        <v>111743462</v>
       </c>
       <c r="G102" s="7">
-        <v>0.09835621259267889</v>
+        <v>0.07041488476524918</v>
       </c>
       <c r="H102" s="7">
-        <v>0.4579491265223014</v>
+        <v>0.41473016485814257</v>
       </c>
       <c r="I102" s="8"/>
     </row>
     <row r="103" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B103" s="5" t="s">
-        <v>268</v>
+        <v>275</v>
       </c>
       <c r="C103" s="5" t="s">
-        <v>269</v>
+        <v>276</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>270</v>
+        <v>277</v>
       </c>
       <c r="E103" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F103" s="6">
-        <v>69631737</v>
+        <v>212669799</v>
       </c>
       <c r="G103" s="7">
-        <v>0.09800156213250863</v>
+        <v>0.0702119110010538</v>
       </c>
       <c r="H103" s="7">
-        <v>0.5875626721237582</v>
+        <v>0.24288931644770778</v>
       </c>
       <c r="I103" s="8"/>
     </row>
     <row r="104" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B104" s="5" t="s">
-        <v>271</v>
+        <v>278</v>
       </c>
       <c r="C104" s="5" t="s">
-        <v>272</v>
+        <v>279</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>135</v>
+        <v>280</v>
       </c>
       <c r="E104" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F104" s="6">
-        <v>2155260</v>
+        <v>86811796</v>
       </c>
       <c r="G104" s="7">
-        <v>0.09759936156194612</v>
+        <v>0.06999090307957688</v>
       </c>
       <c r="H104" s="7">
-        <v>0.5920128764664004</v>
+        <v>0.3941389465126631</v>
       </c>
       <c r="I104" s="8"/>
     </row>
     <row r="105" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B105" s="5" t="s">
-        <v>273</v>
+        <v>281</v>
       </c>
       <c r="C105" s="5" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>275</v>
+        <v>135</v>
       </c>
       <c r="E105" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F105" s="6">
-        <v>476436000</v>
+        <v>114064298</v>
       </c>
       <c r="G105" s="7">
-        <v>0.09689863906169979</v>
+        <v>0.06992366708818916</v>
       </c>
       <c r="H105" s="7">
-        <v>0.4452552648955634</v>
+        <v>0.42567082798617933</v>
       </c>
       <c r="I105" s="8"/>
     </row>
     <row r="106" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B106" s="5" t="s">
-        <v>276</v>
+        <v>283</v>
       </c>
       <c r="C106" s="5" t="s">
-        <v>277</v>
+        <v>284</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>278</v>
+        <v>285</v>
       </c>
       <c r="E106" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F106" s="6">
-        <v>313244000</v>
+        <v>191416104</v>
       </c>
       <c r="G106" s="7">
-        <v>0.09681270830406967</v>
+        <v>0.06972116619822123</v>
       </c>
       <c r="H106" s="7">
-        <v>0.29847327555888215</v>
+        <v>0.45078362313756604</v>
       </c>
       <c r="I106" s="8"/>
     </row>
     <row r="107" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B107" s="5" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>31</v>
+        <v>111</v>
       </c>
       <c r="E107" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F107" s="6">
-        <v>268830842</v>
+        <v>964181090</v>
       </c>
       <c r="G107" s="7">
-        <v>0.09657172446009747</v>
+        <v>0.06960044404106702</v>
       </c>
       <c r="H107" s="7">
-        <v>0.3405307531192844</v>
+        <v>0.20068181436659782</v>
       </c>
       <c r="I107" s="8"/>
     </row>
     <row r="108" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B108" s="5" t="s">
-        <v>281</v>
+        <v>288</v>
       </c>
       <c r="C108" s="5" t="s">
-        <v>282</v>
+        <v>289</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>283</v>
+        <v>290</v>
       </c>
       <c r="E108" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F108" s="6">
-        <v>757027</v>
+        <v>270423000</v>
       </c>
       <c r="G108" s="7">
-        <v>0.09622642257145386</v>
+        <v>0.0694134744455908</v>
       </c>
       <c r="H108" s="7">
-        <v>0.363232462173315</v>
+        <v>0.42763317798983397</v>
       </c>
       <c r="I108" s="8"/>
     </row>
     <row r="109" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B109" s="5" t="s">
-        <v>284</v>
+        <v>291</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>285</v>
+        <v>292</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>34</v>
+        <v>293</v>
       </c>
       <c r="E109" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F109" s="6">
-        <v>1345807</v>
+        <v>54007001</v>
       </c>
       <c r="G109" s="7">
-        <v>0.09589636552640907</v>
+        <v>0.06915820043405113</v>
       </c>
       <c r="H109" s="7">
-        <v>0.4947005262136019</v>
+        <v>0.5591538664409231</v>
       </c>
       <c r="I109" s="8"/>
     </row>
     <row r="110" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B110" s="5" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>287</v>
+        <v>295</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>66</v>
+        <v>296</v>
       </c>
       <c r="E110" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F110" s="6">
-        <v>1584836</v>
+        <v>31122986</v>
       </c>
       <c r="G110" s="7">
-        <v>0.09572599309960148</v>
+        <v>0.06861086529422337</v>
       </c>
       <c r="H110" s="7">
-        <v>0.660500797783579</v>
+        <v>0.4021639212396442</v>
       </c>
       <c r="I110" s="8"/>
     </row>
     <row r="111" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B111" s="5" t="s">
-        <v>288</v>
+        <v>297</v>
       </c>
       <c r="C111" s="5" t="s">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>290</v>
+        <v>299</v>
       </c>
       <c r="E111" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F111" s="6">
-        <v>557181</v>
+        <v>189076000</v>
       </c>
       <c r="G111" s="7">
-        <v>0.0952796308560414</v>
+        <v>0.06758657894180119</v>
       </c>
       <c r="H111" s="7">
-        <v>0.30997296975246313</v>
+        <v>0.4648215847668603</v>
       </c>
       <c r="I111" s="8"/>
     </row>
     <row r="112" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B112" s="5" t="s">
-        <v>291</v>
+        <v>300</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>292</v>
+        <v>301</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>135</v>
+        <v>19</v>
       </c>
       <c r="E112" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F112" s="6">
-        <v>1273703</v>
+        <v>10935514</v>
       </c>
       <c r="G112" s="7">
-        <v>0.09523334717748172</v>
+        <v>0.06755530649953903</v>
       </c>
       <c r="H112" s="7">
-        <v>0.6369532629487934</v>
+        <v>0.7590397554200203</v>
       </c>
       <c r="I112" s="8"/>
     </row>
     <row r="113" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B113" s="5" t="s">
-        <v>293</v>
+        <v>302</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>294</v>
+        <v>303</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>295</v>
+        <v>93</v>
       </c>
       <c r="E113" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F113" s="6">
-        <v>145451000</v>
+        <v>132441240</v>
       </c>
       <c r="G113" s="7">
-        <v>0.09481543612625558</v>
+        <v>0.06714926559129165</v>
       </c>
       <c r="H113" s="7">
-        <v>0.2088702404996311</v>
+        <v>0.5824491979694896</v>
       </c>
       <c r="I113" s="8"/>
     </row>
     <row r="114" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B114" s="5" t="s">
-        <v>296</v>
+        <v>304</v>
       </c>
       <c r="C114" s="5" t="s">
-        <v>297</v>
+        <v>305</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>298</v>
+        <v>64</v>
       </c>
       <c r="E114" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F114" s="6">
-        <v>2314107</v>
+        <v>34906814</v>
       </c>
       <c r="G114" s="7">
-        <v>0.09433228454864015</v>
+        <v>0.06709775919394993</v>
       </c>
       <c r="H114" s="7">
-        <v>0.46051564372228254</v>
+        <v>0.412825905867466</v>
       </c>
       <c r="I114" s="8"/>
     </row>
     <row r="115" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B115" s="5" t="s">
-        <v>299</v>
+        <v>306</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>34</v>
+        <v>308</v>
       </c>
       <c r="E115" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F115" s="6">
-        <v>1386377</v>
+        <v>89747560</v>
       </c>
       <c r="G115" s="7">
-        <v>0.09381070228372225</v>
+        <v>0.06674095652294057</v>
       </c>
       <c r="H115" s="7">
-        <v>0.5169081903782341</v>
+        <v>0.36332518795157526</v>
       </c>
       <c r="I115" s="8"/>
     </row>
     <row r="116" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B116" s="5" t="s">
-        <v>301</v>
+        <v>309</v>
       </c>
       <c r="C116" s="5" t="s">
-        <v>302</v>
+        <v>310</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>154</v>
+        <v>28</v>
       </c>
       <c r="E116" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F116" s="6">
-        <v>132434971</v>
+        <v>179698558</v>
       </c>
       <c r="G116" s="7">
-        <v>0.09329062336563655</v>
+        <v>0.0667069515382533</v>
       </c>
       <c r="H116" s="7">
-        <v>0.4120125725999417</v>
+        <v>0.6210510800604928</v>
       </c>
       <c r="I116" s="8"/>
     </row>
     <row r="117" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B117" s="5" t="s">
-        <v>303</v>
+        <v>311</v>
       </c>
       <c r="C117" s="5" t="s">
-        <v>304</v>
+        <v>312</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>305</v>
+        <v>111</v>
       </c>
       <c r="E117" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F117" s="6">
-        <v>2493340</v>
+        <v>458012236</v>
       </c>
       <c r="G117" s="7">
-        <v>0.09295643594535843</v>
+        <v>0.06613321570736376</v>
       </c>
       <c r="H117" s="7">
-        <v>0.4176365907413927</v>
+        <v>0.2487341460194275</v>
       </c>
       <c r="I117" s="8"/>
     </row>
     <row r="118" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B118" s="5" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="C118" s="5" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>308</v>
+        <v>252</v>
       </c>
       <c r="E118" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F118" s="6">
-        <v>748157</v>
+        <v>187408939</v>
       </c>
       <c r="G118" s="7">
-        <v>0.09294706859656462</v>
+        <v>0.06555432769404879</v>
       </c>
       <c r="H118" s="7">
-        <v>0.32163938106146023</v>
+        <v>0.49548914041103714</v>
       </c>
       <c r="I118" s="8"/>
     </row>
     <row r="119" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B119" s="5" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="C119" s="5" t="s">
-        <v>310</v>
+        <v>316</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>135</v>
+        <v>317</v>
       </c>
       <c r="E119" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F119" s="6">
-        <v>563734000</v>
+        <v>307764000</v>
       </c>
       <c r="G119" s="7">
-        <v>0.0929268059049126</v>
+        <v>0.06528703812011802</v>
       </c>
       <c r="H119" s="7">
-        <v>0.3021800994174188</v>
+        <v>0.3110855961310012</v>
       </c>
       <c r="I119" s="8"/>
     </row>
     <row r="120" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B120" s="5" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="C120" s="5" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="E120" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F120" s="6">
-        <v>165861608</v>
+        <v>164790000</v>
       </c>
       <c r="G120" s="7">
-        <v>0.09257831987255302</v>
+        <v>0.06515565264882578</v>
       </c>
       <c r="H120" s="7">
-        <v>0.34132283192243934</v>
+        <v>0.2923322951203992</v>
       </c>
       <c r="I120" s="8"/>
     </row>
     <row r="121" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B121" s="5" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
       <c r="C121" s="5" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>98</v>
+        <v>73</v>
       </c>
       <c r="E121" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F121" s="6">
-        <v>90287476</v>
+        <v>43197445</v>
       </c>
       <c r="G121" s="7">
-        <v>0.09245980029389679</v>
+        <v>0.06503592978705107</v>
       </c>
       <c r="H121" s="7">
-        <v>0.46655657900871556</v>
+        <v>0.6330937834501276</v>
       </c>
       <c r="I121" s="8"/>
     </row>
     <row r="122" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B122" s="5" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="C122" s="5" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>12</v>
+        <v>325</v>
       </c>
       <c r="E122" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F122" s="6">
-        <v>6232636</v>
+        <v>172991000</v>
       </c>
       <c r="G122" s="7">
-        <v>0.0923450366746911</v>
+        <v>0.06318825834870022</v>
       </c>
       <c r="H122" s="7">
-        <v>0.3560058879265797</v>
+        <v>0.38435886066858593</v>
       </c>
       <c r="I122" s="8"/>
     </row>
     <row r="123" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B123" s="5" t="s">
-        <v>318</v>
+        <v>326</v>
       </c>
       <c r="C123" s="5" t="s">
-        <v>319</v>
+        <v>327</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>320</v>
+        <v>328</v>
       </c>
       <c r="E123" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F123" s="6">
-        <v>46013782</v>
+        <v>120714000</v>
       </c>
       <c r="G123" s="7">
-        <v>0.09210603466587468</v>
+        <v>0.06292559272329638</v>
       </c>
       <c r="H123" s="7">
-        <v>0.3412521103856694</v>
+        <v>0.4120117973009205</v>
       </c>
       <c r="I123" s="8"/>
     </row>
     <row r="124" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B124" s="5" t="s">
-        <v>321</v>
+        <v>329</v>
       </c>
       <c r="C124" s="5" t="s">
-        <v>322</v>
+        <v>330</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>165</v>
+        <v>57</v>
       </c>
       <c r="E124" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F124" s="6">
-        <v>251059383</v>
+        <v>311467000</v>
       </c>
       <c r="G124" s="7">
-        <v>0.09143242019359221</v>
+        <v>0.0627995903257809</v>
       </c>
       <c r="H124" s="7">
-        <v>0.32179495053750207</v>
+        <v>0.3552146287133232</v>
       </c>
       <c r="I124" s="8"/>
     </row>
     <row r="125" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B125" s="5" t="s">
-        <v>323</v>
+        <v>331</v>
       </c>
       <c r="C125" s="5" t="s">
-        <v>324</v>
+        <v>332</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>325</v>
+        <v>67</v>
       </c>
       <c r="E125" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F125" s="6">
-        <v>24908139</v>
+        <v>134594230</v>
       </c>
       <c r="G125" s="7">
-        <v>0.09132099351139802</v>
+        <v>0.06224995677749336</v>
       </c>
       <c r="H125" s="7">
-        <v>0.7411858409508194</v>
+        <v>0.45966161369264846</v>
       </c>
       <c r="I125" s="8"/>
     </row>
     <row r="126" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B126" s="5" t="s">
-        <v>326</v>
+        <v>333</v>
       </c>
       <c r="C126" s="5" t="s">
-        <v>327</v>
+        <v>334</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>328</v>
+        <v>36</v>
       </c>
       <c r="E126" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F126" s="6">
-        <v>132303000</v>
+        <v>24850388</v>
       </c>
       <c r="G126" s="7">
-        <v>0.09098055221725887</v>
+        <v>0.06185613681363848</v>
       </c>
       <c r="H126" s="7">
-        <v>0.5620700387434667</v>
+        <v>0.5620935529706267</v>
       </c>
       <c r="I126" s="8"/>
     </row>
     <row r="127" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B127" s="5" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
       <c r="C127" s="5" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>78</v>
+        <v>280</v>
       </c>
       <c r="E127" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F127" s="6">
-        <v>10129360</v>
+        <v>150189311</v>
       </c>
       <c r="G127" s="7">
-        <v>0.09093654485574607</v>
+        <v>0.06116200240108965</v>
       </c>
       <c r="H127" s="7">
-        <v>0.4956616555014151</v>
+        <v>0.49268997287088073</v>
       </c>
       <c r="I127" s="8"/>
     </row>
     <row r="128" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B128" s="5" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
       <c r="C128" s="5" t="s">
-        <v>332</v>
+        <v>338</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>333</v>
+        <v>280</v>
       </c>
       <c r="E128" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F128" s="6">
-        <v>130439860</v>
+        <v>164630880</v>
       </c>
       <c r="G128" s="7">
-        <v>0.0899227582734296</v>
+        <v>0.060977375568909066</v>
       </c>
       <c r="H128" s="7">
-        <v>0.4054767118721176</v>
+        <v>0.2697667191890822</v>
       </c>
       <c r="I128" s="8"/>
     </row>
     <row r="129" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B129" s="5" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
       <c r="C129" s="5" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>78</v>
+        <v>51</v>
       </c>
       <c r="E129" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F129" s="6">
-        <v>1908837</v>
+        <v>141400623</v>
       </c>
       <c r="G129" s="7">
-        <v>0.08979813362796299</v>
+        <v>0.060586034334516335</v>
       </c>
       <c r="H129" s="7">
-        <v>0.3177368013291118</v>
+        <v>0.28872305451844343</v>
       </c>
       <c r="I129" s="8"/>
     </row>
     <row r="130" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B130" s="5" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="C130" s="5" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>122</v>
+        <v>343</v>
       </c>
       <c r="E130" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F130" s="6">
-        <v>375342000</v>
+        <v>272310983</v>
       </c>
       <c r="G130" s="7">
-        <v>0.08897485493230174</v>
+        <v>0.0598341859755249</v>
       </c>
       <c r="H130" s="7">
-        <v>0.3486072943362648</v>
+        <v>0.30141305813023084</v>
       </c>
       <c r="I130" s="8"/>
     </row>
     <row r="131" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B131" s="5" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="C131" s="5" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>340</v>
+        <v>135</v>
       </c>
       <c r="E131" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F131" s="6">
-        <v>37448437</v>
+        <v>136332979</v>
       </c>
       <c r="G131" s="7">
-        <v>0.08895717062904387</v>
+        <v>0.059807267909843004</v>
       </c>
       <c r="H131" s="7">
-        <v>0.51086413128949</v>
+        <v>0.4272894682809399</v>
       </c>
       <c r="I131" s="8"/>
     </row>
     <row r="132" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B132" s="5" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="C132" s="5" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="E132" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F132" s="6">
-        <v>67026497</v>
+        <v>52105837</v>
       </c>
       <c r="G132" s="7">
-        <v>0.08832033993959135</v>
+        <v>0.059733864365330125</v>
       </c>
       <c r="H132" s="7">
-        <v>0.41135246067386216</v>
+        <v>0.36317796610275566</v>
       </c>
       <c r="I132" s="8"/>
     </row>
     <row r="133" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B133" s="5" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="C133" s="5" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="E133" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F133" s="6">
-        <v>262681190</v>
+        <v>163022361</v>
       </c>
       <c r="G133" s="7">
-        <v>0.08808334924933148</v>
+        <v>0.059322769837691164</v>
       </c>
       <c r="H133" s="7">
-        <v>0.3855259641765886</v>
+        <v>0.21046117831663866</v>
       </c>
       <c r="I133" s="8"/>
     </row>
     <row r="134" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B134" s="5" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
       <c r="C134" s="5" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="D134" s="5" t="s">
-        <v>349</v>
+        <v>197</v>
       </c>
       <c r="E134" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F134" s="6">
-        <v>171171000</v>
+        <v>61688560</v>
       </c>
       <c r="G134" s="7">
-        <v>0.08749145591250855</v>
+        <v>0.059247711407106926</v>
       </c>
       <c r="H134" s="7">
-        <v>0.44601370193787254</v>
+        <v>0.5190411873999968</v>
       </c>
       <c r="I134" s="8"/>
     </row>
     <row r="135" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B135" s="5" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="C135" s="5" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="D135" s="5" t="s">
-        <v>45</v>
+        <v>356</v>
       </c>
       <c r="E135" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F135" s="6">
-        <v>323432647</v>
+        <v>59031723</v>
       </c>
       <c r="G135" s="7">
-        <v>0.08720894523674971</v>
+        <v>0.05901755569628215</v>
       </c>
       <c r="H135" s="7">
-        <v>0.6167193616966845</v>
+        <v>0.32883031590741996</v>
       </c>
       <c r="I135" s="8"/>
     </row>
     <row r="136" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B136" s="5" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="C136" s="5" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="D136" s="5" t="s">
-        <v>354</v>
+        <v>197</v>
       </c>
       <c r="E136" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F136" s="6">
-        <v>10229834</v>
+        <v>138386609</v>
       </c>
       <c r="G136" s="7">
-        <v>0.08678000053568807</v>
+        <v>0.05885662679977945</v>
       </c>
       <c r="H136" s="7">
-        <v>0.2787690986410242</v>
+        <v>0.2625759974391743</v>
       </c>
       <c r="I136" s="8"/>
     </row>
     <row r="137" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B137" s="5" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="C137" s="5" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="E137" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F137" s="6">
-        <v>112942334</v>
+        <v>222452000</v>
       </c>
       <c r="G137" s="7">
-        <v>0.08641501069032273</v>
+        <v>0.05860140614604499</v>
       </c>
       <c r="H137" s="7">
-        <v>0.3006923538014026</v>
+        <v>0.22959124928036845</v>
       </c>
       <c r="I137" s="8"/>
     </row>
     <row r="138" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B138" s="5" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="C138" s="5" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="E138" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F138" s="6">
-        <v>383012000</v>
+        <v>88255000</v>
       </c>
       <c r="G138" s="7">
-        <v>0.0863602184787944</v>
+        <v>0.05838762676335618</v>
       </c>
       <c r="H138" s="7">
-        <v>0.3608543923782733</v>
+        <v>0.41190689130066954</v>
       </c>
       <c r="I138" s="8"/>
     </row>
     <row r="139" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B139" s="5" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="C139" s="5" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>363</v>
+        <v>252</v>
       </c>
       <c r="E139" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F139" s="6">
-        <v>363719048</v>
+        <v>108331614</v>
       </c>
       <c r="G139" s="7">
-        <v>0.08609843276616076</v>
+        <v>0.05728469069056794</v>
       </c>
       <c r="H139" s="7">
-        <v>0.3909195923462387</v>
+        <v>0.4027352026922676</v>
       </c>
       <c r="I139" s="8"/>
     </row>
     <row r="140" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B140" s="5" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="C140" s="5" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>72</v>
+        <v>369</v>
       </c>
       <c r="E140" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F140" s="6">
-        <v>6476797</v>
+        <v>330428722</v>
       </c>
       <c r="G140" s="7">
-        <v>0.08594896520610419</v>
+        <v>0.056998646745969016</v>
       </c>
       <c r="H140" s="7">
-        <v>0.41771355829275375</v>
+        <v>0.3350787514188563</v>
       </c>
       <c r="I140" s="8"/>
     </row>
     <row r="141" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B141" s="5" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="C141" s="5" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="D141" s="5" t="s">
-        <v>135</v>
+        <v>372</v>
       </c>
       <c r="E141" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F141" s="6">
-        <v>829149000</v>
+        <v>297351716</v>
       </c>
       <c r="G141" s="7">
-        <v>0.08512462778101403</v>
+        <v>0.05562470337315962</v>
       </c>
       <c r="H141" s="7">
-        <v>0.44312585550846034</v>
+        <v>0.3080254233888145</v>
       </c>
       <c r="I141" s="8"/>
     </row>
     <row r="142" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B142" s="5" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="C142" s="5" t="s">
-        <v>369</v>
+        <v>374</v>
       </c>
       <c r="D142" s="5" t="s">
-        <v>370</v>
+        <v>105</v>
       </c>
       <c r="E142" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F142" s="6">
-        <v>191564921</v>
+        <v>111940661</v>
       </c>
       <c r="G142" s="7">
-        <v>0.08489621124318476</v>
+        <v>0.0549042586053695</v>
       </c>
       <c r="H142" s="7">
-        <v>0.4624598715169331</v>
+        <v>0.3930846489171122</v>
       </c>
       <c r="I142" s="8"/>
     </row>
     <row r="143" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B143" s="5" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="C143" s="5" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="D143" s="5" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="E143" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F143" s="6">
-        <v>54542231</v>
+        <v>71880776</v>
       </c>
       <c r="G143" s="7">
-        <v>0.08434898821795536</v>
+        <v>0.05487130522909213</v>
       </c>
       <c r="H143" s="7">
-        <v>0.5641086003390609</v>
+        <v>0.8117160114518402</v>
       </c>
       <c r="I143" s="8"/>
     </row>
     <row r="144" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B144" s="5" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="C144" s="5" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>376</v>
+        <v>159</v>
       </c>
       <c r="E144" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F144" s="6">
-        <v>815737</v>
+        <v>1014528000</v>
       </c>
       <c r="G144" s="7">
-        <v>0.08430535822207402</v>
+        <v>0.054561332954832197</v>
       </c>
       <c r="H144" s="7">
-        <v>0.833952501061359</v>
+        <v>0.37617442160001585</v>
       </c>
       <c r="I144" s="8"/>
     </row>
     <row r="145" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B145" s="5" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="C145" s="5" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="D145" s="5" t="s">
-        <v>379</v>
+        <v>87</v>
       </c>
       <c r="E145" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F145" s="6">
-        <v>496573914</v>
+        <v>41169572</v>
       </c>
       <c r="G145" s="7">
-        <v>0.08411825072228825</v>
+        <v>0.05437180643996008</v>
       </c>
       <c r="H145" s="7">
-        <v>0.2755674400849384</v>
+        <v>0.4019909691878179</v>
       </c>
       <c r="I145" s="8"/>
     </row>
     <row r="146" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B146" s="5" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="C146" s="5" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="D146" s="5" t="s">
-        <v>308</v>
+        <v>51</v>
       </c>
       <c r="E146" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F146" s="6">
-        <v>367262000</v>
+        <v>59716122</v>
       </c>
       <c r="G146" s="7">
-        <v>0.0838774498859125</v>
+        <v>0.05371246311004589</v>
       </c>
       <c r="H146" s="7">
-        <v>0.3135792543170173</v>
+        <v>0.5824755982601293</v>
       </c>
       <c r="I146" s="8"/>
     </row>
     <row r="147" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B147" s="5" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="C147" s="5" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="D147" s="5" t="s">
-        <v>384</v>
+        <v>132</v>
       </c>
       <c r="E147" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F147" s="6">
-        <v>716326000</v>
+        <v>183579977</v>
       </c>
       <c r="G147" s="7">
-        <v>0.0825922834016914</v>
+        <v>0.05349929311735342</v>
       </c>
       <c r="H147" s="7">
-        <v>0.410452846320242</v>
+        <v>0.49101314703315896</v>
       </c>
       <c r="I147" s="8"/>
     </row>
     <row r="148" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B148" s="5" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C148" s="5" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>34</v>
+        <v>388</v>
       </c>
       <c r="E148" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F148" s="6">
-        <v>298344383</v>
+        <v>44466490</v>
       </c>
       <c r="G148" s="7">
-        <v>0.0825573243656476</v>
+        <v>0.05253578593678071</v>
       </c>
       <c r="H148" s="7">
-        <v>0.3359492150894661</v>
+        <v>0.47011237922169086</v>
       </c>
       <c r="I148" s="8"/>
     </row>
     <row r="149" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B149" s="5" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="C149" s="5" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>389</v>
+        <v>64</v>
       </c>
       <c r="E149" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F149" s="6">
-        <v>246808724</v>
+        <v>50097311</v>
       </c>
       <c r="G149" s="7">
-        <v>0.08247222249728904</v>
+        <v>0.05244754553792318</v>
       </c>
       <c r="H149" s="7">
-        <v>0.5561536767263242</v>
+        <v>0.28981929657369754</v>
       </c>
       <c r="I149" s="8"/>
     </row>
     <row r="150" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B150" s="5" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C150" s="5" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="E150" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F150" s="6">
-        <v>956756000</v>
+        <v>66058790</v>
       </c>
       <c r="G150" s="7">
-        <v>0.08185890655506733</v>
+        <v>0.051864528551007365</v>
       </c>
       <c r="H150" s="7">
-        <v>0.44550274154196406</v>
+        <v>0.5511400003939372</v>
       </c>
       <c r="I150" s="8"/>
     </row>
     <row r="151" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B151" s="5" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C151" s="5" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>394</v>
+        <v>135</v>
       </c>
       <c r="E151" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F151" s="6">
-        <v>33505536</v>
+        <v>163333080</v>
       </c>
       <c r="G151" s="7">
-        <v>0.08150706796632055</v>
+        <v>0.05116128955628584</v>
       </c>
       <c r="H151" s="7">
-        <v>0.9372271691822086</v>
+        <v>0.37316748989590237</v>
       </c>
       <c r="I151" s="8"/>
     </row>
     <row r="152" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B152" s="5" t="s">
         <v>395</v>
       </c>
       <c r="C152" s="5" t="s">
         <v>396</v>
       </c>
       <c r="D152" s="5" t="s">
-        <v>31</v>
+        <v>397</v>
       </c>
       <c r="E152" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F152" s="6">
-        <v>2604272</v>
+        <v>52582672</v>
       </c>
       <c r="G152" s="7">
-        <v>0.08090437557981654</v>
+        <v>0.05074143056100306</v>
       </c>
       <c r="H152" s="7">
-        <v>0.3837783524055793</v>
+        <v>0.3199112788504991</v>
       </c>
       <c r="I152" s="8"/>
     </row>
     <row r="153" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B153" s="5" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C153" s="5" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>45</v>
+        <v>159</v>
       </c>
       <c r="E153" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F153" s="6">
-        <v>141569000</v>
+        <v>254090632</v>
       </c>
       <c r="G153" s="7">
-        <v>0.08085809746484046</v>
+        <v>0.05012028149073989</v>
       </c>
       <c r="H153" s="7">
-        <v>0.2767224578220538</v>
+        <v>0.3425478717752088</v>
       </c>
       <c r="I153" s="8"/>
     </row>
-    <row r="154" spans="2:9" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="C154" s="5" t="s">
+    <row r="155" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B155" s="9" t="s">
         <v>400</v>
-      </c>
-[...1243 lines deleted...]
-        <v>525</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">