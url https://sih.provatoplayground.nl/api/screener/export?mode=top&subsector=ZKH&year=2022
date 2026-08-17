--- v1 (2026-06-17)
+++ v2 (2026-08-17)
@@ -1210,51 +1210,51 @@
   <si>
     <t>Stichting Oogziekenhuis Rotterdam</t>
   </si>
   <si>
     <t>34259830</t>
   </si>
   <si>
     <t>Stichting Amsta</t>
   </si>
   <si>
     <t>11043745</t>
   </si>
   <si>
     <t>Stichting Zorggroep De Betuwe</t>
   </si>
   <si>
     <t>Maurik</t>
   </si>
   <si>
     <t>32152692</t>
   </si>
   <si>
     <t>Stichting GGz Centraal</t>
   </si>
   <si>
-    <t>148 resultaten · gegenereerd 17-6-2026, 15:15:24</t>
+    <t>148 resultaten · gegenereerd 17-8-2026, 15:29:36</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF0F1F3D"/>
       <sz val="18"/>
     </font>
     <font>
       <i/>
       <color rgb="FF6B7280"/>