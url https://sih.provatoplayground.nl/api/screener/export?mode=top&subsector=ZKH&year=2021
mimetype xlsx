--- v0 (2026-04-18)
+++ v1 (2026-06-17)
@@ -8,150 +8,1509 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Top Performers" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="703" uniqueCount="456">
   <si>
     <t>Top performers — ZKH 2021</t>
   </si>
   <si>
     <t>EBITDA-marge &gt; 5% · solvabiliteit &gt; 20% · omzet &gt; €500k</t>
   </si>
   <si>
     <t>KvK</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Plaats</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Omzet</t>
   </si>
   <si>
     <t>EBITDA-marge</t>
   </si>
   <si>
     <t>Solvabiliteit</t>
   </si>
   <si>
     <t>Leverage</t>
   </si>
   <si>
-    <t>0 resultaten · gegenereerd 18-4-2026, 02:16:43</t>
+    <t>41001316</t>
+  </si>
+  <si>
+    <t>Stichting Radiotherapeutisch Instituut Friesland</t>
+  </si>
+  <si>
+    <t>Leeuwarden</t>
+  </si>
+  <si>
+    <t>ZKH</t>
+  </si>
+  <si>
+    <t>41095516</t>
+  </si>
+  <si>
+    <t>Stichting Dr. Bernard Verbeeten Instituut</t>
+  </si>
+  <si>
+    <t>Tilburg</t>
+  </si>
+  <si>
+    <t>41113260</t>
+  </si>
+  <si>
+    <t>Stichting Zuidwest Radiotherapeutisch Instituut</t>
+  </si>
+  <si>
+    <t>Vlissingen</t>
+  </si>
+  <si>
+    <t>02100277</t>
+  </si>
+  <si>
+    <t>FPC Dr. S. van Mesdag (Stichting)</t>
+  </si>
+  <si>
+    <t>GRONINGEN</t>
+  </si>
+  <si>
+    <t>56840276</t>
+  </si>
+  <si>
+    <t>Stichting Radiotherapiegroep</t>
+  </si>
+  <si>
+    <t>Arnhem</t>
+  </si>
+  <si>
+    <t>34362777</t>
+  </si>
+  <si>
+    <t>Academisch Medisch Centrum</t>
+  </si>
+  <si>
+    <t>Amsterdam</t>
+  </si>
+  <si>
+    <t>41087534</t>
+  </si>
+  <si>
+    <t>Stichting Kempenhaeghe</t>
+  </si>
+  <si>
+    <t>Heeze</t>
+  </si>
+  <si>
+    <t>65042662</t>
+  </si>
+  <si>
+    <t>Stichting Patyna</t>
+  </si>
+  <si>
+    <t>Sneek</t>
+  </si>
+  <si>
+    <t>14132418</t>
+  </si>
+  <si>
+    <t>CIRO+ B.V.</t>
+  </si>
+  <si>
+    <t>Horn</t>
+  </si>
+  <si>
+    <t>41227061</t>
+  </si>
+  <si>
+    <t>Stichting Heliomare</t>
+  </si>
+  <si>
+    <t>Wijk aan Zee</t>
+  </si>
+  <si>
+    <t>34130371</t>
+  </si>
+  <si>
+    <t>Stichting GGZ inGeest</t>
+  </si>
+  <si>
+    <t>24393895</t>
+  </si>
+  <si>
+    <t>Diabeter Nederland B.V.</t>
+  </si>
+  <si>
+    <t>Rotterdam</t>
+  </si>
+  <si>
+    <t>41090962</t>
+  </si>
+  <si>
+    <t>Stichting Valkenhof</t>
+  </si>
+  <si>
+    <t>Valkenswaard</t>
+  </si>
+  <si>
+    <t>09202321</t>
+  </si>
+  <si>
+    <t>Stichting Zinzia Zorggroep</t>
+  </si>
+  <si>
+    <t>Wageningen</t>
+  </si>
+  <si>
+    <t>41194729</t>
+  </si>
+  <si>
+    <t>Stichting Vivium Zorggroep</t>
+  </si>
+  <si>
+    <t>Huizen</t>
+  </si>
+  <si>
+    <t>23091362</t>
+  </si>
+  <si>
+    <t>Stichting Albert Schweitzer Ziekenhuis</t>
+  </si>
+  <si>
+    <t>Dordrecht</t>
+  </si>
+  <si>
+    <t>41197688</t>
+  </si>
+  <si>
+    <t>Nederlandse Stichting voor het Dove en Slechthorende Kind</t>
+  </si>
+  <si>
+    <t>37138130</t>
+  </si>
+  <si>
+    <t>Stichting MagentaZorg</t>
+  </si>
+  <si>
+    <t>Heerhugowaard</t>
+  </si>
+  <si>
+    <t>24485070</t>
+  </si>
+  <si>
+    <t>Erasmus Universitair Medisch Centrum Rotterdam (Erasmus MC)</t>
+  </si>
+  <si>
+    <t>24325621</t>
+  </si>
+  <si>
+    <t>Stichting Zorgpartners Midden-Holland</t>
+  </si>
+  <si>
+    <t>Gouda</t>
+  </si>
+  <si>
+    <t>80262783</t>
+  </si>
+  <si>
+    <t>Stichting Radboud universitair medisch centrum</t>
+  </si>
+  <si>
+    <t>Nijmegen</t>
+  </si>
+  <si>
+    <t>24402950</t>
+  </si>
+  <si>
+    <t>Stichting Park Medisch Centrum</t>
+  </si>
+  <si>
+    <t>54327946</t>
+  </si>
+  <si>
+    <t>Prinses Máxima Centrum voor Kinderoncologie B.V.</t>
+  </si>
+  <si>
+    <t>Utrecht</t>
+  </si>
+  <si>
+    <t>41013557</t>
+  </si>
+  <si>
+    <t>Stichting Zinn (Zorgorganisatie in Noord Nederland)</t>
+  </si>
+  <si>
+    <t>Haren Gn</t>
+  </si>
+  <si>
+    <t>30161681</t>
+  </si>
+  <si>
+    <t>Stichting Altrecht</t>
+  </si>
+  <si>
+    <t>Zeist</t>
+  </si>
+  <si>
+    <t>41087385</t>
+  </si>
+  <si>
+    <t>Stichting Catharina Ziekenhuis</t>
+  </si>
+  <si>
+    <t>Eindhoven</t>
+  </si>
+  <si>
+    <t>02090310</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Groningen</t>
+  </si>
+  <si>
+    <t>Groningen</t>
+  </si>
+  <si>
+    <t>41113281</t>
+  </si>
+  <si>
+    <t>Stichting Voor Regionale Zorgverlening</t>
+  </si>
+  <si>
+    <t>Middelburg</t>
+  </si>
+  <si>
+    <t>41022329</t>
+  </si>
+  <si>
+    <t>Stichting de Vogellanden</t>
+  </si>
+  <si>
+    <t>Zwolle</t>
+  </si>
+  <si>
+    <t>12051606</t>
+  </si>
+  <si>
+    <t>Stichting Vincent van Gogh</t>
+  </si>
+  <si>
+    <t>Venray</t>
+  </si>
+  <si>
+    <t>41012091</t>
+  </si>
+  <si>
+    <t>Stichting Martini Ziekenhuis</t>
+  </si>
+  <si>
+    <t>41225010</t>
+  </si>
+  <si>
+    <t>Stichting Spaarne Gasthuis</t>
+  </si>
+  <si>
+    <t>Hoofddorp</t>
+  </si>
+  <si>
+    <t>41118005</t>
+  </si>
+  <si>
+    <t>Stichting Protestantse Zorggroep Crabbehoff</t>
+  </si>
+  <si>
+    <t>24466362</t>
+  </si>
+  <si>
+    <t>Stichting Yulius</t>
+  </si>
+  <si>
+    <t>41089470</t>
+  </si>
+  <si>
+    <t>Stichting Synergos</t>
+  </si>
+  <si>
+    <t>41089837</t>
+  </si>
+  <si>
+    <t>Stichting Elkerliek Ziekenhuis</t>
+  </si>
+  <si>
+    <t>Helmond</t>
+  </si>
+  <si>
+    <t>62350080</t>
+  </si>
+  <si>
+    <t>Stichting Bravis ziekenhuis</t>
+  </si>
+  <si>
+    <t>Roosendaal</t>
+  </si>
+  <si>
+    <t>20057835</t>
+  </si>
+  <si>
+    <t>stichting star-shl</t>
+  </si>
+  <si>
+    <t>Etten-Leur</t>
+  </si>
+  <si>
+    <t>41095510</t>
+  </si>
+  <si>
+    <t>Stichting Elisabeth-TweeSteden Ziekenhuis</t>
+  </si>
+  <si>
+    <t>28102621</t>
+  </si>
+  <si>
+    <t>Stichting Marente</t>
+  </si>
+  <si>
+    <t>Voorhout</t>
+  </si>
+  <si>
+    <t>14124959</t>
+  </si>
+  <si>
+    <t>Academisch Ziekenhuis Maastricht</t>
+  </si>
+  <si>
+    <t>Maastricht</t>
+  </si>
+  <si>
+    <t>04055278</t>
+  </si>
+  <si>
+    <t>Stichting Interzorg Noord-Nederland</t>
+  </si>
+  <si>
+    <t>Assen</t>
+  </si>
+  <si>
+    <t>41223176</t>
+  </si>
+  <si>
+    <t>Stichting Nieuw Unicum</t>
+  </si>
+  <si>
+    <t>Zandvoort</t>
+  </si>
+  <si>
+    <t>41222646</t>
+  </si>
+  <si>
+    <t>Stichting Epilepsie Instellingen Nederland</t>
+  </si>
+  <si>
+    <t>Heemstede</t>
+  </si>
+  <si>
+    <t>08137342</t>
+  </si>
+  <si>
+    <t>PROTESTANTS CHRISTELIJKE STICHTING voor ZORGVERLENING "HET BAKEN"</t>
+  </si>
+  <si>
+    <t>Elburg</t>
+  </si>
+  <si>
+    <t>11044284</t>
+  </si>
+  <si>
+    <t>Stichting Zorgcentra Rivierenland</t>
+  </si>
+  <si>
+    <t>Tiel</t>
+  </si>
+  <si>
+    <t>64156338</t>
+  </si>
+  <si>
+    <t>Stichting VUmc</t>
+  </si>
+  <si>
+    <t>28099814</t>
+  </si>
+  <si>
+    <t>Stichting Basalt</t>
+  </si>
+  <si>
+    <t>s-Gravenhage</t>
+  </si>
+  <si>
+    <t>41173845</t>
+  </si>
+  <si>
+    <t>Stichting Groene Hart Ziekenhuis</t>
+  </si>
+  <si>
+    <t>11056895</t>
+  </si>
+  <si>
+    <t>Stichting zorggroep Maas &amp; Waal</t>
+  </si>
+  <si>
+    <t>Beneden-Leeuwen</t>
+  </si>
+  <si>
+    <t>30242745</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Charim</t>
+  </si>
+  <si>
+    <t>Veenendaal</t>
+  </si>
+  <si>
+    <t>17141651</t>
+  </si>
+  <si>
+    <t>Stichting Máxima Medisch Centrum</t>
+  </si>
+  <si>
+    <t>Veldhoven</t>
+  </si>
+  <si>
+    <t>41125061</t>
+  </si>
+  <si>
+    <t>Stichting Humanitas</t>
+  </si>
+  <si>
+    <t>30223411</t>
+  </si>
+  <si>
+    <t>Stichting Lievegoed</t>
+  </si>
+  <si>
+    <t>Bilthoven</t>
+  </si>
+  <si>
+    <t>41063674</t>
+  </si>
+  <si>
+    <t>Stichting Viecuri, Medisch Centrum voor Noord-Limburg</t>
+  </si>
+  <si>
+    <t>Venlo</t>
+  </si>
+  <si>
+    <t>41159777</t>
+  </si>
+  <si>
+    <t>Stichting Reinier de Graaf Groep</t>
+  </si>
+  <si>
+    <t>Delft</t>
+  </si>
+  <si>
+    <t>41073449</t>
+  </si>
+  <si>
+    <t>Stichting Sevagram Zorgcentra</t>
+  </si>
+  <si>
+    <t>Heerlen</t>
+  </si>
+  <si>
+    <t>20100257</t>
+  </si>
+  <si>
+    <t>Stichting Amphia</t>
+  </si>
+  <si>
+    <t>Breda</t>
+  </si>
+  <si>
+    <t>41084046</t>
+  </si>
+  <si>
+    <t>Stichting Jeroen Bosch Ziekenhuis</t>
+  </si>
+  <si>
+    <t>s-Hertogenbosch</t>
+  </si>
+  <si>
+    <t>55583261</t>
+  </si>
+  <si>
+    <t>Stichting Atalmedial</t>
+  </si>
+  <si>
+    <t>41151188</t>
+  </si>
+  <si>
+    <t>Stichting WoonZorgcentra Haaglanden</t>
+  </si>
+  <si>
+    <t>05062128</t>
+  </si>
+  <si>
+    <t>Stichting Isala Klinieken</t>
+  </si>
+  <si>
+    <t>41027866</t>
+  </si>
+  <si>
+    <t>Stichting Revalidatiecentrum Roessingh</t>
+  </si>
+  <si>
+    <t>Enschede</t>
+  </si>
+  <si>
+    <t>32152692</t>
+  </si>
+  <si>
+    <t>Stichting GGz Centraal</t>
+  </si>
+  <si>
+    <t>Amersfoort</t>
+  </si>
+  <si>
+    <t>61802379</t>
+  </si>
+  <si>
+    <t>Stichting Alrijne Zorggroep</t>
+  </si>
+  <si>
+    <t>Leiderdorp</t>
+  </si>
+  <si>
+    <t>28103824</t>
+  </si>
+  <si>
+    <t>Stichting Rivierduinen</t>
+  </si>
+  <si>
+    <t>Leiden</t>
+  </si>
+  <si>
+    <t>41125492</t>
+  </si>
+  <si>
+    <t>Stichting Oogziekenhuis Rotterdam</t>
+  </si>
+  <si>
+    <t>41235021</t>
+  </si>
+  <si>
+    <t>Stichting Dijklander Ziekenhuis</t>
+  </si>
+  <si>
+    <t>Hoorn</t>
+  </si>
+  <si>
+    <t>17141715</t>
+  </si>
+  <si>
+    <t>Stichting GGzE</t>
+  </si>
+  <si>
+    <t>14068232</t>
+  </si>
+  <si>
+    <t>Stichting Mondriaan</t>
+  </si>
+  <si>
+    <t>22063723</t>
+  </si>
+  <si>
+    <t>Admiraal De Ruyter Ziekenhuis B.V.</t>
+  </si>
+  <si>
+    <t>Goes</t>
+  </si>
+  <si>
+    <t>08094736</t>
+  </si>
+  <si>
+    <t>Stichting Ziekenhuisgroep Twente</t>
+  </si>
+  <si>
+    <t>Almelo</t>
+  </si>
+  <si>
+    <t>40530817</t>
+  </si>
+  <si>
+    <t>Stichting Het Nederlands Kanker Instituut-Antoni van Leeuwenhoek Ziekenhuis</t>
+  </si>
+  <si>
+    <t>41064747</t>
+  </si>
+  <si>
+    <t>Stichting Forensisch Psychiatrisch Centrum De Rooyse Wissel</t>
+  </si>
+  <si>
+    <t>Oostrum</t>
+  </si>
+  <si>
+    <t>30172727</t>
+  </si>
+  <si>
+    <t>Stichting Diakonessenhuis</t>
+  </si>
+  <si>
+    <t>30158002</t>
+  </si>
+  <si>
+    <t>Stichting AxionContinu groep</t>
+  </si>
+  <si>
+    <t>67721133</t>
+  </si>
+  <si>
+    <t>Stichting ZorgSaam Zorggroep Zeeuws-Vlaanderen</t>
+  </si>
+  <si>
+    <t>Terneuzen</t>
+  </si>
+  <si>
+    <t>41190166</t>
+  </si>
+  <si>
+    <t>Stichting 's Heeren Loo Zorggroep</t>
+  </si>
+  <si>
+    <t>58365710</t>
+  </si>
+  <si>
+    <t>Stichting Reinier Haga Groep</t>
+  </si>
+  <si>
+    <t>17127118</t>
+  </si>
+  <si>
+    <t>Stichting St. Anna Zorggroep</t>
+  </si>
+  <si>
+    <t>Geldrop</t>
+  </si>
+  <si>
+    <t>41236520</t>
+  </si>
+  <si>
+    <t>Stichting De Zorgcirkel</t>
+  </si>
+  <si>
+    <t>Purmerend</t>
+  </si>
+  <si>
+    <t>41066359</t>
+  </si>
+  <si>
+    <t>Stichting Laurentius Ziekenhuis Roermond</t>
+  </si>
+  <si>
+    <t>Roermond</t>
+  </si>
+  <si>
+    <t>41177415</t>
+  </si>
+  <si>
+    <t>Stichting Sint Antonius Ziekenhuis</t>
+  </si>
+  <si>
+    <t>Nieuwegein</t>
+  </si>
+  <si>
+    <t>01178096</t>
+  </si>
+  <si>
+    <t>Stichting Alliade</t>
+  </si>
+  <si>
+    <t>Heerenveen</t>
+  </si>
+  <si>
+    <t>41199082</t>
+  </si>
+  <si>
+    <t>Stichting OLVG</t>
+  </si>
+  <si>
+    <t>56474113</t>
+  </si>
+  <si>
+    <t>Stichting Sint Franciscus Vlietland Groep</t>
+  </si>
+  <si>
+    <t>41000436</t>
+  </si>
+  <si>
+    <t>Stichting Revalidatie Friesland</t>
+  </si>
+  <si>
+    <t>Beetsterzwaag</t>
+  </si>
+  <si>
+    <t>41106842</t>
+  </si>
+  <si>
+    <t>Stichting Surplus Zorg</t>
+  </si>
+  <si>
+    <t>08093263</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Solis</t>
+  </si>
+  <si>
+    <t>Deventer</t>
+  </si>
+  <si>
+    <t>56708874</t>
+  </si>
+  <si>
+    <t>stichting Laverhof</t>
+  </si>
+  <si>
+    <t>Schijndel</t>
+  </si>
+  <si>
+    <t>32112124</t>
+  </si>
+  <si>
+    <t>Stichting Tergooi</t>
+  </si>
+  <si>
+    <t>Hilversum</t>
+  </si>
+  <si>
+    <t>41241807</t>
+  </si>
+  <si>
+    <t>Stichting Noordwest Ziekenhuisgroep</t>
+  </si>
+  <si>
+    <t>Alkmaar</t>
+  </si>
+  <si>
+    <t>24388202</t>
+  </si>
+  <si>
+    <t>Stichting Aafje Thuiszorg Huizen Zorghotels</t>
+  </si>
+  <si>
+    <t>11044044</t>
+  </si>
+  <si>
+    <t>Stichting Rivas Zorggroep</t>
+  </si>
+  <si>
+    <t>Gorinchem</t>
+  </si>
+  <si>
+    <t>05083803</t>
+  </si>
+  <si>
+    <t>Stichting Pento</t>
+  </si>
+  <si>
+    <t>Apeldoorn</t>
+  </si>
+  <si>
+    <t>09125621</t>
+  </si>
+  <si>
+    <t>Stichting Pleyade</t>
+  </si>
+  <si>
+    <t>09148035</t>
+  </si>
+  <si>
+    <t>Stichting Vilente</t>
+  </si>
+  <si>
+    <t>Doorwerth</t>
+  </si>
+  <si>
+    <t>04075244</t>
+  </si>
+  <si>
+    <t>Stichting Trajectum</t>
+  </si>
+  <si>
+    <t>32082917</t>
+  </si>
+  <si>
+    <t>Stichting Meander Medisch Centrum</t>
+  </si>
+  <si>
+    <t>06089356</t>
+  </si>
+  <si>
+    <t>Mediant, Stichting voor Geestelijke Gezondheidszorg Oost- en Midden Twente</t>
+  </si>
+  <si>
+    <t>41000763</t>
+  </si>
+  <si>
+    <t>Stichting Ziekenhuis "Nij Smellinghe"</t>
+  </si>
+  <si>
+    <t>Drachten</t>
+  </si>
+  <si>
+    <t>41081034</t>
+  </si>
+  <si>
+    <t>Van Neynselstichting</t>
+  </si>
+  <si>
+    <t>41128994</t>
+  </si>
+  <si>
+    <t>Stichting IJsselland Ziekenhuis</t>
+  </si>
+  <si>
+    <t>Capelle aan den IJssel</t>
+  </si>
+  <si>
+    <t>41186586</t>
+  </si>
+  <si>
+    <t>Stichting GGZ Drenthe</t>
+  </si>
+  <si>
+    <t>58320776</t>
+  </si>
+  <si>
+    <t>Spijkenisse Medisch Centrum B.V.</t>
+  </si>
+  <si>
+    <t>Spijkenisse</t>
+  </si>
+  <si>
+    <t>05083801</t>
+  </si>
+  <si>
+    <t>Stichting Christelijke Zonnehuisgroep IJssel-Vecht</t>
+  </si>
+  <si>
+    <t>41141265</t>
+  </si>
+  <si>
+    <t>Frankeland - Sint Liduinastichting</t>
+  </si>
+  <si>
+    <t>Schiedam</t>
+  </si>
+  <si>
+    <t>41038965</t>
+  </si>
+  <si>
+    <t>Stichting Ziekenhuisvoorzieningen Oost-Achterhoek</t>
+  </si>
+  <si>
+    <t>Winterswijk</t>
+  </si>
+  <si>
+    <t>61262935</t>
+  </si>
+  <si>
+    <t>Stichting Haaglanden Medisch Centrum</t>
+  </si>
+  <si>
+    <t>41071981</t>
+  </si>
+  <si>
+    <t>Stichting MeanderGroep Zuid-Limburg</t>
+  </si>
+  <si>
+    <t>Landgraaf</t>
+  </si>
+  <si>
+    <t>41222777</t>
+  </si>
+  <si>
+    <t>Rode Kruis Ziekenhuis B.V.</t>
+  </si>
+  <si>
+    <t>Beverwijk</t>
+  </si>
+  <si>
+    <t>41035024</t>
+  </si>
+  <si>
+    <t>Stichting Christelijk Ziekenhuis St Jansdal</t>
+  </si>
+  <si>
+    <t>Harderwijk</t>
+  </si>
+  <si>
+    <t>24299846</t>
+  </si>
+  <si>
+    <t>Stichting Maasstad Ziekenhuis</t>
+  </si>
+  <si>
+    <t>08154763</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Apeldoorn en omstreken</t>
+  </si>
+  <si>
+    <t>08083266</t>
+  </si>
+  <si>
+    <t>Stichting Gelre Ziekenhuizen</t>
+  </si>
+  <si>
+    <t>27181317</t>
+  </si>
+  <si>
+    <t>Stichting Geestelijke Gezondheidszorg Delfland</t>
+  </si>
+  <si>
+    <t>32078404</t>
+  </si>
+  <si>
+    <t>Stichting Eleos, christelijke ggz</t>
+  </si>
+  <si>
+    <t>Hoevelaken</t>
+  </si>
+  <si>
+    <t>01143871</t>
+  </si>
+  <si>
+    <t>Stichting Zonnehuisgroep Noord</t>
+  </si>
+  <si>
+    <t>Zuidhorn</t>
+  </si>
+  <si>
+    <t>41102418</t>
+  </si>
+  <si>
+    <t>Stichting Groenhuysen</t>
+  </si>
+  <si>
+    <t>41055664</t>
+  </si>
+  <si>
+    <t>Stichting Nijmeegs Interconfessioneel ziekenhuis Canisius-Wilhelmina</t>
+  </si>
+  <si>
+    <t>41200428</t>
+  </si>
+  <si>
+    <t>Stichting BovenIJ</t>
+  </si>
+  <si>
+    <t>41005202</t>
+  </si>
+  <si>
+    <t>Stichting GGZ Friesland</t>
+  </si>
+  <si>
+    <t>27268552</t>
+  </si>
+  <si>
+    <t>Stichting HagaZiekenhuis</t>
+  </si>
+  <si>
+    <t>41059294</t>
+  </si>
+  <si>
+    <t>Stichting Interconfessionele Stichting Gezondheidszorg Rivierenland</t>
+  </si>
+  <si>
+    <t>34259830</t>
+  </si>
+  <si>
+    <t>Stichting Amsta</t>
+  </si>
+  <si>
+    <t>27185703</t>
+  </si>
+  <si>
+    <t>Stichting Zorginstellingen Pieter van Foreest</t>
+  </si>
+  <si>
+    <t>28116689</t>
+  </si>
+  <si>
+    <t>Stichting Topaz</t>
+  </si>
+  <si>
+    <t>61980080</t>
+  </si>
+  <si>
+    <t>Fivoor B.V.</t>
+  </si>
+  <si>
+    <t>Poortugaal</t>
+  </si>
+  <si>
+    <t>41020668</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Noorderboog</t>
+  </si>
+  <si>
+    <t>Meppel</t>
+  </si>
+  <si>
+    <t>41046810</t>
+  </si>
+  <si>
+    <t>Stichting Slingeland Ziekenhuis</t>
+  </si>
+  <si>
+    <t>Doetinchem</t>
+  </si>
+  <si>
+    <t>24417607</t>
+  </si>
+  <si>
+    <t>Parnassia Groep B.V.</t>
+  </si>
+  <si>
+    <t>01123419</t>
+  </si>
+  <si>
+    <t>Bestuursstichting Lentis</t>
+  </si>
+  <si>
+    <t>Zuidlaren</t>
+  </si>
+  <si>
+    <t>41055111</t>
+  </si>
+  <si>
+    <t>Stichting Sint Maartenskliniek</t>
+  </si>
+  <si>
+    <t>Ubbergen</t>
+  </si>
+  <si>
+    <t>41115214</t>
+  </si>
+  <si>
+    <t>Stichting Emergis</t>
+  </si>
+  <si>
+    <t>Kloetinge</t>
+  </si>
+  <si>
+    <t>41049860</t>
+  </si>
+  <si>
+    <t>Stichting Ziekenhuis Gelderse Vallei</t>
+  </si>
+  <si>
+    <t>Ede</t>
+  </si>
+  <si>
+    <t>34321379</t>
+  </si>
+  <si>
+    <t>Stichting Reade</t>
+  </si>
+  <si>
+    <t>09129243</t>
+  </si>
+  <si>
+    <t>Stichting Azora</t>
+  </si>
+  <si>
+    <t>Terborg</t>
+  </si>
+  <si>
+    <t>34305673</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Amsterdam-Oost</t>
+  </si>
+  <si>
+    <t>27366422</t>
+  </si>
+  <si>
+    <t>Academisch Ziekenhuis Leiden</t>
+  </si>
+  <si>
+    <t>41167550</t>
+  </si>
+  <si>
+    <t>Stichting voor Geestelijke Gezondheidszorg en Maatschappelijke Dienstverlening voor Doven en Slechthorenden</t>
+  </si>
+  <si>
+    <t>18065595</t>
+  </si>
+  <si>
+    <t>Stichting Libra Revalidatie &amp; Audiologie</t>
+  </si>
+  <si>
+    <t>41244295</t>
+  </si>
+  <si>
+    <t>Stichting Deventer Ziekenhuis</t>
+  </si>
+  <si>
+    <t>20135179</t>
+  </si>
+  <si>
+    <t>Stichting tanteLouise</t>
+  </si>
+  <si>
+    <t>Bergen op Zoom</t>
+  </si>
+  <si>
+    <t>18085169</t>
+  </si>
+  <si>
+    <t>Stichting GGz Breburg Groep</t>
+  </si>
+  <si>
+    <t>30244197</t>
+  </si>
+  <si>
+    <t>Universitair Medisch Centrum Utrecht</t>
+  </si>
+  <si>
+    <t>11043745</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep De Betuwe</t>
+  </si>
+  <si>
+    <t>Maurik</t>
+  </si>
+  <si>
+    <t>08168183</t>
+  </si>
+  <si>
+    <t>Stichting Koninklijke Visio, expertisecentrum voor slechtziende en blinde mensen</t>
+  </si>
+  <si>
+    <t>41126751</t>
+  </si>
+  <si>
+    <t>Stichting Laurens</t>
+  </si>
+  <si>
+    <t>05075996</t>
+  </si>
+  <si>
+    <t>Stichting Saxenburgh</t>
+  </si>
+  <si>
+    <t>Hardenberg</t>
+  </si>
+  <si>
+    <t>08099661</t>
+  </si>
+  <si>
+    <t>Stichting TriviumMeulenbeltZorg</t>
+  </si>
+  <si>
+    <t>Borne</t>
+  </si>
+  <si>
+    <t>09177659</t>
+  </si>
+  <si>
+    <t>Stichting Liemerije</t>
+  </si>
+  <si>
+    <t>Zevenaar</t>
+  </si>
+  <si>
+    <t>41238617</t>
+  </si>
+  <si>
+    <t>Stichting GGZ Noord-Holland-Noord</t>
+  </si>
+  <si>
+    <t>08140403</t>
+  </si>
+  <si>
+    <t>Stichting GGNet</t>
+  </si>
+  <si>
+    <t>Warnsveld</t>
+  </si>
+  <si>
+    <t>41032033</t>
+  </si>
+  <si>
+    <t>Stichting Laboratorium Pathologie Oost Nederland</t>
+  </si>
+  <si>
+    <t>Hengelo</t>
+  </si>
+  <si>
+    <t>41081032</t>
+  </si>
+  <si>
+    <t>Stichting Reinier van Arkel</t>
+  </si>
+  <si>
+    <t>05060683</t>
+  </si>
+  <si>
+    <t>Stichting Zorgspectrum Het Zand</t>
+  </si>
+  <si>
+    <t>18073067</t>
+  </si>
+  <si>
+    <t>Stichting Novadic-Kentron</t>
+  </si>
+  <si>
+    <t>Vught</t>
+  </si>
+  <si>
+    <t>41055765</t>
+  </si>
+  <si>
+    <t>Stichting Klinisch Genetisch Centrum Nijmegen en omstreken</t>
+  </si>
+  <si>
+    <t>41055843</t>
+  </si>
+  <si>
+    <t>Stichting Kentalis Zorg</t>
+  </si>
+  <si>
+    <t>Sint-Michielsgestel</t>
+  </si>
+  <si>
+    <t>27278704</t>
+  </si>
+  <si>
+    <t>Stichting Careyn</t>
+  </si>
+  <si>
+    <t>41194854</t>
+  </si>
+  <si>
+    <t>Stichting Merem Medische Revalidatie</t>
+  </si>
+  <si>
+    <t>41023790</t>
+  </si>
+  <si>
+    <t>Stichting Flevoziekenhuis</t>
+  </si>
+  <si>
+    <t>Almere</t>
+  </si>
+  <si>
+    <t>41133849</t>
+  </si>
+  <si>
+    <t>De Kijvelanden, instelling voor forensische Psychiatrie (Stichting)</t>
+  </si>
+  <si>
+    <t>RHOON</t>
+  </si>
+  <si>
+    <t>41017323</t>
+  </si>
+  <si>
+    <t>Stichting Wilhelmina Ziekenhuis Assen</t>
+  </si>
+  <si>
+    <t>41184520</t>
+  </si>
+  <si>
+    <t>Stichting De Forensische Zorgspecialisten</t>
+  </si>
+  <si>
+    <t>09156820</t>
+  </si>
+  <si>
+    <t>Stichting IrisZorg</t>
+  </si>
+  <si>
+    <t>01110074</t>
+  </si>
+  <si>
+    <t>Stichting Kwadrantgroep</t>
+  </si>
+  <si>
+    <t>41062188</t>
+  </si>
+  <si>
+    <t>Mutsaersstichting</t>
+  </si>
+  <si>
+    <t>01169570</t>
+  </si>
+  <si>
+    <t>Academisch Ziekenhuis Groningen</t>
+  </si>
+  <si>
+    <t>09129229</t>
+  </si>
+  <si>
+    <t>Opella, Christelijke Stichting voor wonen, zorg en welzijn</t>
+  </si>
+  <si>
+    <t>02084324</t>
+  </si>
+  <si>
+    <t>Stichting Verslavingszorg Noord Nederland</t>
+  </si>
+  <si>
+    <t>34310392</t>
+  </si>
+  <si>
+    <t>Stichting Arkin</t>
+  </si>
+  <si>
+    <t>41020275</t>
+  </si>
+  <si>
+    <t>Stichting Accare, Universitaire en Algemene Kinder- en Jeugdpsychiatrie Noord-Nederland</t>
+  </si>
+  <si>
+    <t>173 resultaten · gegenereerd 17-6-2026, 15:16:00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="0.0%"/>
+  </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF0F1F3D"/>
       <sz val="18"/>
     </font>
     <font>
       <i/>
       <color rgb="FF6B7280"/>
       <sz val="11"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
     </font>
     <font>
       <i/>
       <color rgb="FF6B7280"/>
       <sz val="9"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF0F1F3D"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="1">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FFE5E7EB"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFE5E7EB"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -457,101 +1816,4253 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF0F1F3D"/>
   </sheetPr>
-  <dimension ref="B2:I7"/>
+  <dimension ref="B2:I180"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="2" customWidth="1"/>
     <col min="2" max="2" width="14" customWidth="1"/>
     <col min="3" max="3" width="40" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="8" width="14" customWidth="1"/>
     <col min="9" max="9" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" ht="22" customHeight="1" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B6" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F6" s="6">
+        <v>15417130</v>
+      </c>
+      <c r="G6" s="7">
+        <v>0.2901649009900027</v>
+      </c>
+      <c r="H6" s="7">
+        <v>0.8647594985478905</v>
+      </c>
+      <c r="I6" s="8"/>
+    </row>
+    <row r="7" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B7" s="5" t="s">
-        <v>10</v>
+        <v>14</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F7" s="6">
+        <v>35777705</v>
+      </c>
+      <c r="G7" s="7">
+        <v>0.26790770956381915</v>
+      </c>
+      <c r="H7" s="7">
+        <v>0.6206839340184093</v>
+      </c>
+      <c r="I7" s="8"/>
+    </row>
+    <row r="8" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B8" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F8" s="6">
+        <v>14358000</v>
+      </c>
+      <c r="G8" s="7">
+        <v>0.26258288062404234</v>
+      </c>
+      <c r="H8" s="7">
+        <v>0.6076579415381278</v>
+      </c>
+      <c r="I8" s="8"/>
+    </row>
+    <row r="9" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B9" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F9" s="6">
+        <v>62811188</v>
+      </c>
+      <c r="G9" s="7">
+        <v>0.22694097108941802</v>
+      </c>
+      <c r="H9" s="7">
+        <v>0.31296493245646956</v>
+      </c>
+      <c r="I9" s="8"/>
+    </row>
+    <row r="10" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B10" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F10" s="6">
+        <v>34439000</v>
+      </c>
+      <c r="G10" s="7">
+        <v>0.19456029501437325</v>
+      </c>
+      <c r="H10" s="7">
+        <v>0.42352587889762056</v>
+      </c>
+      <c r="I10" s="8"/>
+    </row>
+    <row r="11" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B11" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F11" s="6">
+        <v>782862000</v>
+      </c>
+      <c r="G11" s="7">
+        <v>0.17158068727310816</v>
+      </c>
+      <c r="H11" s="7">
+        <v>0.24389508067758334</v>
+      </c>
+      <c r="I11" s="8"/>
+    </row>
+    <row r="12" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B12" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F12" s="6">
+        <v>80028233</v>
+      </c>
+      <c r="G12" s="7">
+        <v>0.16370954985348732</v>
+      </c>
+      <c r="H12" s="7">
+        <v>0.4978185025364764</v>
+      </c>
+      <c r="I12" s="8"/>
+    </row>
+    <row r="13" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B13" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F13" s="6">
+        <v>133363569</v>
+      </c>
+      <c r="G13" s="7">
+        <v>0.15637895083626624</v>
+      </c>
+      <c r="H13" s="7">
+        <v>0.3959384840586486</v>
+      </c>
+      <c r="I13" s="8"/>
+    </row>
+    <row r="14" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B14" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F14" s="6">
+        <v>17454552</v>
+      </c>
+      <c r="G14" s="7">
+        <v>0.1512938859731261</v>
+      </c>
+      <c r="H14" s="7">
+        <v>0.5567019653399852</v>
+      </c>
+      <c r="I14" s="8"/>
+    </row>
+    <row r="15" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B15" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F15" s="6">
+        <v>44044005</v>
+      </c>
+      <c r="G15" s="7">
+        <v>0.1410125396180479</v>
+      </c>
+      <c r="H15" s="7">
+        <v>0.34435699017441934</v>
+      </c>
+      <c r="I15" s="8"/>
+    </row>
+    <row r="16" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B16" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F16" s="6">
+        <v>127639198</v>
+      </c>
+      <c r="G16" s="7">
+        <v>0.13896973091291281</v>
+      </c>
+      <c r="H16" s="7">
+        <v>0.3803669513380463</v>
+      </c>
+      <c r="I16" s="8"/>
+    </row>
+    <row r="17" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B17" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F17" s="6">
+        <v>11010171</v>
+      </c>
+      <c r="G17" s="7">
+        <v>0.1367635434545022</v>
+      </c>
+      <c r="H17" s="7">
+        <v>0.4291594680164003</v>
+      </c>
+      <c r="I17" s="8"/>
+    </row>
+    <row r="18" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B18" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F18" s="6">
+        <v>49984723</v>
+      </c>
+      <c r="G18" s="7">
+        <v>0.13192768918615394</v>
+      </c>
+      <c r="H18" s="7">
+        <v>0.4685531816943787</v>
+      </c>
+      <c r="I18" s="8"/>
+    </row>
+    <row r="19" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B19" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F19" s="6">
+        <v>66923000</v>
+      </c>
+      <c r="G19" s="7">
+        <v>0.13008980470092493</v>
+      </c>
+      <c r="H19" s="7">
+        <v>0.23334422586759035</v>
+      </c>
+      <c r="I19" s="8"/>
+    </row>
+    <row r="20" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B20" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F20" s="6">
+        <v>151686480</v>
+      </c>
+      <c r="G20" s="7">
+        <v>0.12997679819585767</v>
+      </c>
+      <c r="H20" s="7">
+        <v>0.36008892404863313</v>
+      </c>
+      <c r="I20" s="8"/>
+    </row>
+    <row r="21" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B21" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F21" s="6">
+        <v>395109915</v>
+      </c>
+      <c r="G21" s="7">
+        <v>0.12483707223596249</v>
+      </c>
+      <c r="H21" s="7">
+        <v>0.3646992428948624</v>
+      </c>
+      <c r="I21" s="8"/>
+    </row>
+    <row r="22" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B22" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F22" s="6">
+        <v>13616655</v>
+      </c>
+      <c r="G22" s="7">
+        <v>0.12481024157548237</v>
+      </c>
+      <c r="H22" s="7">
+        <v>0.6952804272051556</v>
+      </c>
+      <c r="I22" s="8"/>
+    </row>
+    <row r="23" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B23" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F23" s="6">
+        <v>97300981</v>
+      </c>
+      <c r="G23" s="7">
+        <v>0.12458730503446826</v>
+      </c>
+      <c r="H23" s="7">
+        <v>0.4367208854667016</v>
+      </c>
+      <c r="I23" s="8"/>
+    </row>
+    <row r="24" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B24" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F24" s="6">
+        <v>1625029000</v>
+      </c>
+      <c r="G24" s="7">
+        <v>0.1242962433285806</v>
+      </c>
+      <c r="H24" s="7">
+        <v>0.3229040091346395</v>
+      </c>
+      <c r="I24" s="8"/>
+    </row>
+    <row r="25" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B25" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F25" s="6">
+        <v>145509000</v>
+      </c>
+      <c r="G25" s="7">
+        <v>0.12408139702698802</v>
+      </c>
+      <c r="H25" s="7">
+        <v>0.5345000268682822</v>
+      </c>
+      <c r="I25" s="8"/>
+    </row>
+    <row r="26" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B26" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F26" s="6">
+        <v>866788000</v>
+      </c>
+      <c r="G26" s="7">
+        <v>0.12040198987526361</v>
+      </c>
+      <c r="H26" s="7">
+        <v>0.2752198838538903</v>
+      </c>
+      <c r="I26" s="8"/>
+    </row>
+    <row r="27" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B27" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F27" s="6">
+        <v>14046045</v>
+      </c>
+      <c r="G27" s="7">
+        <v>0.11973847442465121</v>
+      </c>
+      <c r="H27" s="7">
+        <v>0.2704907232488342</v>
+      </c>
+      <c r="I27" s="8"/>
+    </row>
+    <row r="28" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B28" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F28" s="6">
+        <v>183626855</v>
+      </c>
+      <c r="G28" s="7">
+        <v>0.11964513578365213</v>
+      </c>
+      <c r="H28" s="7">
+        <v>0.30986510599195505</v>
+      </c>
+      <c r="I28" s="8"/>
+    </row>
+    <row r="29" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B29" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F29" s="6">
+        <v>111505943</v>
+      </c>
+      <c r="G29" s="7">
+        <v>0.11727272688954346</v>
+      </c>
+      <c r="H29" s="7">
+        <v>0.29125074060946293</v>
+      </c>
+      <c r="I29" s="8"/>
+    </row>
+    <row r="30" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B30" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F30" s="6">
+        <v>161274000</v>
+      </c>
+      <c r="G30" s="7">
+        <v>0.11667100710591911</v>
+      </c>
+      <c r="H30" s="7">
+        <v>0.2711682799050087</v>
+      </c>
+      <c r="I30" s="8"/>
+    </row>
+    <row r="31" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B31" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F31" s="6">
+        <v>469681000</v>
+      </c>
+      <c r="G31" s="7">
+        <v>0.11498229649485502</v>
+      </c>
+      <c r="H31" s="7">
+        <v>0.4124843170248226</v>
+      </c>
+      <c r="I31" s="8"/>
+    </row>
+    <row r="32" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B32" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F32" s="6">
+        <v>73136091</v>
+      </c>
+      <c r="G32" s="7">
+        <v>0.11445990461809068</v>
+      </c>
+      <c r="H32" s="7">
+        <v>0.7059794435897268</v>
+      </c>
+      <c r="I32" s="8"/>
+    </row>
+    <row r="33" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B33" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="C33" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F33" s="6">
+        <v>164663000</v>
+      </c>
+      <c r="G33" s="7">
+        <v>0.11440335715977482</v>
+      </c>
+      <c r="H33" s="7">
+        <v>0.44080894132725185</v>
+      </c>
+      <c r="I33" s="8"/>
+    </row>
+    <row r="34" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B34" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F34" s="6">
+        <v>29989051</v>
+      </c>
+      <c r="G34" s="7">
+        <v>0.11374144516943867</v>
+      </c>
+      <c r="H34" s="7">
+        <v>0.6387216101296828</v>
+      </c>
+      <c r="I34" s="8"/>
+    </row>
+    <row r="35" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B35" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F35" s="6">
+        <v>112095288</v>
+      </c>
+      <c r="G35" s="7">
+        <v>0.11300019140858089</v>
+      </c>
+      <c r="H35" s="7">
+        <v>0.4935222805848432</v>
+      </c>
+      <c r="I35" s="8"/>
+    </row>
+    <row r="36" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B36" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F36" s="6">
+        <v>370170000</v>
+      </c>
+      <c r="G36" s="7">
+        <v>0.1113137207229111</v>
+      </c>
+      <c r="H36" s="7">
+        <v>0.3338789087607928</v>
+      </c>
+      <c r="I36" s="8"/>
+    </row>
+    <row r="37" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B37" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F37" s="6">
+        <v>462053000</v>
+      </c>
+      <c r="G37" s="7">
+        <v>0.10938355556613635</v>
+      </c>
+      <c r="H37" s="7">
+        <v>0.41802822226309444</v>
+      </c>
+      <c r="I37" s="8"/>
+    </row>
+    <row r="38" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B38" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F38" s="6">
+        <v>41587952</v>
+      </c>
+      <c r="G38" s="7">
+        <v>0.10870924829383279</v>
+      </c>
+      <c r="H38" s="7">
+        <v>0.5488968461673618</v>
+      </c>
+      <c r="I38" s="8"/>
+    </row>
+    <row r="39" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B39" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F39" s="6">
+        <v>100119071</v>
+      </c>
+      <c r="G39" s="7">
+        <v>0.10828680182220228</v>
+      </c>
+      <c r="H39" s="7">
+        <v>0.30393513042249665</v>
+      </c>
+      <c r="I39" s="8"/>
+    </row>
+    <row r="40" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B40" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F40" s="6">
+        <v>31630563</v>
+      </c>
+      <c r="G40" s="7">
+        <v>0.10798426193046264</v>
+      </c>
+      <c r="H40" s="7">
+        <v>0.3838764211406098</v>
+      </c>
+      <c r="I40" s="8"/>
+    </row>
+    <row r="41" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B41" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="C41" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="E41" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F41" s="6">
+        <v>208124947</v>
+      </c>
+      <c r="G41" s="7">
+        <v>0.10764531750247125</v>
+      </c>
+      <c r="H41" s="7">
+        <v>0.3727401359163183</v>
+      </c>
+      <c r="I41" s="8"/>
+    </row>
+    <row r="42" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B42" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F42" s="6">
+        <v>336077784</v>
+      </c>
+      <c r="G42" s="7">
+        <v>0.10689687242165344</v>
+      </c>
+      <c r="H42" s="7">
+        <v>0.3107602773499197</v>
+      </c>
+      <c r="I42" s="8"/>
+    </row>
+    <row r="43" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B43" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="C43" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F43" s="6">
+        <v>78220190</v>
+      </c>
+      <c r="G43" s="7">
+        <v>0.10634802855886696</v>
+      </c>
+      <c r="H43" s="7">
+        <v>0.3502438560879791</v>
+      </c>
+      <c r="I43" s="8"/>
+    </row>
+    <row r="44" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B44" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E44" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F44" s="6">
+        <v>584767000</v>
+      </c>
+      <c r="G44" s="7">
+        <v>0.10594989115322855</v>
+      </c>
+      <c r="H44" s="7">
+        <v>0.419583532680583</v>
+      </c>
+      <c r="I44" s="8"/>
+    </row>
+    <row r="45" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B45" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F45" s="6">
+        <v>135476000</v>
+      </c>
+      <c r="G45" s="7">
+        <v>0.10592233310697098</v>
+      </c>
+      <c r="H45" s="7">
+        <v>0.5066971153662341</v>
+      </c>
+      <c r="I45" s="8"/>
+    </row>
+    <row r="46" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B46" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="E46" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F46" s="6">
+        <v>671845000</v>
+      </c>
+      <c r="G46" s="7">
+        <v>0.1024313643772001</v>
+      </c>
+      <c r="H46" s="7">
+        <v>0.3778147580008071</v>
+      </c>
+      <c r="I46" s="8"/>
+    </row>
+    <row r="47" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B47" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="C47" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="E47" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F47" s="6">
+        <v>84600860</v>
+      </c>
+      <c r="G47" s="7">
+        <v>0.1022675774217898</v>
+      </c>
+      <c r="H47" s="7">
+        <v>0.45695061541985466</v>
+      </c>
+      <c r="I47" s="8"/>
+    </row>
+    <row r="48" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B48" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="E48" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F48" s="6">
+        <v>35241089</v>
+      </c>
+      <c r="G48" s="7">
+        <v>0.10209295745656441</v>
+      </c>
+      <c r="H48" s="7">
+        <v>0.4505242492162676</v>
+      </c>
+      <c r="I48" s="8"/>
+    </row>
+    <row r="49" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B49" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="C49" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="E49" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F49" s="6">
+        <v>98399000</v>
+      </c>
+      <c r="G49" s="7">
+        <v>0.1017693269240541</v>
+      </c>
+      <c r="H49" s="7">
+        <v>0.47880778783751304</v>
+      </c>
+      <c r="I49" s="8"/>
+    </row>
+    <row r="50" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B50" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="E50" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F50" s="6">
+        <v>33580482</v>
+      </c>
+      <c r="G50" s="7">
+        <v>0.10140235628541604</v>
+      </c>
+      <c r="H50" s="7">
+        <v>0.45752237735988743</v>
+      </c>
+      <c r="I50" s="8"/>
+    </row>
+    <row r="51" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B51" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="C51" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="E51" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F51" s="6">
+        <v>56908762</v>
+      </c>
+      <c r="G51" s="7">
+        <v>0.10124166819865103</v>
+      </c>
+      <c r="H51" s="7">
+        <v>0.35042174166352513</v>
+      </c>
+      <c r="I51" s="8"/>
+    </row>
+    <row r="52" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B52" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="C52" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E52" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F52" s="6">
+        <v>580504000</v>
+      </c>
+      <c r="G52" s="7">
+        <v>0.1007021484778744</v>
+      </c>
+      <c r="H52" s="7">
+        <v>0.3247590524201035</v>
+      </c>
+      <c r="I52" s="8"/>
+    </row>
+    <row r="53" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B53" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="C53" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="E53" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F53" s="6">
+        <v>79414408</v>
+      </c>
+      <c r="G53" s="7">
+        <v>0.1001004125095285</v>
+      </c>
+      <c r="H53" s="7">
+        <v>0.27703155316282263</v>
+      </c>
+      <c r="I53" s="8"/>
+    </row>
+    <row r="54" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B54" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="C54" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="E54" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F54" s="6">
+        <v>249572808</v>
+      </c>
+      <c r="G54" s="7">
+        <v>0.09886417994703975</v>
+      </c>
+      <c r="H54" s="7">
+        <v>0.28940395736607555</v>
+      </c>
+      <c r="I54" s="8"/>
+    </row>
+    <row r="55" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B55" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="C55" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="E55" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F55" s="6">
+        <v>53580456</v>
+      </c>
+      <c r="G55" s="7">
+        <v>0.09871489335589081</v>
+      </c>
+      <c r="H55" s="7">
+        <v>0.5846645915590252</v>
+      </c>
+      <c r="I55" s="8"/>
+    </row>
+    <row r="56" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B56" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="C56" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="E56" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F56" s="6">
+        <v>81910934</v>
+      </c>
+      <c r="G56" s="7">
+        <v>0.09847432578414989</v>
+      </c>
+      <c r="H56" s="7">
+        <v>0.5057210719230542</v>
+      </c>
+      <c r="I56" s="8"/>
+    </row>
+    <row r="57" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B57" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="C57" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="E57" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F57" s="6">
+        <v>362601000</v>
+      </c>
+      <c r="G57" s="7">
+        <v>0.09813265821109153</v>
+      </c>
+      <c r="H57" s="7">
+        <v>0.36992456124861434</v>
+      </c>
+      <c r="I57" s="8"/>
+    </row>
+    <row r="58" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B58" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="C58" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E58" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F58" s="6">
+        <v>136933669</v>
+      </c>
+      <c r="G58" s="7">
+        <v>0.0979399303176489</v>
+      </c>
+      <c r="H58" s="7">
+        <v>0.2341995718627485</v>
+      </c>
+      <c r="I58" s="8"/>
+    </row>
+    <row r="59" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B59" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="C59" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="D59" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="E59" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F59" s="6">
+        <v>38781122</v>
+      </c>
+      <c r="G59" s="7">
+        <v>0.09759132291221487</v>
+      </c>
+      <c r="H59" s="7">
+        <v>0.3531103129317158</v>
+      </c>
+      <c r="I59" s="8"/>
+    </row>
+    <row r="60" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B60" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="C60" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="D60" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="E60" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F60" s="6">
+        <v>302831000</v>
+      </c>
+      <c r="G60" s="7">
+        <v>0.09754285393503308</v>
+      </c>
+      <c r="H60" s="7">
+        <v>0.30138329539485204</v>
+      </c>
+      <c r="I60" s="8"/>
+    </row>
+    <row r="61" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B61" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="C61" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="E61" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F61" s="6">
+        <v>372631901</v>
+      </c>
+      <c r="G61" s="7">
+        <v>0.09741598586321787</v>
+      </c>
+      <c r="H61" s="7">
+        <v>0.3642449838924229</v>
+      </c>
+      <c r="I61" s="8"/>
+    </row>
+    <row r="62" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B62" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="C62" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="E62" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F62" s="6">
+        <v>171818922</v>
+      </c>
+      <c r="G62" s="7">
+        <v>0.09729044860379231</v>
+      </c>
+      <c r="H62" s="7">
+        <v>0.25807078615794254</v>
+      </c>
+      <c r="I62" s="8"/>
+    </row>
+    <row r="63" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B63" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="C63" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="D63" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="E63" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F63" s="6">
+        <v>554775034</v>
+      </c>
+      <c r="G63" s="7">
+        <v>0.09526645533944485</v>
+      </c>
+      <c r="H63" s="7">
+        <v>0.2964962329028588</v>
+      </c>
+      <c r="I63" s="8"/>
+    </row>
+    <row r="64" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B64" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="C64" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="D64" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="E64" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F64" s="6">
+        <v>497504497</v>
+      </c>
+      <c r="G64" s="7">
+        <v>0.09389674119870317</v>
+      </c>
+      <c r="H64" s="7">
+        <v>0.2698475296163505</v>
+      </c>
+      <c r="I64" s="8"/>
+    </row>
+    <row r="65" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B65" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="C65" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="D65" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E65" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F65" s="6">
+        <v>67037584</v>
+      </c>
+      <c r="G65" s="7">
+        <v>0.09350917240692923</v>
+      </c>
+      <c r="H65" s="7">
+        <v>0.5437705816087427</v>
+      </c>
+      <c r="I65" s="8"/>
+    </row>
+    <row r="66" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B66" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="C66" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="D66" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="E66" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F66" s="6">
+        <v>189406299</v>
+      </c>
+      <c r="G66" s="7">
+        <v>0.09332825831732239</v>
+      </c>
+      <c r="H66" s="7">
+        <v>0.3662654048496601</v>
+      </c>
+      <c r="I66" s="8"/>
+    </row>
+    <row r="67" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B67" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="C67" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="D67" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="E67" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F67" s="6">
+        <v>779078816</v>
+      </c>
+      <c r="G67" s="7">
+        <v>0.09204183521272898</v>
+      </c>
+      <c r="H67" s="7">
+        <v>0.32969444560527345</v>
+      </c>
+      <c r="I67" s="8"/>
+    </row>
+    <row r="68" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B68" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="C68" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="D68" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="E68" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F68" s="6">
+        <v>43019078</v>
+      </c>
+      <c r="G68" s="7">
+        <v>0.091578810684878</v>
+      </c>
+      <c r="H68" s="7">
+        <v>0.4274691144562684</v>
+      </c>
+      <c r="I68" s="8"/>
+    </row>
+    <row r="69" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B69" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="C69" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D69" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="E69" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F69" s="6">
+        <v>241959264</v>
+      </c>
+      <c r="G69" s="7">
+        <v>0.09128800705890724</v>
+      </c>
+      <c r="H69" s="7">
+        <v>0.34708455281317946</v>
+      </c>
+      <c r="I69" s="8"/>
+    </row>
+    <row r="70" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B70" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="C70" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="D70" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="E70" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F70" s="6">
+        <v>367276725</v>
+      </c>
+      <c r="G70" s="7">
+        <v>0.09085642712589533</v>
+      </c>
+      <c r="H70" s="7">
+        <v>0.3223260225523865</v>
+      </c>
+      <c r="I70" s="8"/>
+    </row>
+    <row r="71" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B71" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="C71" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="D71" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="E71" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F71" s="6">
+        <v>181484000</v>
+      </c>
+      <c r="G71" s="7">
+        <v>0.09044323466531484</v>
+      </c>
+      <c r="H71" s="7">
+        <v>0.34167556380895514</v>
+      </c>
+      <c r="I71" s="8"/>
+    </row>
+    <row r="72" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B72" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="C72" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="D72" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E72" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F72" s="6">
+        <v>67129470</v>
+      </c>
+      <c r="G72" s="7">
+        <v>0.09019475351138628</v>
+      </c>
+      <c r="H72" s="7">
+        <v>0.5146400917180689</v>
+      </c>
+      <c r="I72" s="8"/>
+    </row>
+    <row r="73" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B73" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="C73" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="D73" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="E73" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F73" s="6">
+        <v>355417000</v>
+      </c>
+      <c r="G73" s="7">
+        <v>0.09015888379002693</v>
+      </c>
+      <c r="H73" s="7">
+        <v>0.31713405474857015</v>
+      </c>
+      <c r="I73" s="8"/>
+    </row>
+    <row r="74" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B74" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="C74" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="D74" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="E74" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F74" s="6">
+        <v>190792236</v>
+      </c>
+      <c r="G74" s="7">
+        <v>0.0900312893235341</v>
+      </c>
+      <c r="H74" s="7">
+        <v>0.36390828917237855</v>
+      </c>
+      <c r="I74" s="8"/>
+    </row>
+    <row r="75" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B75" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="C75" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="E75" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F75" s="6">
+        <v>163326000</v>
+      </c>
+      <c r="G75" s="7">
+        <v>0.08991832286347551</v>
+      </c>
+      <c r="H75" s="7">
+        <v>0.288423411774847</v>
+      </c>
+      <c r="I75" s="8"/>
+    </row>
+    <row r="76" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B76" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="C76" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="D76" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F76" s="6">
+        <v>259125070</v>
+      </c>
+      <c r="G76" s="7">
+        <v>0.08955424498293431</v>
+      </c>
+      <c r="H76" s="7">
+        <v>0.2927029340247005</v>
+      </c>
+      <c r="I76" s="8"/>
+    </row>
+    <row r="77" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B77" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="C77" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="D77" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="E77" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F77" s="6">
+        <v>350583670</v>
+      </c>
+      <c r="G77" s="7">
+        <v>0.08949936544391814</v>
+      </c>
+      <c r="H77" s="7">
+        <v>0.38849734194282703</v>
+      </c>
+      <c r="I77" s="8"/>
+    </row>
+    <row r="78" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B78" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="C78" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="D78" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E78" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F78" s="6">
+        <v>341721000</v>
+      </c>
+      <c r="G78" s="7">
+        <v>0.08852250812797574</v>
+      </c>
+      <c r="H78" s="7">
+        <v>0.28062655531654646</v>
+      </c>
+      <c r="I78" s="8"/>
+    </row>
+    <row r="79" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B79" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="C79" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="D79" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="E79" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F79" s="6">
+        <v>60026595</v>
+      </c>
+      <c r="G79" s="7">
+        <v>0.08809686773004533</v>
+      </c>
+      <c r="H79" s="7">
+        <v>0.5320659369879133</v>
+      </c>
+      <c r="I79" s="8"/>
+    </row>
+    <row r="80" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B80" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="C80" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="D80" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="E80" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F80" s="6">
+        <v>291179215</v>
+      </c>
+      <c r="G80" s="7">
+        <v>0.08802034513349451</v>
+      </c>
+      <c r="H80" s="7">
+        <v>0.3224210213808743</v>
+      </c>
+      <c r="I80" s="8"/>
+    </row>
+    <row r="81" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B81" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="C81" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="D81" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="E81" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F81" s="6">
+        <v>132966164</v>
+      </c>
+      <c r="G81" s="7">
+        <v>0.0878450851601615</v>
+      </c>
+      <c r="H81" s="7">
+        <v>0.33187710975816953</v>
+      </c>
+      <c r="I81" s="8"/>
+    </row>
+    <row r="82" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B82" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="C82" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="D82" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="E82" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F82" s="6">
+        <v>270449000</v>
+      </c>
+      <c r="G82" s="7">
+        <v>0.08744847272498697</v>
+      </c>
+      <c r="H82" s="7">
+        <v>0.4069089875601262</v>
+      </c>
+      <c r="I82" s="8"/>
+    </row>
+    <row r="83" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B83" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="C83" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="D83" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="E83" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F83" s="6">
+        <v>980339000</v>
+      </c>
+      <c r="G83" s="7">
+        <v>0.08710150264347333</v>
+      </c>
+      <c r="H83" s="7">
+        <v>0.37742686423633304</v>
+      </c>
+      <c r="I83" s="8"/>
+    </row>
+    <row r="84" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B84" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="C84" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="D84" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="E84" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F84" s="6">
+        <v>948566908</v>
+      </c>
+      <c r="G84" s="7">
+        <v>0.08707673786992366</v>
+      </c>
+      <c r="H84" s="7">
+        <v>0.2747821347223958</v>
+      </c>
+      <c r="I84" s="8"/>
+    </row>
+    <row r="85" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B85" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="C85" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="D85" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="E85" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F85" s="6">
+        <v>200470792</v>
+      </c>
+      <c r="G85" s="7">
+        <v>0.08679103238141544</v>
+      </c>
+      <c r="H85" s="7">
+        <v>0.46873167788102343</v>
+      </c>
+      <c r="I85" s="8"/>
+    </row>
+    <row r="86" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B86" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="C86" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="D86" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="E86" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F86" s="6">
+        <v>182449081</v>
+      </c>
+      <c r="G86" s="7">
+        <v>0.08632543345066232</v>
+      </c>
+      <c r="H86" s="7">
+        <v>0.44529853618945603</v>
+      </c>
+      <c r="I86" s="8"/>
+    </row>
+    <row r="87" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B87" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="C87" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="D87" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="E87" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F87" s="6">
+        <v>185988947</v>
+      </c>
+      <c r="G87" s="7">
+        <v>0.08631061823259852</v>
+      </c>
+      <c r="H87" s="7">
+        <v>0.4452186202202424</v>
+      </c>
+      <c r="I87" s="8"/>
+    </row>
+    <row r="88" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B88" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="C88" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="D88" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="E88" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F88" s="6">
+        <v>695504000</v>
+      </c>
+      <c r="G88" s="7">
+        <v>0.0860469530009892</v>
+      </c>
+      <c r="H88" s="7">
+        <v>0.3972516467070728</v>
+      </c>
+      <c r="I88" s="8"/>
+    </row>
+    <row r="89" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B89" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="C89" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="D89" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="E89" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F89" s="6">
+        <v>308504263</v>
+      </c>
+      <c r="G89" s="7">
+        <v>0.08589341275974524</v>
+      </c>
+      <c r="H89" s="7">
+        <v>0.5887149927056563</v>
+      </c>
+      <c r="I89" s="8"/>
+    </row>
+    <row r="90" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B90" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="C90" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="D90" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E90" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F90" s="6">
+        <v>589366000</v>
+      </c>
+      <c r="G90" s="7">
+        <v>0.08506089594581295</v>
+      </c>
+      <c r="H90" s="7">
+        <v>0.37649705520435095</v>
+      </c>
+      <c r="I90" s="8"/>
+    </row>
+    <row r="91" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B91" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="C91" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="D91" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E91" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F91" s="6">
+        <v>501579514</v>
+      </c>
+      <c r="G91" s="7">
+        <v>0.08467657632444693</v>
+      </c>
+      <c r="H91" s="7">
+        <v>0.48536700576808006</v>
+      </c>
+      <c r="I91" s="8"/>
+    </row>
+    <row r="92" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B92" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="C92" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="D92" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="E92" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F92" s="6">
+        <v>29744170</v>
+      </c>
+      <c r="G92" s="7">
+        <v>0.08406218764887372</v>
+      </c>
+      <c r="H92" s="7">
+        <v>0.40688327266062585</v>
+      </c>
+      <c r="I92" s="8"/>
+    </row>
+    <row r="93" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B93" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="C93" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="D93" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="E93" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F93" s="6">
+        <v>146010356</v>
+      </c>
+      <c r="G93" s="7">
+        <v>0.08403621041784187</v>
+      </c>
+      <c r="H93" s="7">
+        <v>0.28776419452409524</v>
+      </c>
+      <c r="I93" s="8"/>
+    </row>
+    <row r="94" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B94" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="C94" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="D94" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="E94" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F94" s="6">
+        <v>51673174</v>
+      </c>
+      <c r="G94" s="7">
+        <v>0.08366832662533949</v>
+      </c>
+      <c r="H94" s="7">
+        <v>0.547147250495769</v>
+      </c>
+      <c r="I94" s="8"/>
+    </row>
+    <row r="95" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B95" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="C95" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="D95" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="E95" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F95" s="6">
+        <v>50914868</v>
+      </c>
+      <c r="G95" s="7">
+        <v>0.08354549794767219</v>
+      </c>
+      <c r="H95" s="7">
+        <v>0.5197290241650884</v>
+      </c>
+      <c r="I95" s="8"/>
+    </row>
+    <row r="96" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B96" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="C96" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="D96" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="E96" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F96" s="6">
+        <v>297216000</v>
+      </c>
+      <c r="G96" s="7">
+        <v>0.08325258397932817</v>
+      </c>
+      <c r="H96" s="7">
+        <v>0.374207741541453</v>
+      </c>
+      <c r="I96" s="8"/>
+    </row>
+    <row r="97" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B97" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="C97" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="D97" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="E97" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F97" s="6">
+        <v>523151000</v>
+      </c>
+      <c r="G97" s="7">
+        <v>0.08304536548721116</v>
+      </c>
+      <c r="H97" s="7">
+        <v>0.3955847184951202</v>
+      </c>
+      <c r="I97" s="8"/>
+    </row>
+    <row r="98" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B98" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="C98" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="D98" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E98" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F98" s="6">
+        <v>312790000</v>
+      </c>
+      <c r="G98" s="7">
+        <v>0.08303654208894146</v>
+      </c>
+      <c r="H98" s="7">
+        <v>0.3434289960063156</v>
+      </c>
+      <c r="I98" s="8"/>
+    </row>
+    <row r="99" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B99" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="C99" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="D99" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="E99" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F99" s="6">
+        <v>294115629</v>
+      </c>
+      <c r="G99" s="7">
+        <v>0.08299551466542432</v>
+      </c>
+      <c r="H99" s="7">
+        <v>0.30708731119258537</v>
+      </c>
+      <c r="I99" s="8"/>
+    </row>
+    <row r="100" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B100" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="C100" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="D100" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="E100" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F100" s="6">
+        <v>23486352</v>
+      </c>
+      <c r="G100" s="7">
+        <v>0.0826939832971932</v>
+      </c>
+      <c r="H100" s="7">
+        <v>0.6053418500512837</v>
+      </c>
+      <c r="I100" s="8"/>
+    </row>
+    <row r="101" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B101" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="C101" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="D101" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E101" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F101" s="6">
+        <v>84810387</v>
+      </c>
+      <c r="G101" s="7">
+        <v>0.08262102376681763</v>
+      </c>
+      <c r="H101" s="7">
+        <v>0.42706041613805196</v>
+      </c>
+      <c r="I101" s="8"/>
+    </row>
+    <row r="102" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B102" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="C102" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="D102" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="E102" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F102" s="6">
+        <v>73510235</v>
+      </c>
+      <c r="G102" s="7">
+        <v>0.08244456027109694</v>
+      </c>
+      <c r="H102" s="7">
+        <v>0.41160592895435794</v>
+      </c>
+      <c r="I102" s="8"/>
+    </row>
+    <row r="103" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B103" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="C103" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="D103" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="E103" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F103" s="6">
+        <v>133816122</v>
+      </c>
+      <c r="G103" s="7">
+        <v>0.08136678030469303</v>
+      </c>
+      <c r="H103" s="7">
+        <v>0.27834363754743296</v>
+      </c>
+      <c r="I103" s="8"/>
+    </row>
+    <row r="104" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B104" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="C104" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="D104" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="E104" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F104" s="6">
+        <v>365152000</v>
+      </c>
+      <c r="G104" s="7">
+        <v>0.08088412496713697</v>
+      </c>
+      <c r="H104" s="7">
+        <v>0.3331664842967895</v>
+      </c>
+      <c r="I104" s="8"/>
+    </row>
+    <row r="105" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B105" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="C105" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="D105" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="E105" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F105" s="6">
+        <v>85554343</v>
+      </c>
+      <c r="G105" s="7">
+        <v>0.08062480241359576</v>
+      </c>
+      <c r="H105" s="7">
+        <v>0.42902543268695326</v>
+      </c>
+      <c r="I105" s="8"/>
+    </row>
+    <row r="106" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B106" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="C106" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="D106" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="E106" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F106" s="6">
+        <v>145909000</v>
+      </c>
+      <c r="G106" s="7">
+        <v>0.08054335236345941</v>
+      </c>
+      <c r="H106" s="7">
+        <v>0.5307566684812194</v>
+      </c>
+      <c r="I106" s="8"/>
+    </row>
+    <row r="107" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B107" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="C107" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="D107" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="E107" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F107" s="6">
+        <v>59947588</v>
+      </c>
+      <c r="G107" s="7">
+        <v>0.08047352964392829</v>
+      </c>
+      <c r="H107" s="7">
+        <v>0.5304074963549097</v>
+      </c>
+      <c r="I107" s="8"/>
+    </row>
+    <row r="108" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B108" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="C108" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="D108" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="E108" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F108" s="6">
+        <v>210034251</v>
+      </c>
+      <c r="G108" s="7">
+        <v>0.08039771570399724</v>
+      </c>
+      <c r="H108" s="7">
+        <v>0.23697580660694192</v>
+      </c>
+      <c r="I108" s="8"/>
+    </row>
+    <row r="109" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B109" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="C109" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="D109" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="E109" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F109" s="6">
+        <v>158741260</v>
+      </c>
+      <c r="G109" s="7">
+        <v>0.07986639390414313</v>
+      </c>
+      <c r="H109" s="7">
+        <v>0.24617435986332506</v>
+      </c>
+      <c r="I109" s="8"/>
+    </row>
+    <row r="110" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B110" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="C110" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="D110" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="E110" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F110" s="6">
+        <v>57025746</v>
+      </c>
+      <c r="G110" s="7">
+        <v>0.07980895155672317</v>
+      </c>
+      <c r="H110" s="7">
+        <v>0.3442938279338093</v>
+      </c>
+      <c r="I110" s="8"/>
+    </row>
+    <row r="111" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B111" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="C111" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="D111" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="E111" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F111" s="6">
+        <v>45963271</v>
+      </c>
+      <c r="G111" s="7">
+        <v>0.07951240023800743</v>
+      </c>
+      <c r="H111" s="7">
+        <v>0.22951560001882634</v>
+      </c>
+      <c r="I111" s="8"/>
+    </row>
+    <row r="112" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B112" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="C112" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="D112" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="E112" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F112" s="6">
+        <v>38556211</v>
+      </c>
+      <c r="G112" s="7">
+        <v>0.07934420734444056</v>
+      </c>
+      <c r="H112" s="7">
+        <v>0.6661000304732028</v>
+      </c>
+      <c r="I112" s="8"/>
+    </row>
+    <row r="113" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B113" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="C113" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="D113" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="E113" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F113" s="6">
+        <v>127754000</v>
+      </c>
+      <c r="G113" s="7">
+        <v>0.07896425943610376</v>
+      </c>
+      <c r="H113" s="7">
+        <v>0.4874192940523064</v>
+      </c>
+      <c r="I113" s="8"/>
+    </row>
+    <row r="114" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B114" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="C114" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="D114" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="E114" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F114" s="6">
+        <v>491185000</v>
+      </c>
+      <c r="G114" s="7">
+        <v>0.07870557936419068</v>
+      </c>
+      <c r="H114" s="7">
+        <v>0.48928225355188276</v>
+      </c>
+      <c r="I114" s="8"/>
+    </row>
+    <row r="115" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B115" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="C115" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="D115" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="E115" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F115" s="6">
+        <v>234248292</v>
+      </c>
+      <c r="G115" s="7">
+        <v>0.07857131782203133</v>
+      </c>
+      <c r="H115" s="7">
+        <v>0.5545482033359408</v>
+      </c>
+      <c r="I115" s="8"/>
+    </row>
+    <row r="116" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B116" s="5" t="s">
+        <v>306</v>
+      </c>
+      <c r="C116" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="D116" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="E116" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F116" s="6">
+        <v>154175237</v>
+      </c>
+      <c r="G116" s="7">
+        <v>0.07847546879399316</v>
+      </c>
+      <c r="H116" s="7">
+        <v>0.3403955007697878</v>
+      </c>
+      <c r="I116" s="8"/>
+    </row>
+    <row r="117" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B117" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="C117" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="D117" s="5" t="s">
+        <v>311</v>
+      </c>
+      <c r="E117" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F117" s="6">
+        <v>248001195</v>
+      </c>
+      <c r="G117" s="7">
+        <v>0.07839338032221982</v>
+      </c>
+      <c r="H117" s="7">
+        <v>0.3867100299806764</v>
+      </c>
+      <c r="I117" s="8"/>
+    </row>
+    <row r="118" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B118" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="C118" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="D118" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E118" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F118" s="6">
+        <v>401280000</v>
+      </c>
+      <c r="G118" s="7">
+        <v>0.0783542663476874</v>
+      </c>
+      <c r="H118" s="7">
+        <v>0.32722672388944046</v>
+      </c>
+      <c r="I118" s="8"/>
+    </row>
+    <row r="119" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B119" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="C119" s="5" t="s">
+        <v>315</v>
+      </c>
+      <c r="D119" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="E119" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F119" s="6">
+        <v>87274000</v>
+      </c>
+      <c r="G119" s="7">
+        <v>0.07750303641405229</v>
+      </c>
+      <c r="H119" s="7">
+        <v>0.38164011373380874</v>
+      </c>
+      <c r="I119" s="8"/>
+    </row>
+    <row r="120" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B120" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="C120" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="D120" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="E120" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F120" s="6">
+        <v>395868061</v>
+      </c>
+      <c r="G120" s="7">
+        <v>0.0764474555576738</v>
+      </c>
+      <c r="H120" s="7">
+        <v>0.287503506650382</v>
+      </c>
+      <c r="I120" s="8"/>
+    </row>
+    <row r="121" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B121" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C121" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D121" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="E121" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F121" s="6">
+        <v>102675681</v>
+      </c>
+      <c r="G121" s="7">
+        <v>0.07618008396749762</v>
+      </c>
+      <c r="H121" s="7">
+        <v>0.4102654454501504</v>
+      </c>
+      <c r="I121" s="8"/>
+    </row>
+    <row r="122" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B122" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="C122" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="D122" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="E122" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F122" s="6">
+        <v>51519491</v>
+      </c>
+      <c r="G122" s="7">
+        <v>0.07471482977190128</v>
+      </c>
+      <c r="H122" s="7">
+        <v>0.3752774265368911</v>
+      </c>
+      <c r="I122" s="8"/>
+    </row>
+    <row r="123" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B123" s="5" t="s">
+        <v>323</v>
+      </c>
+      <c r="C123" s="5" t="s">
+        <v>324</v>
+      </c>
+      <c r="D123" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="E123" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F123" s="6">
+        <v>89100684</v>
+      </c>
+      <c r="G123" s="7">
+        <v>0.07425723016896256</v>
+      </c>
+      <c r="H123" s="7">
+        <v>0.3478740026857052</v>
+      </c>
+      <c r="I123" s="8"/>
+    </row>
+    <row r="124" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B124" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="C124" s="5" t="s">
+        <v>327</v>
+      </c>
+      <c r="D124" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="E124" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F124" s="6">
+        <v>131086364</v>
+      </c>
+      <c r="G124" s="7">
+        <v>0.07402375581948402</v>
+      </c>
+      <c r="H124" s="7">
+        <v>0.5716644784344331</v>
+      </c>
+      <c r="I124" s="8"/>
+    </row>
+    <row r="125" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B125" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="C125" s="5" t="s">
+        <v>329</v>
+      </c>
+      <c r="D125" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="E125" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F125" s="6">
+        <v>343238000</v>
+      </c>
+      <c r="G125" s="7">
+        <v>0.0737797097058018</v>
+      </c>
+      <c r="H125" s="7">
+        <v>0.30944200715330267</v>
+      </c>
+      <c r="I125" s="8"/>
+    </row>
+    <row r="126" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B126" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="C126" s="5" t="s">
+        <v>331</v>
+      </c>
+      <c r="D126" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E126" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F126" s="6">
+        <v>111651550</v>
+      </c>
+      <c r="G126" s="7">
+        <v>0.07371996179184256</v>
+      </c>
+      <c r="H126" s="7">
+        <v>0.40063054353323924</v>
+      </c>
+      <c r="I126" s="8"/>
+    </row>
+    <row r="127" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B127" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="C127" s="5" t="s">
+        <v>333</v>
+      </c>
+      <c r="D127" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E127" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F127" s="6">
+        <v>132140322</v>
+      </c>
+      <c r="G127" s="7">
+        <v>0.07350505775216742</v>
+      </c>
+      <c r="H127" s="7">
+        <v>0.33730096475669213</v>
+      </c>
+      <c r="I127" s="8"/>
+    </row>
+    <row r="128" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B128" s="5" t="s">
+        <v>334</v>
+      </c>
+      <c r="C128" s="5" t="s">
+        <v>335</v>
+      </c>
+      <c r="D128" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="E128" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F128" s="6">
+        <v>449865687</v>
+      </c>
+      <c r="G128" s="7">
+        <v>0.0735043746512723</v>
+      </c>
+      <c r="H128" s="7">
+        <v>0.2519430770423085</v>
+      </c>
+      <c r="I128" s="8"/>
+    </row>
+    <row r="129" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B129" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="C129" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="D129" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="E129" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F129" s="6">
+        <v>142395706</v>
+      </c>
+      <c r="G129" s="7">
+        <v>0.07296568338935726</v>
+      </c>
+      <c r="H129" s="7">
+        <v>0.2926644534642059</v>
+      </c>
+      <c r="I129" s="8"/>
+    </row>
+    <row r="130" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B130" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="C130" s="5" t="s">
+        <v>339</v>
+      </c>
+      <c r="D130" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E130" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F130" s="6">
+        <v>158562708</v>
+      </c>
+      <c r="G130" s="7">
+        <v>0.07241516712744336</v>
+      </c>
+      <c r="H130" s="7">
+        <v>0.36891241893030796</v>
+      </c>
+      <c r="I130" s="8"/>
+    </row>
+    <row r="131" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B131" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="C131" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="D131" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="E131" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F131" s="6">
+        <v>188461418</v>
+      </c>
+      <c r="G131" s="7">
+        <v>0.07180989692012187</v>
+      </c>
+      <c r="H131" s="7">
+        <v>0.4733331111263057</v>
+      </c>
+      <c r="I131" s="8"/>
+    </row>
+    <row r="132" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B132" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="C132" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="D132" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="E132" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F132" s="6">
+        <v>110980332</v>
+      </c>
+      <c r="G132" s="7">
+        <v>0.07144061345932899</v>
+      </c>
+      <c r="H132" s="7">
+        <v>0.39007632412056364</v>
+      </c>
+      <c r="I132" s="8"/>
+    </row>
+    <row r="133" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B133" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="C133" s="5" t="s">
+        <v>345</v>
+      </c>
+      <c r="D133" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="E133" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F133" s="6">
+        <v>171099036</v>
+      </c>
+      <c r="G133" s="7">
+        <v>0.07122459182061085</v>
+      </c>
+      <c r="H133" s="7">
+        <v>0.4071149686624034</v>
+      </c>
+      <c r="I133" s="8"/>
+    </row>
+    <row r="134" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B134" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="C134" s="5" t="s">
+        <v>348</v>
+      </c>
+      <c r="D134" s="5" t="s">
+        <v>349</v>
+      </c>
+      <c r="E134" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F134" s="6">
+        <v>90514551</v>
+      </c>
+      <c r="G134" s="7">
+        <v>0.07110578275972446</v>
+      </c>
+      <c r="H134" s="7">
+        <v>0.49873322283618626</v>
+      </c>
+      <c r="I134" s="8"/>
+    </row>
+    <row r="135" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B135" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="C135" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="D135" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="E135" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F135" s="6">
+        <v>181784000</v>
+      </c>
+      <c r="G135" s="7">
+        <v>0.07042974079126876</v>
+      </c>
+      <c r="H135" s="7">
+        <v>0.43353102527985765</v>
+      </c>
+      <c r="I135" s="8"/>
+    </row>
+    <row r="136" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B136" s="5" t="s">
+        <v>353</v>
+      </c>
+      <c r="C136" s="5" t="s">
+        <v>354</v>
+      </c>
+      <c r="D136" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="E136" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F136" s="6">
+        <v>884890345</v>
+      </c>
+      <c r="G136" s="7">
+        <v>0.07009602980807753</v>
+      </c>
+      <c r="H136" s="7">
+        <v>0.2554240489074615</v>
+      </c>
+      <c r="I136" s="8"/>
+    </row>
+    <row r="137" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B137" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="C137" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="D137" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="E137" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F137" s="6">
+        <v>260167511</v>
+      </c>
+      <c r="G137" s="7">
+        <v>0.06991496720741584</v>
+      </c>
+      <c r="H137" s="7">
+        <v>0.3139011208772779</v>
+      </c>
+      <c r="I137" s="8"/>
+    </row>
+    <row r="138" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B138" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="C138" s="5" t="s">
+        <v>359</v>
+      </c>
+      <c r="D138" s="5" t="s">
+        <v>360</v>
+      </c>
+      <c r="E138" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F138" s="6">
+        <v>164728000</v>
+      </c>
+      <c r="G138" s="7">
+        <v>0.06979991258316741</v>
+      </c>
+      <c r="H138" s="7">
+        <v>0.3958757440667921</v>
+      </c>
+      <c r="I138" s="8"/>
+    </row>
+    <row r="139" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B139" s="5" t="s">
+        <v>361</v>
+      </c>
+      <c r="C139" s="5" t="s">
+        <v>362</v>
+      </c>
+      <c r="D139" s="5" t="s">
+        <v>363</v>
+      </c>
+      <c r="E139" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F139" s="6">
+        <v>117817000</v>
+      </c>
+      <c r="G139" s="7">
+        <v>0.0695824880959454</v>
+      </c>
+      <c r="H139" s="7">
+        <v>0.3802389273056237</v>
+      </c>
+      <c r="I139" s="8"/>
+    </row>
+    <row r="140" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B140" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="C140" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="D140" s="5" t="s">
+        <v>366</v>
+      </c>
+      <c r="E140" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F140" s="6">
+        <v>264397598</v>
+      </c>
+      <c r="G140" s="7">
+        <v>0.06878674442420615</v>
+      </c>
+      <c r="H140" s="7">
+        <v>0.30083914047734367</v>
+      </c>
+      <c r="I140" s="8"/>
+    </row>
+    <row r="141" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B141" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="C141" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="D141" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E141" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F141" s="6">
+        <v>61907547</v>
+      </c>
+      <c r="G141" s="7">
+        <v>0.0683962813128422</v>
+      </c>
+      <c r="H141" s="7">
+        <v>0.4322358217047668</v>
+      </c>
+      <c r="I141" s="8"/>
+    </row>
+    <row r="142" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B142" s="5" t="s">
+        <v>369</v>
+      </c>
+      <c r="C142" s="5" t="s">
+        <v>370</v>
+      </c>
+      <c r="D142" s="5" t="s">
+        <v>371</v>
+      </c>
+      <c r="E142" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F142" s="6">
+        <v>83056704</v>
+      </c>
+      <c r="G142" s="7">
+        <v>0.06801518393987799</v>
+      </c>
+      <c r="H142" s="7">
+        <v>0.2884562497982995</v>
+      </c>
+      <c r="I142" s="8"/>
+    </row>
+    <row r="143" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B143" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="C143" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="D143" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E143" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F143" s="6">
+        <v>35315621</v>
+      </c>
+      <c r="G143" s="7">
+        <v>0.06693814049029465</v>
+      </c>
+      <c r="H143" s="7">
+        <v>0.3738585338929742</v>
+      </c>
+      <c r="I143" s="8"/>
+    </row>
+    <row r="144" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B144" s="5" t="s">
+        <v>374</v>
+      </c>
+      <c r="C144" s="5" t="s">
+        <v>375</v>
+      </c>
+      <c r="D144" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="E144" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F144" s="6">
+        <v>608418000</v>
+      </c>
+      <c r="G144" s="7">
+        <v>0.06692109700896423</v>
+      </c>
+      <c r="H144" s="7">
+        <v>0.4387034164536996</v>
+      </c>
+      <c r="I144" s="8"/>
+    </row>
+    <row r="145" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B145" s="5" t="s">
+        <v>376</v>
+      </c>
+      <c r="C145" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="D145" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="E145" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F145" s="6">
+        <v>16116122</v>
+      </c>
+      <c r="G145" s="7">
+        <v>0.06533687198446375</v>
+      </c>
+      <c r="H145" s="7">
+        <v>0.5854131069100396</v>
+      </c>
+      <c r="I145" s="8"/>
+    </row>
+    <row r="146" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B146" s="5" t="s">
+        <v>378</v>
+      </c>
+      <c r="C146" s="5" t="s">
+        <v>379</v>
+      </c>
+      <c r="D146" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="E146" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F146" s="6">
+        <v>49845353</v>
+      </c>
+      <c r="G146" s="7">
+        <v>0.06514500960601081</v>
+      </c>
+      <c r="H146" s="7">
+        <v>0.30247150143376944</v>
+      </c>
+      <c r="I146" s="8"/>
+    </row>
+    <row r="147" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B147" s="5" t="s">
+        <v>380</v>
+      </c>
+      <c r="C147" s="5" t="s">
+        <v>381</v>
+      </c>
+      <c r="D147" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="E147" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F147" s="6">
+        <v>241622000</v>
+      </c>
+      <c r="G147" s="7">
+        <v>0.06461746033059904</v>
+      </c>
+      <c r="H147" s="7">
+        <v>0.4494707957663661</v>
+      </c>
+      <c r="I147" s="8"/>
+    </row>
+    <row r="148" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B148" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="C148" s="5" t="s">
+        <v>383</v>
+      </c>
+      <c r="D148" s="5" t="s">
+        <v>384</v>
+      </c>
+      <c r="E148" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F148" s="6">
+        <v>123525465</v>
+      </c>
+      <c r="G148" s="7">
+        <v>0.06460391790470087</v>
+      </c>
+      <c r="H148" s="7">
+        <v>0.3847567354463679</v>
+      </c>
+      <c r="I148" s="8"/>
+    </row>
+    <row r="149" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B149" s="5" t="s">
+        <v>385</v>
+      </c>
+      <c r="C149" s="5" t="s">
+        <v>386</v>
+      </c>
+      <c r="D149" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E149" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F149" s="6">
+        <v>148102000</v>
+      </c>
+      <c r="G149" s="7">
+        <v>0.06342925821393364</v>
+      </c>
+      <c r="H149" s="7">
+        <v>0.4177343542701186</v>
+      </c>
+      <c r="I149" s="8"/>
+    </row>
+    <row r="150" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B150" s="5" t="s">
+        <v>387</v>
+      </c>
+      <c r="C150" s="5" t="s">
+        <v>388</v>
+      </c>
+      <c r="D150" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="E150" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F150" s="6">
+        <v>924098000</v>
+      </c>
+      <c r="G150" s="7">
+        <v>0.06327900287631831</v>
+      </c>
+      <c r="H150" s="7">
+        <v>0.4782342832671072</v>
+      </c>
+      <c r="I150" s="8"/>
+    </row>
+    <row r="151" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B151" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="C151" s="5" t="s">
+        <v>390</v>
+      </c>
+      <c r="D151" s="5" t="s">
+        <v>391</v>
+      </c>
+      <c r="E151" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F151" s="6">
+        <v>53554934</v>
+      </c>
+      <c r="G151" s="7">
+        <v>0.06327691487772164</v>
+      </c>
+      <c r="H151" s="7">
+        <v>0.31702678587898403</v>
+      </c>
+      <c r="I151" s="8"/>
+    </row>
+    <row r="152" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B152" s="5" t="s">
+        <v>392</v>
+      </c>
+      <c r="C152" s="5" t="s">
+        <v>393</v>
+      </c>
+      <c r="D152" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="E152" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F152" s="6">
+        <v>126320191</v>
+      </c>
+      <c r="G152" s="7">
+        <v>0.06295824869359166</v>
+      </c>
+      <c r="H152" s="7">
+        <v>0.4307483655199984</v>
+      </c>
+      <c r="I152" s="8"/>
+    </row>
+    <row r="153" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B153" s="5" t="s">
+        <v>394</v>
+      </c>
+      <c r="C153" s="5" t="s">
+        <v>395</v>
+      </c>
+      <c r="D153" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E153" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F153" s="6">
+        <v>356502000</v>
+      </c>
+      <c r="G153" s="7">
+        <v>0.06287201754828865</v>
+      </c>
+      <c r="H153" s="7">
+        <v>0.31541207793779497</v>
+      </c>
+      <c r="I153" s="8"/>
+    </row>
+    <row r="154" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B154" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="C154" s="5" t="s">
+        <v>397</v>
+      </c>
+      <c r="D154" s="5" t="s">
+        <v>398</v>
+      </c>
+      <c r="E154" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F154" s="6">
+        <v>152330957</v>
+      </c>
+      <c r="G154" s="7">
+        <v>0.06272663933963206</v>
+      </c>
+      <c r="H154" s="7">
+        <v>0.2188484291179047</v>
+      </c>
+      <c r="I154" s="8"/>
+    </row>
+    <row r="155" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B155" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="C155" s="5" t="s">
+        <v>400</v>
+      </c>
+      <c r="D155" s="5" t="s">
+        <v>401</v>
+      </c>
+      <c r="E155" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F155" s="6">
+        <v>115759155</v>
+      </c>
+      <c r="G155" s="7">
+        <v>0.062202639609800194</v>
+      </c>
+      <c r="H155" s="7">
+        <v>0.4535067364519594</v>
+      </c>
+      <c r="I155" s="8"/>
+    </row>
+    <row r="156" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B156" s="5" t="s">
+        <v>402</v>
+      </c>
+      <c r="C156" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="D156" s="5" t="s">
+        <v>404</v>
+      </c>
+      <c r="E156" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F156" s="6">
+        <v>55024905</v>
+      </c>
+      <c r="G156" s="7">
+        <v>0.062124923250662586</v>
+      </c>
+      <c r="H156" s="7">
+        <v>0.44361043979276094</v>
+      </c>
+      <c r="I156" s="8"/>
+    </row>
+    <row r="157" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B157" s="5" t="s">
+        <v>405</v>
+      </c>
+      <c r="C157" s="5" t="s">
+        <v>406</v>
+      </c>
+      <c r="D157" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="E157" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F157" s="6">
+        <v>162111777</v>
+      </c>
+      <c r="G157" s="7">
+        <v>0.06102837303424291</v>
+      </c>
+      <c r="H157" s="7">
+        <v>0.4256787589534679</v>
+      </c>
+      <c r="I157" s="8"/>
+    </row>
+    <row r="158" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B158" s="5" t="s">
+        <v>407</v>
+      </c>
+      <c r="C158" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="D158" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="E158" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F158" s="6">
+        <v>165843000</v>
+      </c>
+      <c r="G158" s="7">
+        <v>0.060237694687143864</v>
+      </c>
+      <c r="H158" s="7">
+        <v>0.4275852409156395</v>
+      </c>
+      <c r="I158" s="8"/>
+    </row>
+    <row r="159" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B159" s="5" t="s">
+        <v>410</v>
+      </c>
+      <c r="C159" s="5" t="s">
+        <v>411</v>
+      </c>
+      <c r="D159" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="E159" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F159" s="6">
+        <v>13105413</v>
+      </c>
+      <c r="G159" s="7">
+        <v>0.059060328735920035</v>
+      </c>
+      <c r="H159" s="7">
+        <v>0.7061476011360361</v>
+      </c>
+      <c r="I159" s="8"/>
+    </row>
+    <row r="160" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B160" s="5" t="s">
+        <v>413</v>
+      </c>
+      <c r="C160" s="5" t="s">
+        <v>414</v>
+      </c>
+      <c r="D160" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="E160" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F160" s="6">
+        <v>134977588</v>
+      </c>
+      <c r="G160" s="7">
+        <v>0.058220969247131604</v>
+      </c>
+      <c r="H160" s="7">
+        <v>0.25772182295164375</v>
+      </c>
+      <c r="I160" s="8"/>
+    </row>
+    <row r="161" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B161" s="5" t="s">
+        <v>415</v>
+      </c>
+      <c r="C161" s="5" t="s">
+        <v>416</v>
+      </c>
+      <c r="D161" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="E161" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F161" s="6">
+        <v>55318279</v>
+      </c>
+      <c r="G161" s="7">
+        <v>0.05786646037921751</v>
+      </c>
+      <c r="H161" s="7">
+        <v>0.7005755722757083</v>
+      </c>
+      <c r="I161" s="8"/>
+    </row>
+    <row r="162" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B162" s="5" t="s">
+        <v>417</v>
+      </c>
+      <c r="C162" s="5" t="s">
+        <v>418</v>
+      </c>
+      <c r="D162" s="5" t="s">
+        <v>419</v>
+      </c>
+      <c r="E162" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F162" s="6">
+        <v>74102538</v>
+      </c>
+      <c r="G162" s="7">
+        <v>0.05738393197814628</v>
+      </c>
+      <c r="H162" s="7">
+        <v>0.2382445769524129</v>
+      </c>
+      <c r="I162" s="8"/>
+    </row>
+    <row r="163" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B163" s="5" t="s">
+        <v>420</v>
+      </c>
+      <c r="C163" s="5" t="s">
+        <v>421</v>
+      </c>
+      <c r="D163" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="E163" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F163" s="6">
+        <v>40674182</v>
+      </c>
+      <c r="G163" s="7">
+        <v>0.05715866639924068</v>
+      </c>
+      <c r="H163" s="7">
+        <v>0.7091357190675466</v>
+      </c>
+      <c r="I163" s="8"/>
+    </row>
+    <row r="164" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B164" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="C164" s="5" t="s">
+        <v>423</v>
+      </c>
+      <c r="D164" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="E164" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F164" s="6">
+        <v>155070000</v>
+      </c>
+      <c r="G164" s="7">
+        <v>0.05680015476881409</v>
+      </c>
+      <c r="H164" s="7">
+        <v>0.2324455978388037</v>
+      </c>
+      <c r="I164" s="8"/>
+    </row>
+    <row r="165" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B165" s="5" t="s">
+        <v>425</v>
+      </c>
+      <c r="C165" s="5" t="s">
+        <v>426</v>
+      </c>
+      <c r="D165" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="E165" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F165" s="6">
+        <v>346568985</v>
+      </c>
+      <c r="G165" s="7">
+        <v>0.056252235034822864</v>
+      </c>
+      <c r="H165" s="7">
+        <v>0.3195985362500914</v>
+      </c>
+      <c r="I165" s="8"/>
+    </row>
+    <row r="166" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B166" s="5" t="s">
+        <v>427</v>
+      </c>
+      <c r="C166" s="5" t="s">
+        <v>428</v>
+      </c>
+      <c r="D166" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="E166" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F166" s="6">
+        <v>31395135</v>
+      </c>
+      <c r="G166" s="7">
+        <v>0.055785394775337005</v>
+      </c>
+      <c r="H166" s="7">
+        <v>0.5242436223093941</v>
+      </c>
+      <c r="I166" s="8"/>
+    </row>
+    <row r="167" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B167" s="5" t="s">
+        <v>429</v>
+      </c>
+      <c r="C167" s="5" t="s">
+        <v>430</v>
+      </c>
+      <c r="D167" s="5" t="s">
+        <v>431</v>
+      </c>
+      <c r="E167" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F167" s="6">
+        <v>215355000</v>
+      </c>
+      <c r="G167" s="7">
+        <v>0.055071858094773746</v>
+      </c>
+      <c r="H167" s="7">
+        <v>0.22856205761926426</v>
+      </c>
+      <c r="I167" s="8"/>
+    </row>
+    <row r="168" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B168" s="5" t="s">
+        <v>432</v>
+      </c>
+      <c r="C168" s="5" t="s">
+        <v>433</v>
+      </c>
+      <c r="D168" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="E168" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F168" s="6">
+        <v>22433439</v>
+      </c>
+      <c r="G168" s="7">
+        <v>0.053786849176356774</v>
+      </c>
+      <c r="H168" s="7">
+        <v>0.7270699622860954</v>
+      </c>
+      <c r="I168" s="8"/>
+    </row>
+    <row r="169" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B169" s="5" t="s">
+        <v>435</v>
+      </c>
+      <c r="C169" s="5" t="s">
+        <v>436</v>
+      </c>
+      <c r="D169" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="E169" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F169" s="6">
+        <v>144129892</v>
+      </c>
+      <c r="G169" s="7">
+        <v>0.052902225167836804</v>
+      </c>
+      <c r="H169" s="7">
+        <v>0.483566226811584</v>
+      </c>
+      <c r="I169" s="8"/>
+    </row>
+    <row r="170" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B170" s="5" t="s">
+        <v>437</v>
+      </c>
+      <c r="C170" s="5" t="s">
+        <v>438</v>
+      </c>
+      <c r="D170" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="E170" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F170" s="6">
+        <v>104431397</v>
+      </c>
+      <c r="G170" s="7">
+        <v>0.05261943398114266</v>
+      </c>
+      <c r="H170" s="7">
+        <v>0.41881250220544886</v>
+      </c>
+      <c r="I170" s="8"/>
+    </row>
+    <row r="171" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B171" s="5" t="s">
+        <v>439</v>
+      </c>
+      <c r="C171" s="5" t="s">
+        <v>440</v>
+      </c>
+      <c r="D171" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E171" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F171" s="6">
+        <v>103218328</v>
+      </c>
+      <c r="G171" s="7">
+        <v>0.05192048838458224</v>
+      </c>
+      <c r="H171" s="7">
+        <v>0.2054888485743457</v>
+      </c>
+      <c r="I171" s="8"/>
+    </row>
+    <row r="172" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B172" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="C172" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="D172" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="E172" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F172" s="6">
+        <v>217312192</v>
+      </c>
+      <c r="G172" s="7">
+        <v>0.05187556619004607</v>
+      </c>
+      <c r="H172" s="7">
+        <v>0.4914084889104713</v>
+      </c>
+      <c r="I172" s="8"/>
+    </row>
+    <row r="173" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B173" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="C173" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="D173" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="E173" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F173" s="6">
+        <v>41641980</v>
+      </c>
+      <c r="G173" s="7">
+        <v>0.051407017629805304</v>
+      </c>
+      <c r="H173" s="7">
+        <v>0.5627910460349183</v>
+      </c>
+      <c r="I173" s="8"/>
+    </row>
+    <row r="174" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B174" s="5" t="s">
+        <v>445</v>
+      </c>
+      <c r="C174" s="5" t="s">
+        <v>446</v>
+      </c>
+      <c r="D174" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="E174" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F174" s="6">
+        <v>1265699000</v>
+      </c>
+      <c r="G174" s="7">
+        <v>0.05122465925942898</v>
+      </c>
+      <c r="H174" s="7">
+        <v>0.3796659643535007</v>
+      </c>
+      <c r="I174" s="8"/>
+    </row>
+    <row r="175" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B175" s="5" t="s">
+        <v>447</v>
+      </c>
+      <c r="C175" s="5" t="s">
+        <v>448</v>
+      </c>
+      <c r="D175" s="5" t="s">
+        <v>366</v>
+      </c>
+      <c r="E175" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F175" s="6">
+        <v>69203000</v>
+      </c>
+      <c r="G175" s="7">
+        <v>0.05098059332687889</v>
+      </c>
+      <c r="H175" s="7">
+        <v>0.32193623011058614</v>
+      </c>
+      <c r="I175" s="8"/>
+    </row>
+    <row r="176" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B176" s="5" t="s">
+        <v>449</v>
+      </c>
+      <c r="C176" s="5" t="s">
+        <v>450</v>
+      </c>
+      <c r="D176" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="E176" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F176" s="6">
+        <v>72567607</v>
+      </c>
+      <c r="G176" s="7">
+        <v>0.050403191605863484</v>
+      </c>
+      <c r="H176" s="7">
+        <v>0.43587448936991047</v>
+      </c>
+      <c r="I176" s="8"/>
+    </row>
+    <row r="177" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B177" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="C177" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="D177" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E177" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F177" s="6">
+        <v>303402000</v>
+      </c>
+      <c r="G177" s="7">
+        <v>0.05032926612217454</v>
+      </c>
+      <c r="H177" s="7">
+        <v>0.32081221206475746</v>
+      </c>
+      <c r="I177" s="8"/>
+    </row>
+    <row r="178" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B178" s="5" t="s">
+        <v>453</v>
+      </c>
+      <c r="C178" s="5" t="s">
+        <v>454</v>
+      </c>
+      <c r="D178" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="E178" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F178" s="6">
+        <v>70650284</v>
+      </c>
+      <c r="G178" s="7">
+        <v>0.050115297484154483</v>
+      </c>
+      <c r="H178" s="7">
+        <v>0.6094372506876761</v>
+      </c>
+      <c r="I178" s="8"/>
+    </row>
+    <row r="180" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B180" s="9" t="s">
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">