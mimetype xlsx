--- v1 (2026-06-17)
+++ v2 (2026-06-17)
@@ -1375,51 +1375,51 @@
   <si>
     <t>09129229</t>
   </si>
   <si>
     <t>Opella, Christelijke Stichting voor wonen, zorg en welzijn</t>
   </si>
   <si>
     <t>02084324</t>
   </si>
   <si>
     <t>Stichting Verslavingszorg Noord Nederland</t>
   </si>
   <si>
     <t>34310392</t>
   </si>
   <si>
     <t>Stichting Arkin</t>
   </si>
   <si>
     <t>41020275</t>
   </si>
   <si>
     <t>Stichting Accare, Universitaire en Algemene Kinder- en Jeugdpsychiatrie Noord-Nederland</t>
   </si>
   <si>
-    <t>173 resultaten · gegenereerd 17-6-2026, 15:16:00</t>
+    <t>173 resultaten · gegenereerd 17-6-2026, 16:12:07</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF0F1F3D"/>
       <sz val="18"/>
     </font>
     <font>
       <i/>
       <color rgb="FF6B7280"/>