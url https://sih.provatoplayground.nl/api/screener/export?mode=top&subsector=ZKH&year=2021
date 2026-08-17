--- v2 (2026-06-17)
+++ v3 (2026-08-17)
@@ -1375,51 +1375,51 @@
   <si>
     <t>09129229</t>
   </si>
   <si>
     <t>Opella, Christelijke Stichting voor wonen, zorg en welzijn</t>
   </si>
   <si>
     <t>02084324</t>
   </si>
   <si>
     <t>Stichting Verslavingszorg Noord Nederland</t>
   </si>
   <si>
     <t>34310392</t>
   </si>
   <si>
     <t>Stichting Arkin</t>
   </si>
   <si>
     <t>41020275</t>
   </si>
   <si>
     <t>Stichting Accare, Universitaire en Algemene Kinder- en Jeugdpsychiatrie Noord-Nederland</t>
   </si>
   <si>
-    <t>173 resultaten · gegenereerd 17-6-2026, 16:12:07</t>
+    <t>173 resultaten · gegenereerd 17-8-2026, 15:29:36</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF0F1F3D"/>
       <sz val="18"/>
     </font>
     <font>
       <i/>
       <color rgb="FF6B7280"/>