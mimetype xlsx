--- v0 (2026-04-18)
+++ v1 (2026-06-17)
@@ -8,1306 +8,1228 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Top Performers" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="811" uniqueCount="558">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="811" uniqueCount="557">
   <si>
     <t>Top performers — VVT 2024</t>
   </si>
   <si>
     <t>EBITDA-marge &gt; 5% · solvabiliteit &gt; 20% · omzet &gt; €500k</t>
   </si>
   <si>
     <t>KvK</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Plaats</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Omzet</t>
   </si>
   <si>
     <t>EBITDA-marge</t>
   </si>
   <si>
     <t>Solvabiliteit</t>
   </si>
   <si>
     <t>Leverage</t>
   </si>
   <si>
-    <t>14091172</t>
-[...2 lines deleted...]
-    <t>Zuyderland Huishoudelijke Hulp B.V.</t>
+    <t>60389958</t>
+  </si>
+  <si>
+    <t>Het Gastenhuis B.V.</t>
+  </si>
+  <si>
+    <t>Amsterdam</t>
+  </si>
+  <si>
+    <t>VVT</t>
+  </si>
+  <si>
+    <t>41000801</t>
+  </si>
+  <si>
+    <t>Stichting Zorgcentrum Talma Urk</t>
+  </si>
+  <si>
+    <t>Urk</t>
+  </si>
+  <si>
+    <t>41188459</t>
+  </si>
+  <si>
+    <t>Stichting Zorg- en Wooncentrum De Haven</t>
+  </si>
+  <si>
+    <t>Bunschoten-Spakenburg</t>
+  </si>
+  <si>
+    <t>54102901</t>
+  </si>
+  <si>
+    <t>Stichting Zorgorganisatie NiKo</t>
+  </si>
+  <si>
+    <t>Alkmaar</t>
+  </si>
+  <si>
+    <t>41052635</t>
+  </si>
+  <si>
+    <t>Stichting Voor Reformatorische Ouderenzorg</t>
+  </si>
+  <si>
+    <t>Ridderkerk</t>
+  </si>
+  <si>
+    <t>37122456</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Tellus</t>
+  </si>
+  <si>
+    <t>Den Helder</t>
+  </si>
+  <si>
+    <t>41178623</t>
+  </si>
+  <si>
+    <t>Maria Dommer Stichting</t>
+  </si>
+  <si>
+    <t>Maarssen</t>
+  </si>
+  <si>
+    <t>41046392</t>
+  </si>
+  <si>
+    <t>Stichting Bethanië</t>
+  </si>
+  <si>
+    <t>Ede</t>
+  </si>
+  <si>
+    <t>41180026</t>
+  </si>
+  <si>
+    <t>stichting Accolade Zorg</t>
+  </si>
+  <si>
+    <t>Bosch en Duin</t>
+  </si>
+  <si>
+    <t>41118305</t>
+  </si>
+  <si>
+    <t>Protestants Interkerkelijke Stichting Zorgverlening Hendrik-Ido-Ambacht</t>
+  </si>
+  <si>
+    <t>Hendrik-Ido-Ambacht</t>
+  </si>
+  <si>
+    <t>41081766</t>
+  </si>
+  <si>
+    <t>Stichting St. Jozefoord</t>
+  </si>
+  <si>
+    <t>Nuland</t>
+  </si>
+  <si>
+    <t>27280417</t>
+  </si>
+  <si>
+    <t>Stichting Respect Wonen Zorg Welzijn</t>
+  </si>
+  <si>
+    <t>s-Gravenhage</t>
+  </si>
+  <si>
+    <t>27253843</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Oldael</t>
+  </si>
+  <si>
+    <t>30236066</t>
+  </si>
+  <si>
+    <t>Stichting Huize Het Oosten</t>
+  </si>
+  <si>
+    <t>Bilthoven</t>
+  </si>
+  <si>
+    <t>41244253</t>
+  </si>
+  <si>
+    <t>Stichting Woon- en Zorgcentrum "Humanitas"</t>
+  </si>
+  <si>
+    <t>Deventer</t>
+  </si>
+  <si>
+    <t>41074124</t>
+  </si>
+  <si>
+    <t>Stichting Vivantes Zorggroep</t>
+  </si>
+  <si>
+    <t>Geleen</t>
+  </si>
+  <si>
+    <t>27248096</t>
+  </si>
+  <si>
+    <t>Stichting Saffier - De Residentie Groep</t>
+  </si>
+  <si>
+    <t>41009778</t>
+  </si>
+  <si>
+    <t>Stichting Woon/Zorgcentrum Het Hooge Heem</t>
+  </si>
+  <si>
+    <t>Grootegast</t>
+  </si>
+  <si>
+    <t>41136257</t>
+  </si>
+  <si>
+    <t>Stichting Zorgbeheer De Zellingen</t>
+  </si>
+  <si>
+    <t>Capelle aan den IJssel</t>
+  </si>
+  <si>
+    <t>20115882</t>
+  </si>
+  <si>
+    <t>Stichting Park Zuiderhout</t>
+  </si>
+  <si>
+    <t>Teteringen</t>
+  </si>
+  <si>
+    <t>41095513</t>
+  </si>
+  <si>
+    <t>Stichting De Wever</t>
+  </si>
+  <si>
+    <t>Tilburg</t>
+  </si>
+  <si>
+    <t>41000413</t>
+  </si>
+  <si>
+    <t>Stichting Verzorgingshuis Talma Apeldoorn</t>
+  </si>
+  <si>
+    <t>Apeldoorn</t>
+  </si>
+  <si>
+    <t>41098093</t>
+  </si>
+  <si>
+    <t>Zorgstichting 't Heem</t>
+  </si>
+  <si>
+    <t>Udenhout</t>
+  </si>
+  <si>
+    <t>24299892</t>
+  </si>
+  <si>
+    <t>Stichting Salios</t>
+  </si>
+  <si>
+    <t>Dordrecht</t>
+  </si>
+  <si>
+    <t>17200931</t>
+  </si>
+  <si>
+    <t>Stichting Amaliazorg</t>
+  </si>
+  <si>
+    <t>Oirschot</t>
+  </si>
+  <si>
+    <t>01137892</t>
+  </si>
+  <si>
+    <t>Noorderbreedte B.V.</t>
+  </si>
+  <si>
+    <t>Leeuwarden</t>
+  </si>
+  <si>
+    <t>24325621</t>
+  </si>
+  <si>
+    <t>Stichting Zorgpartners Midden-Holland</t>
+  </si>
+  <si>
+    <t>Gouda</t>
+  </si>
+  <si>
+    <t>08137342</t>
+  </si>
+  <si>
+    <t>PROTESTANTS CHRISTELIJKE STICHTING voor ZORGVERLENING "HET BAKEN"</t>
+  </si>
+  <si>
+    <t>Elburg</t>
+  </si>
+  <si>
+    <t>41017511</t>
+  </si>
+  <si>
+    <t>Stichting Woon- en zorgcentrum de Westerkim</t>
+  </si>
+  <si>
+    <t>Hoogeveen</t>
+  </si>
+  <si>
+    <t>41135918</t>
+  </si>
+  <si>
+    <t>Stichting Zorgcentra uitgaande van de Gereformeerde Gemeenten in Zeeland en Zuid-Holland en de Christelijke Gereformeerde Kerken in de regio Rotterdam</t>
+  </si>
+  <si>
+    <t>Barendrecht</t>
+  </si>
+  <si>
+    <t>27332804</t>
+  </si>
+  <si>
+    <t>Stichting Wijdezorg</t>
+  </si>
+  <si>
+    <t>Zoeterwoude</t>
+  </si>
+  <si>
+    <t>05081871</t>
+  </si>
+  <si>
+    <t>Stichting Driezorg, Wonen Welzijn &amp; Zorg</t>
+  </si>
+  <si>
+    <t>Zwolle</t>
+  </si>
+  <si>
+    <t>41047476</t>
+  </si>
+  <si>
+    <t>Hervormde Stichting tot Verzorging van Ouderen "NEBOPLUS"</t>
+  </si>
+  <si>
+    <t>Barneveld</t>
+  </si>
+  <si>
+    <t>41066093</t>
+  </si>
+  <si>
+    <t>Stichting Zorgcentrum Beek en Bos</t>
+  </si>
+  <si>
+    <t>Heythuysen</t>
+  </si>
+  <si>
+    <t>72630787</t>
+  </si>
+  <si>
+    <t>Stichting Noorderzorg</t>
+  </si>
+  <si>
+    <t>Delfzijl</t>
+  </si>
+  <si>
+    <t>41039180</t>
+  </si>
+  <si>
+    <t>Stichting Riwis Zorg &amp; Welzijn</t>
+  </si>
+  <si>
+    <t>09180780</t>
+  </si>
+  <si>
+    <t>Stichting KinderThuisZorg</t>
+  </si>
+  <si>
+    <t>Lichtenvoorde</t>
+  </si>
+  <si>
+    <t>41114350</t>
+  </si>
+  <si>
+    <t>STICHTING ZORGGROEP TER WEEL</t>
+  </si>
+  <si>
+    <t>Goes</t>
+  </si>
+  <si>
+    <t>20139950</t>
+  </si>
+  <si>
+    <t>Novicare B.V.</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>82446482</t>
+  </si>
+  <si>
+    <t>Novicare 2021 Holding B.V.</t>
+  </si>
+  <si>
+    <t>41047145</t>
+  </si>
+  <si>
+    <t>Stichting Samen Zorgen</t>
+  </si>
+  <si>
+    <t>Heteren</t>
+  </si>
+  <si>
+    <t>41020668</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Noorderboog</t>
+  </si>
+  <si>
+    <t>Meppel</t>
+  </si>
+  <si>
+    <t>41226861</t>
+  </si>
+  <si>
+    <t>Stichting Sint Jacob</t>
+  </si>
+  <si>
+    <t>Haarlem</t>
+  </si>
+  <si>
+    <t>58497978</t>
+  </si>
+  <si>
+    <t>Dagelijks Leven Zorg B.V.</t>
+  </si>
+  <si>
+    <t>14089898</t>
+  </si>
+  <si>
+    <t>Stichting Cicero Zorggroep</t>
+  </si>
+  <si>
+    <t>Brunssum</t>
+  </si>
+  <si>
+    <t>28102621</t>
+  </si>
+  <si>
+    <t>Stichting Marente</t>
+  </si>
+  <si>
+    <t>Voorhout</t>
+  </si>
+  <si>
+    <t>41095453</t>
+  </si>
+  <si>
+    <t>Stichting Het Laar</t>
+  </si>
+  <si>
+    <t>08099661</t>
+  </si>
+  <si>
+    <t>Stichting TriviumMeulenbeltZorg</t>
+  </si>
+  <si>
+    <t>Borne</t>
+  </si>
+  <si>
+    <t>17104004</t>
+  </si>
+  <si>
+    <t>Interzorg Oss Thuiszorg B.V.</t>
+  </si>
+  <si>
+    <t>Oss</t>
+  </si>
+  <si>
+    <t>41168998</t>
+  </si>
+  <si>
+    <t>Stichting R.K. Zorgcentrum Roomburgh</t>
+  </si>
+  <si>
+    <t>Leiden</t>
+  </si>
+  <si>
+    <t>41265029</t>
+  </si>
+  <si>
+    <t>Stichting De Rijnhoven</t>
+  </si>
+  <si>
+    <t>Harmelen</t>
+  </si>
+  <si>
+    <t>64992284</t>
+  </si>
+  <si>
+    <t>Stichting RijnWaal Zorggroep</t>
+  </si>
+  <si>
+    <t>Gendt</t>
+  </si>
+  <si>
+    <t>04058025</t>
+  </si>
+  <si>
+    <t>Noord Nederlandse Coöperatie van Zorgorganisaties U.A.</t>
+  </si>
+  <si>
+    <t>29048285</t>
+  </si>
+  <si>
+    <t>WelThuis B.V.</t>
+  </si>
+  <si>
+    <t>41076416</t>
+  </si>
+  <si>
+    <t>Stichting Envida</t>
+  </si>
+  <si>
+    <t>Maastricht</t>
+  </si>
+  <si>
+    <t>41179168</t>
+  </si>
+  <si>
+    <t>Stichting Bartholomeus Gasthuis</t>
+  </si>
+  <si>
+    <t>Utrecht</t>
+  </si>
+  <si>
+    <t>41130278</t>
+  </si>
+  <si>
+    <t>Stichting Salem, wonen met zorg</t>
+  </si>
+  <si>
+    <t>01140346</t>
+  </si>
+  <si>
+    <t>Synaeda PMC B.V.</t>
+  </si>
+  <si>
+    <t>41188898</t>
+  </si>
+  <si>
+    <t>Stichting Verzorgingshuis de Koperhorst</t>
+  </si>
+  <si>
+    <t>Amersfoort</t>
+  </si>
+  <si>
+    <t>41068374</t>
+  </si>
+  <si>
+    <t>Stichting voor Verpleeg-, Verzorgings- en Woonfaciliteiten Land van Horne</t>
+  </si>
+  <si>
+    <t>Weert</t>
+  </si>
+  <si>
+    <t>41014377</t>
+  </si>
+  <si>
+    <t>Christelijke Stichting BCM Zorg en Dienstverlening</t>
+  </si>
+  <si>
+    <t>Stadskanaal</t>
+  </si>
+  <si>
+    <t>09169814</t>
+  </si>
+  <si>
+    <t>Stichting Careaz</t>
+  </si>
+  <si>
+    <t>08089010</t>
+  </si>
+  <si>
+    <t>Stichting Atlant Zorggroep</t>
+  </si>
+  <si>
+    <t>Beekbergen</t>
+  </si>
+  <si>
+    <t>41053245</t>
+  </si>
+  <si>
+    <t>Stichting Markenheem</t>
+  </si>
+  <si>
+    <t>Doetinchem</t>
+  </si>
+  <si>
+    <t>34126607</t>
+  </si>
+  <si>
+    <t>De ZorgSpecialist B.V.</t>
+  </si>
+  <si>
+    <t>Santpoort-Noord</t>
+  </si>
+  <si>
+    <t>01098504</t>
+  </si>
+  <si>
+    <t>Stichting ZuidOostZorg</t>
+  </si>
+  <si>
+    <t>Drachten</t>
+  </si>
+  <si>
+    <t>41000048</t>
+  </si>
+  <si>
+    <t>Stichting Leppehiem</t>
+  </si>
+  <si>
+    <t>Akkrum</t>
+  </si>
+  <si>
+    <t>41027001</t>
+  </si>
+  <si>
+    <t>Stichting Carint-Reggeland Groep</t>
+  </si>
+  <si>
+    <t>Hengelo</t>
+  </si>
+  <si>
+    <t>41002802</t>
+  </si>
+  <si>
+    <t>Stichting Zorgcentrum het Bildt</t>
+  </si>
+  <si>
+    <t>St.-Annaparochie</t>
+  </si>
+  <si>
+    <t>09129243</t>
+  </si>
+  <si>
+    <t>Stichting Azora</t>
+  </si>
+  <si>
+    <t>Terborg</t>
+  </si>
+  <si>
+    <t>09148559</t>
+  </si>
+  <si>
+    <t>Stichting Zorgcombinatie Marga Klompé</t>
+  </si>
+  <si>
+    <t>Groenlo</t>
+  </si>
+  <si>
+    <t>04055278</t>
+  </si>
+  <si>
+    <t>Stichting Interzorg Noord-Nederland</t>
+  </si>
+  <si>
+    <t>Assen</t>
+  </si>
+  <si>
+    <t>27278704</t>
+  </si>
+  <si>
+    <t>Stichting Careyn</t>
+  </si>
+  <si>
+    <t>Schiedam</t>
+  </si>
+  <si>
+    <t>08130883</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Sint Maarten</t>
+  </si>
+  <si>
+    <t>Denekamp</t>
+  </si>
+  <si>
+    <t>18081254</t>
+  </si>
+  <si>
+    <t>Stichting Mijzo</t>
+  </si>
+  <si>
+    <t>Waalwijk</t>
+  </si>
+  <si>
+    <t>17145911</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Elde Maasduinen</t>
+  </si>
+  <si>
+    <t>Boxtel</t>
+  </si>
+  <si>
+    <t>41225869</t>
+  </si>
+  <si>
+    <t>Hervormd/Gemeentelijke Stichting Zorgcentrum Aelsmeer</t>
+  </si>
+  <si>
+    <t>Aalsmeer</t>
+  </si>
+  <si>
+    <t>67742858</t>
+  </si>
+  <si>
+    <t>Protestants-Christelijke Stichting Waardeburgh</t>
+  </si>
+  <si>
+    <t>Sliedrecht</t>
+  </si>
+  <si>
+    <t>41106842</t>
+  </si>
+  <si>
+    <t>Stichting Surplus Zorg</t>
+  </si>
+  <si>
+    <t>Breda</t>
+  </si>
+  <si>
+    <t>17167201</t>
+  </si>
+  <si>
+    <t>Stichting Vivent</t>
+  </si>
+  <si>
+    <t>Rosmalen</t>
+  </si>
+  <si>
+    <t>41051592</t>
+  </si>
+  <si>
+    <t>Stichting Catharina</t>
+  </si>
+  <si>
+    <t>Arnhem</t>
+  </si>
+  <si>
+    <t>09202321</t>
+  </si>
+  <si>
+    <t>Stichting Zinzia Zorggroep</t>
+  </si>
+  <si>
+    <t>Wageningen</t>
+  </si>
+  <si>
+    <t>65042662</t>
+  </si>
+  <si>
+    <t>Stichting Patyna</t>
+  </si>
+  <si>
+    <t>Sneek</t>
+  </si>
+  <si>
+    <t>24388202</t>
+  </si>
+  <si>
+    <t>Stichting Aafje Thuiszorg Huizen Zorghotels</t>
+  </si>
+  <si>
+    <t>Rotterdam</t>
+  </si>
+  <si>
+    <t>41190166</t>
+  </si>
+  <si>
+    <t>Stichting 's Heeren Loo Zorggroep</t>
+  </si>
+  <si>
+    <t>41223799</t>
+  </si>
+  <si>
+    <t>Stichting KennemerHart</t>
+  </si>
+  <si>
+    <t>24383768</t>
+  </si>
+  <si>
+    <t>Stichting Argos Zorggroep</t>
+  </si>
+  <si>
+    <t>41165322</t>
+  </si>
+  <si>
+    <t>Interkerkelijke Stichting voor Zorg en Welzijn Groot Hoogwaak</t>
+  </si>
+  <si>
+    <t>Noordwijk</t>
+  </si>
+  <si>
+    <t>41085837</t>
+  </si>
+  <si>
+    <t>Thuiszorg en Zorgcentra Pantein B.V.</t>
+  </si>
+  <si>
+    <t>Beugen</t>
+  </si>
+  <si>
+    <t>41025569</t>
+  </si>
+  <si>
+    <t>Stichting IJsselheem</t>
+  </si>
+  <si>
+    <t>Kampen</t>
+  </si>
+  <si>
+    <t>41099381</t>
+  </si>
+  <si>
+    <t>Stichting Zorgorganisatie Het Hoge Veer</t>
+  </si>
+  <si>
+    <t>Geertruidenberg</t>
+  </si>
+  <si>
+    <t>41149967</t>
+  </si>
+  <si>
+    <t>Stichting tot Huisvesting Verzorging en Verpleging van Ouderen Eykenburg</t>
+  </si>
+  <si>
+    <t>Den Haag</t>
+  </si>
+  <si>
+    <t>41194729</t>
+  </si>
+  <si>
+    <t>Stichting Vivium Zorggroep</t>
+  </si>
+  <si>
+    <t>Huizen</t>
+  </si>
+  <si>
+    <t>41212707</t>
+  </si>
+  <si>
+    <t>William Schrikker Stichting Gezinsvormen</t>
+  </si>
+  <si>
+    <t>08113086</t>
+  </si>
+  <si>
+    <t>Stichting Zozijn Zorg</t>
+  </si>
+  <si>
+    <t>Wilp</t>
+  </si>
+  <si>
+    <t>41013557</t>
+  </si>
+  <si>
+    <t>Stichting Zinn (Zorgorganisatie in Noord Nederland)</t>
+  </si>
+  <si>
+    <t>Haren Gn</t>
+  </si>
+  <si>
+    <t>08186976</t>
+  </si>
+  <si>
+    <t>Stichting Baalderborg Groep</t>
+  </si>
+  <si>
+    <t>Ommen</t>
+  </si>
+  <si>
+    <t>41151188</t>
+  </si>
+  <si>
+    <t>Stichting WoonZorgcentra Haaglanden</t>
+  </si>
+  <si>
+    <t>09141342</t>
+  </si>
+  <si>
+    <t>Stichting Innoforte</t>
+  </si>
+  <si>
+    <t>Velp</t>
+  </si>
+  <si>
+    <t>34184520</t>
+  </si>
+  <si>
+    <t>Stichting ViVa! Zorggroep</t>
+  </si>
+  <si>
+    <t>Velsen-Noord</t>
+  </si>
+  <si>
+    <t>17126402</t>
+  </si>
+  <si>
+    <t>Stichting Savant Zorg</t>
+  </si>
+  <si>
+    <t>Helmond</t>
+  </si>
+  <si>
+    <t>41181294</t>
+  </si>
+  <si>
+    <t>Landelijke Stichting Vredenoord</t>
+  </si>
+  <si>
+    <t>Huis ter Heide</t>
+  </si>
+  <si>
+    <t>41149534</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Florence</t>
+  </si>
+  <si>
+    <t>Rijswijk</t>
+  </si>
+  <si>
+    <t>41236520</t>
+  </si>
+  <si>
+    <t>Stichting De Zorgcirkel</t>
+  </si>
+  <si>
+    <t>Purmerend</t>
+  </si>
+  <si>
+    <t>51286068</t>
+  </si>
+  <si>
+    <t>Stichting Vecht en IJssel</t>
+  </si>
+  <si>
+    <t>41114148</t>
+  </si>
+  <si>
+    <t>Stichting Amarijn</t>
+  </si>
+  <si>
+    <t>Vlissingen</t>
+  </si>
+  <si>
+    <t>41095652</t>
+  </si>
+  <si>
+    <t>Joris Zorg</t>
+  </si>
+  <si>
+    <t>30242745</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Charim</t>
+  </si>
+  <si>
+    <t>Veenendaal</t>
+  </si>
+  <si>
+    <t>41032283</t>
+  </si>
+  <si>
+    <t>Stichting Zorgfederatie Oldenzaal</t>
+  </si>
+  <si>
+    <t>Oldenzaal</t>
+  </si>
+  <si>
+    <t>12065731</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Noord- en Midden-Limburg</t>
+  </si>
+  <si>
+    <t>Venlo</t>
+  </si>
+  <si>
+    <t>41050547</t>
+  </si>
+  <si>
+    <t>Stichting Christelijke Zorgorganisatie Norschoten</t>
+  </si>
+  <si>
+    <t>30271006</t>
+  </si>
+  <si>
+    <t>Stichting QuaRijn</t>
+  </si>
+  <si>
+    <t>Doorn</t>
+  </si>
+  <si>
+    <t>41094118</t>
+  </si>
+  <si>
+    <t>Stichting Oktober</t>
+  </si>
+  <si>
+    <t>Bladel</t>
+  </si>
+  <si>
+    <t>41186586</t>
+  </si>
+  <si>
+    <t>Stichting GGZ Drenthe</t>
+  </si>
+  <si>
+    <t>27283988</t>
+  </si>
+  <si>
+    <t>Stichting Cardia</t>
+  </si>
+  <si>
+    <t>28116689</t>
+  </si>
+  <si>
+    <t>Stichting Topaz</t>
+  </si>
+  <si>
+    <t>41208154</t>
+  </si>
+  <si>
+    <t>Stichting Leger des Heils Welzijns- en Gezondheidszorg</t>
+  </si>
+  <si>
+    <t>Almere</t>
+  </si>
+  <si>
+    <t>34142090</t>
+  </si>
+  <si>
+    <t>Stichting Zonnehuisgroep Amstelland</t>
+  </si>
+  <si>
+    <t>Amstelveen</t>
+  </si>
+  <si>
+    <t>41107082</t>
+  </si>
+  <si>
+    <t>Stichting Thuiszorg West-Brabant</t>
+  </si>
+  <si>
+    <t>Roosendaal</t>
+  </si>
+  <si>
+    <t>30147072</t>
+  </si>
+  <si>
+    <t>Stichting Bartiméus Sonneheerdt</t>
+  </si>
+  <si>
+    <t>Zeist</t>
+  </si>
+  <si>
+    <t>08154763</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Apeldoorn en omstreken</t>
+  </si>
+  <si>
+    <t>41005051</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Liante</t>
+  </si>
+  <si>
+    <t>Wolvega</t>
+  </si>
+  <si>
+    <t>32134360</t>
+  </si>
+  <si>
+    <t>Stichting Beweging 3.0</t>
+  </si>
+  <si>
+    <t>41062327</t>
+  </si>
+  <si>
+    <t>Stichting LA PROVIDENCE</t>
+  </si>
+  <si>
+    <t>Grubbenvorst</t>
+  </si>
+  <si>
+    <t>41190449</t>
+  </si>
+  <si>
+    <t>Stichting Silverein</t>
+  </si>
+  <si>
+    <t>02071053</t>
+  </si>
+  <si>
+    <t>Stichting Landelijke Instelling voor Maatschappelijke Ondersteuning en Rehabilitatie</t>
+  </si>
+  <si>
+    <t>08153432</t>
+  </si>
+  <si>
+    <t>Naviva Kraamzorg B.V.</t>
+  </si>
+  <si>
+    <t>41095003</t>
+  </si>
+  <si>
+    <t>Stichting Thebe Wonen en Zorg</t>
+  </si>
+  <si>
+    <t>Goirle</t>
+  </si>
+  <si>
+    <t>51437848</t>
+  </si>
+  <si>
+    <t>Zuyderland Thuiszorg B.V.</t>
   </si>
   <si>
     <t>Sittard</t>
   </si>
   <si>
-    <t>VVT</t>
-[...59 lines deleted...]
-    <t>Stichting Woon- en Zorgcentrum Friso</t>
+    <t>41122080</t>
+  </si>
+  <si>
+    <t>Stichting De Merwelanden</t>
+  </si>
+  <si>
+    <t>05060683</t>
+  </si>
+  <si>
+    <t>Stichting Zorgspectrum Het Zand</t>
+  </si>
+  <si>
+    <t>34239269</t>
+  </si>
+  <si>
+    <t>Stichting Zorgbalans</t>
+  </si>
+  <si>
+    <t>34109793</t>
+  </si>
+  <si>
+    <t>Rooms Katholieke Stichting Zorgcentra Meerlanden</t>
+  </si>
+  <si>
+    <t>Badhoevedorp</t>
+  </si>
+  <si>
+    <t>41241550</t>
+  </si>
+  <si>
+    <t>De Pieter Raat Stichting</t>
+  </si>
+  <si>
+    <t>Heerhugowaard</t>
+  </si>
+  <si>
+    <t>41186628</t>
+  </si>
+  <si>
+    <t>Stichting Zorgspectrum</t>
+  </si>
+  <si>
+    <t>Nieuwegein</t>
+  </si>
+  <si>
+    <t>41149733</t>
+  </si>
+  <si>
+    <t>Stichting Inovum</t>
+  </si>
+  <si>
+    <t>Loosdrecht</t>
+  </si>
+  <si>
+    <t>08142634</t>
+  </si>
+  <si>
+    <t>Stichting ZorgAccent</t>
   </si>
   <si>
     <t>Almelo</t>
   </si>
   <si>
-    <t>54102901</t>
-[...1147 lines deleted...]
-  <si>
     <t>24342726</t>
   </si>
   <si>
     <t>Stichting Alerimus</t>
   </si>
   <si>
     <t>Numansdorp</t>
   </si>
   <si>
     <t>24319534</t>
   </si>
   <si>
     <t>Stichting Catharina, thuis op Voorne</t>
   </si>
   <si>
     <t>Rockanje</t>
   </si>
   <si>
     <t>24486069</t>
   </si>
   <si>
     <t>Stichting Lelie Zorggroep</t>
   </si>
   <si>
     <t>41102269</t>
@@ -1375,56 +1297,50 @@
   <si>
     <t>Stichting Archipel</t>
   </si>
   <si>
     <t>Eindhoven</t>
   </si>
   <si>
     <t>41001546</t>
   </si>
   <si>
     <t>Stichting Zorggroep Hof en Hiem</t>
   </si>
   <si>
     <t>Sint Nicolaasga</t>
   </si>
   <si>
     <t>24330016</t>
   </si>
   <si>
     <t>Stichting Zonnehuisgroep Vlaardingen</t>
   </si>
   <si>
     <t>Vlaardingen</t>
   </si>
   <si>
-    <t>41155836</t>
-[...4 lines deleted...]
-  <si>
     <t>41180032</t>
   </si>
   <si>
     <t>Stichting Warande</t>
   </si>
   <si>
     <t>33299171</t>
   </si>
   <si>
     <t>Stichting Amstelring Groep</t>
   </si>
   <si>
     <t>10043379</t>
   </si>
   <si>
     <t>Stichting Kalorama</t>
   </si>
   <si>
     <t>Beek</t>
   </si>
   <si>
     <t>24365406</t>
   </si>
   <si>
     <t>Stichting Zorg en Verpleging Goeree-Overflakkee</t>
@@ -1534,56 +1450,50 @@
   <si>
     <t>05070630</t>
   </si>
   <si>
     <t>Stichting Carinova Zorg</t>
   </si>
   <si>
     <t>41195096</t>
   </si>
   <si>
     <t>Stichting HilverZorg</t>
   </si>
   <si>
     <t>Hilversum</t>
   </si>
   <si>
     <t>32077906</t>
   </si>
   <si>
     <t>Stichting Amaris Zorggroep</t>
   </si>
   <si>
     <t>Laren</t>
   </si>
   <si>
-    <t>17124397</t>
-[...4 lines deleted...]
-  <si>
     <t>04062069</t>
   </si>
   <si>
     <t>Stichting Treant Care</t>
   </si>
   <si>
     <t>Emmen</t>
   </si>
   <si>
     <t>27307515</t>
   </si>
   <si>
     <t>Stichting ActiVite</t>
   </si>
   <si>
     <t>Leiderdorp</t>
   </si>
   <si>
     <t>01110074</t>
   </si>
   <si>
     <t>Stichting Kwadrantgroep</t>
   </si>
   <si>
     <t>59454903</t>
@@ -1612,56 +1522,50 @@
   <si>
     <t>Sint-Annaland</t>
   </si>
   <si>
     <t>41088255</t>
   </si>
   <si>
     <t>Stichting Vitalis WoonZorg Groep</t>
   </si>
   <si>
     <t>41015522</t>
   </si>
   <si>
     <t>Stichting Oosterlengte</t>
   </si>
   <si>
     <t>Winschoten</t>
   </si>
   <si>
     <t>69050317</t>
   </si>
   <si>
     <t>NOBAMA Care B.V.</t>
   </si>
   <si>
-    <t>41141239</t>
-[...4 lines deleted...]
-  <si>
     <t>68681437</t>
   </si>
   <si>
     <t>Coöperatie De MARQ U.A.</t>
   </si>
   <si>
     <t>34229005</t>
   </si>
   <si>
     <t>Stichting Cordaan</t>
   </si>
   <si>
     <t>08122202</t>
   </si>
   <si>
     <t>Stichting Livio</t>
   </si>
   <si>
     <t>14125865</t>
   </si>
   <si>
     <t>Zuyderland Zorgcentra B.V.</t>
   </si>
   <si>
     <t>01124315</t>
@@ -1681,51 +1585,144 @@
   <si>
     <t>41239364</t>
   </si>
   <si>
     <t>Stichting Alkcare</t>
   </si>
   <si>
     <t>Oudorp</t>
   </si>
   <si>
     <t>41014042</t>
   </si>
   <si>
     <t>Stichting Zorgcentrum 'de Blanckenborg'</t>
   </si>
   <si>
     <t>Blijham</t>
   </si>
   <si>
     <t>41102418</t>
   </si>
   <si>
     <t>Stichting Groenhuysen</t>
   </si>
   <si>
-    <t>200 resultaten · gegenereerd 18-4-2026, 02:16:01</t>
+    <t>09110174</t>
+  </si>
+  <si>
+    <t>Stichting Sensire</t>
+  </si>
+  <si>
+    <t>Varsseveld</t>
+  </si>
+  <si>
+    <t>41190614</t>
+  </si>
+  <si>
+    <t>Stichting St. Pieters en Bloklands Gasthuis</t>
+  </si>
+  <si>
+    <t>34305673</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Amsterdam-Oost</t>
+  </si>
+  <si>
+    <t>24366758</t>
+  </si>
+  <si>
+    <t>MOB Maatschappelijk Ondersteuningsbureau B.V.</t>
+  </si>
+  <si>
+    <t>41099111</t>
+  </si>
+  <si>
+    <t>Stichting "De Wijngaerd"</t>
+  </si>
+  <si>
+    <t>Made</t>
+  </si>
+  <si>
+    <t>41231194</t>
+  </si>
+  <si>
+    <t>Stichting WilgaerdenLeekerweideGroep</t>
+  </si>
+  <si>
+    <t>Wognum</t>
+  </si>
+  <si>
+    <t>04066212</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Tangenborgh</t>
+  </si>
+  <si>
+    <t>09181367</t>
+  </si>
+  <si>
+    <t>Stichting Insula Dei Huize Kohlmann</t>
+  </si>
+  <si>
+    <t>41125061</t>
+  </si>
+  <si>
+    <t>Stichting Humanitas</t>
+  </si>
+  <si>
+    <t>39075012</t>
+  </si>
+  <si>
+    <t>Stichting Coloriet</t>
+  </si>
+  <si>
+    <t>41081234</t>
+  </si>
+  <si>
+    <t>Stichting Sint Anna</t>
+  </si>
+  <si>
+    <t>Boxmeer</t>
+  </si>
+  <si>
+    <t>41093743</t>
+  </si>
+  <si>
+    <t>Stichting de Zorgboog</t>
+  </si>
+  <si>
+    <t>Deurne</t>
+  </si>
+  <si>
+    <t>27047100</t>
+  </si>
+  <si>
+    <t>KesslerPerspektief - Hoofdvestiging</t>
+  </si>
+  <si>
+    <t>200 resultaten · gegenereerd 17-6-2026, 15:10:29</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF0F1F3D"/>
       <sz val="18"/>
     </font>
     <font>
       <i/>
       <color rgb="FF6B7280"/>
@@ -2184,4839 +2181,4839 @@
       </c>
       <c r="G5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="6">
-        <v>3698065</v>
+        <v>48656670</v>
       </c>
       <c r="G6" s="7">
-        <v>0.23500181851860366</v>
+        <v>0.2024826195463027</v>
       </c>
       <c r="H6" s="7">
-        <v>0.3823602756487761</v>
+        <v>0.7506550309169732</v>
       </c>
       <c r="I6" s="8"/>
     </row>
     <row r="7" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="6">
-        <v>8850222</v>
+        <v>17701289</v>
       </c>
       <c r="G7" s="7">
-        <v>0.23455411626962577</v>
+        <v>0.20044517661962358</v>
       </c>
       <c r="H7" s="7">
-        <v>0.889417285937136</v>
+        <v>0.5353748105860706</v>
       </c>
       <c r="I7" s="8"/>
     </row>
     <row r="8" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B8" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="6">
-        <v>7254905</v>
+        <v>29698633</v>
       </c>
       <c r="G8" s="7">
-        <v>0.20641951893236368</v>
+        <v>0.20042565595527578</v>
       </c>
       <c r="H8" s="7">
-        <v>0.5521761562646202</v>
+        <v>0.39063724099988295</v>
       </c>
       <c r="I8" s="8"/>
     </row>
     <row r="9" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B9" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="6">
-        <v>48656670</v>
+        <v>27636287</v>
       </c>
       <c r="G9" s="7">
-        <v>0.2024826195463027</v>
+        <v>0.17438735529125168</v>
       </c>
       <c r="H9" s="7">
-        <v>0.7506550309169732</v>
+        <v>0.6893242599526446</v>
       </c>
       <c r="I9" s="8"/>
     </row>
     <row r="10" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B10" s="5" t="s">
         <v>23</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="6">
-        <v>17701289</v>
+        <v>20881484</v>
       </c>
       <c r="G10" s="7">
-        <v>0.20044517661962358</v>
+        <v>0.17118194281594162</v>
       </c>
       <c r="H10" s="7">
-        <v>0.5353748105860706</v>
+        <v>0.2688753813360195</v>
       </c>
       <c r="I10" s="8"/>
     </row>
     <row r="11" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B11" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="6">
-        <v>29698633</v>
+        <v>15353858</v>
       </c>
       <c r="G11" s="7">
-        <v>0.20042565595527578</v>
+        <v>0.1682709322959741</v>
       </c>
       <c r="H11" s="7">
-        <v>0.39063724099988295</v>
+        <v>0.4704858990720357</v>
       </c>
       <c r="I11" s="8"/>
     </row>
     <row r="12" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B12" s="5" t="s">
         <v>29</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="6">
-        <v>7890213</v>
+        <v>16707013</v>
       </c>
       <c r="G12" s="7">
-        <v>0.17820380767920968</v>
+        <v>0.16394869627503134</v>
       </c>
       <c r="H12" s="7">
-        <v>0.3223525911111225</v>
+        <v>0.694165425733312</v>
       </c>
       <c r="I12" s="8"/>
     </row>
     <row r="13" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B13" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="6">
-        <v>7706010</v>
+        <v>13286071</v>
       </c>
       <c r="G13" s="7">
-        <v>0.17762629428199547</v>
+        <v>0.15552528659526205</v>
       </c>
       <c r="H13" s="7">
-        <v>0.5664410408891565</v>
+        <v>0.5111359385835266</v>
       </c>
       <c r="I13" s="8"/>
     </row>
     <row r="14" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="6">
-        <v>27636287</v>
+        <v>58359053</v>
       </c>
       <c r="G14" s="7">
-        <v>0.17438735529125168</v>
+        <v>0.15440899974850517</v>
       </c>
       <c r="H14" s="7">
-        <v>0.6893242599526446</v>
+        <v>0.5152999331122384</v>
       </c>
       <c r="I14" s="8"/>
     </row>
     <row r="15" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B15" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>39</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="6">
-        <v>20881484</v>
+        <v>23738138</v>
       </c>
       <c r="G15" s="7">
-        <v>0.17118194281594162</v>
+        <v>0.1525228726869816</v>
       </c>
       <c r="H15" s="7">
-        <v>0.2688753813360195</v>
+        <v>0.5015875514370434</v>
       </c>
       <c r="I15" s="8"/>
     </row>
     <row r="16" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B16" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="6">
-        <v>15353858</v>
+        <v>21805531</v>
       </c>
       <c r="G16" s="7">
-        <v>0.1682709322959741</v>
+        <v>0.1503670788847105</v>
       </c>
       <c r="H16" s="7">
-        <v>0.4704858990720357</v>
+        <v>0.26561619222666694</v>
       </c>
       <c r="I16" s="8"/>
     </row>
     <row r="17" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B17" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="6">
-        <v>16707013</v>
+        <v>48965324</v>
       </c>
       <c r="G17" s="7">
-        <v>0.16394869627503134</v>
+        <v>0.14584992841056255</v>
       </c>
       <c r="H17" s="7">
-        <v>0.694165425733312</v>
+        <v>0.5397946902000124</v>
       </c>
       <c r="I17" s="8"/>
     </row>
     <row r="18" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B18" s="5" t="s">
         <v>47</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="6">
-        <v>7841725</v>
+        <v>15176669</v>
       </c>
       <c r="G18" s="7">
-        <v>0.1626160060445884</v>
+        <v>0.14274061060434276</v>
       </c>
       <c r="H18" s="7">
-        <v>0.799148035397182</v>
+        <v>0.7583718856126574</v>
       </c>
       <c r="I18" s="8"/>
     </row>
     <row r="19" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B19" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C19" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="C19" s="5" t="s">
+      <c r="D19" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="D19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="6">
-        <v>13286071</v>
+        <v>11514434</v>
       </c>
       <c r="G19" s="7">
-        <v>0.15552528659526205</v>
+        <v>0.14064069497467266</v>
       </c>
       <c r="H19" s="7">
-        <v>0.5111359385835266</v>
+        <v>0.2590397887362411</v>
       </c>
       <c r="I19" s="8"/>
     </row>
     <row r="20" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B20" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="C20" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="C20" s="5" t="s">
+      <c r="D20" s="5" t="s">
         <v>54</v>
       </c>
-      <c r="D20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="6">
-        <v>58359053</v>
+        <v>17163231</v>
       </c>
       <c r="G20" s="7">
-        <v>0.15440899974850517</v>
+        <v>0.1381317422110091</v>
       </c>
       <c r="H20" s="7">
-        <v>0.5152999331122384</v>
+        <v>0.863861008840641</v>
       </c>
       <c r="I20" s="8"/>
     </row>
     <row r="21" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B21" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="C21" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="C21" s="5" t="s">
+      <c r="D21" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="D21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="6">
-        <v>23738138</v>
+        <v>54181389</v>
       </c>
       <c r="G21" s="7">
-        <v>0.1525228726869816</v>
+        <v>0.1361145429475793</v>
       </c>
       <c r="H21" s="7">
-        <v>0.5015875514370434</v>
+        <v>0.3034476846981131</v>
       </c>
       <c r="I21" s="8"/>
     </row>
     <row r="22" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B22" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="C22" s="5" t="s">
         <v>59</v>
       </c>
-      <c r="C22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D22" s="5" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F22" s="6">
-        <v>7252798</v>
+        <v>124956104</v>
       </c>
       <c r="G22" s="7">
-        <v>0.15236106120699902</v>
+        <v>0.1354951175494396</v>
       </c>
       <c r="H22" s="7">
-        <v>0.39252278539431645</v>
+        <v>0.5061701600461748</v>
       </c>
       <c r="I22" s="8"/>
     </row>
     <row r="23" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B23" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="D23" s="5" t="s">
         <v>62</v>
       </c>
-      <c r="C23" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E23" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F23" s="6">
-        <v>21805531</v>
+        <v>10433951</v>
       </c>
       <c r="G23" s="7">
-        <v>0.1503670788847105</v>
+        <v>0.13399938335918962</v>
       </c>
       <c r="H23" s="7">
-        <v>0.26561619222666694</v>
+        <v>0.3870488748582047</v>
       </c>
       <c r="I23" s="8"/>
     </row>
     <row r="24" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B24" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="D24" s="5" t="s">
         <v>65</v>
       </c>
-      <c r="C24" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E24" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F24" s="6">
-        <v>48965324</v>
+        <v>74564144</v>
       </c>
       <c r="G24" s="7">
-        <v>0.14584992841056255</v>
+        <v>0.13391368108510707</v>
       </c>
       <c r="H24" s="7">
-        <v>0.5397946902000124</v>
+        <v>0.5987414885932527</v>
       </c>
       <c r="I24" s="8"/>
     </row>
     <row r="25" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B25" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="D25" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="C25" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E25" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F25" s="6">
-        <v>15176669</v>
+        <v>18948858</v>
       </c>
       <c r="G25" s="7">
-        <v>0.14274061060434276</v>
+        <v>0.13287159574471455</v>
       </c>
       <c r="H25" s="7">
-        <v>0.7583718856126574</v>
+        <v>0.5323404355812036</v>
       </c>
       <c r="I25" s="8"/>
     </row>
     <row r="26" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B26" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="C26" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="C26" s="5" t="s">
+      <c r="D26" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="D26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E26" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F26" s="6">
-        <v>11514434</v>
+        <v>185624255</v>
       </c>
       <c r="G26" s="7">
-        <v>0.14064069497467266</v>
+        <v>0.13217000116714273</v>
       </c>
       <c r="H26" s="7">
-        <v>0.2590397887362411</v>
+        <v>0.349204464797815</v>
       </c>
       <c r="I26" s="8"/>
     </row>
     <row r="27" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B27" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="C27" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="C27" s="5" t="s">
+      <c r="D27" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="D27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E27" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="6">
-        <v>17163231</v>
+        <v>12383289</v>
       </c>
       <c r="G27" s="7">
-        <v>0.1381317422110091</v>
+        <v>0.13023737070175784</v>
       </c>
       <c r="H27" s="7">
-        <v>0.863861008840641</v>
+        <v>0.578212572774586</v>
       </c>
       <c r="I27" s="8"/>
     </row>
     <row r="28" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B28" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="C28" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="C28" s="5" t="s">
+      <c r="D28" s="5" t="s">
         <v>77</v>
       </c>
-      <c r="D28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E28" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F28" s="6">
-        <v>54181389</v>
+        <v>21271766</v>
       </c>
       <c r="G28" s="7">
-        <v>0.1361145429475793</v>
+        <v>0.13018096381842487</v>
       </c>
       <c r="H28" s="7">
-        <v>0.3034476846981131</v>
+        <v>0.690741228305339</v>
       </c>
       <c r="I28" s="8"/>
     </row>
     <row r="29" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B29" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="C29" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="C29" s="5" t="s">
+      <c r="D29" s="5" t="s">
         <v>80</v>
       </c>
-      <c r="D29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E29" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F29" s="6">
-        <v>124956104</v>
+        <v>141836177</v>
       </c>
       <c r="G29" s="7">
-        <v>0.1354951175494396</v>
+        <v>0.12994633943073636</v>
       </c>
       <c r="H29" s="7">
-        <v>0.5061701600461748</v>
+        <v>0.4993187451301776</v>
       </c>
       <c r="I29" s="8"/>
     </row>
     <row r="30" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B30" s="5" t="s">
         <v>81</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>82</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>83</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F30" s="6">
-        <v>10433951</v>
+        <v>30235976</v>
       </c>
       <c r="G30" s="7">
-        <v>0.13399938335918962</v>
+        <v>0.12934852838883057</v>
       </c>
       <c r="H30" s="7">
-        <v>0.3870488748582047</v>
+        <v>0.5537899191029337</v>
       </c>
       <c r="I30" s="8"/>
     </row>
     <row r="31" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B31" s="5" t="s">
         <v>84</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>85</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>86</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F31" s="6">
-        <v>74564144</v>
+        <v>175734000</v>
       </c>
       <c r="G31" s="7">
-        <v>0.13391368108510707</v>
+        <v>0.12843843536253657</v>
       </c>
       <c r="H31" s="7">
-        <v>0.5987414885932527</v>
+        <v>0.4839000588559169</v>
       </c>
       <c r="I31" s="8"/>
     </row>
     <row r="32" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B32" s="5" t="s">
         <v>87</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>89</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F32" s="6">
-        <v>18948858</v>
+        <v>174904000</v>
       </c>
       <c r="G32" s="7">
-        <v>0.13287159574471455</v>
+        <v>0.1275957096464346</v>
       </c>
       <c r="H32" s="7">
-        <v>0.5323404355812036</v>
+        <v>0.6310350913787848</v>
       </c>
       <c r="I32" s="8"/>
     </row>
     <row r="33" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B33" s="5" t="s">
         <v>90</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>91</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>92</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F33" s="6">
-        <v>185624255</v>
+        <v>42974493</v>
       </c>
       <c r="G33" s="7">
-        <v>0.13217000116714273</v>
+        <v>0.12729525395447946</v>
       </c>
       <c r="H33" s="7">
-        <v>0.349204464797815</v>
+        <v>0.5996548973949145</v>
       </c>
       <c r="I33" s="8"/>
     </row>
     <row r="34" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B34" s="5" t="s">
         <v>93</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>95</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F34" s="6">
-        <v>12383289</v>
+        <v>15805633</v>
       </c>
       <c r="G34" s="7">
-        <v>0.13023737070175784</v>
+        <v>0.12651654002089002</v>
       </c>
       <c r="H34" s="7">
-        <v>0.578212572774586</v>
+        <v>0.42281068613722594</v>
       </c>
       <c r="I34" s="8"/>
     </row>
     <row r="35" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B35" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>97</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F35" s="6">
-        <v>21271766</v>
+        <v>55065367</v>
       </c>
       <c r="G35" s="7">
-        <v>0.13018096381842487</v>
+        <v>0.12621601159945053</v>
       </c>
       <c r="H35" s="7">
-        <v>0.690741228305339</v>
+        <v>0.4128401939219663</v>
       </c>
       <c r="I35" s="8"/>
     </row>
     <row r="36" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B36" s="5" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>100</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F36" s="6">
-        <v>141836177</v>
+        <v>51883582</v>
       </c>
       <c r="G36" s="7">
-        <v>0.12994633943073636</v>
+        <v>0.12501380494507877</v>
       </c>
       <c r="H36" s="7">
-        <v>0.4993187451301776</v>
+        <v>0.4981691229177377</v>
       </c>
       <c r="I36" s="8"/>
     </row>
     <row r="37" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B37" s="5" t="s">
         <v>102</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>103</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>104</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F37" s="6">
-        <v>30235976</v>
+        <v>102724963</v>
       </c>
       <c r="G37" s="7">
-        <v>0.12934852838883057</v>
+        <v>0.12414489747735416</v>
       </c>
       <c r="H37" s="7">
-        <v>0.5537899191029337</v>
+        <v>0.4194351891761315</v>
       </c>
       <c r="I37" s="8"/>
     </row>
     <row r="38" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B38" s="5" t="s">
         <v>105</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F38" s="6">
-        <v>175734000</v>
+        <v>18451574</v>
       </c>
       <c r="G38" s="7">
-        <v>0.12843843536253657</v>
+        <v>0.1229457172596766</v>
       </c>
       <c r="H38" s="7">
-        <v>0.4839000588559169</v>
+        <v>0.2507502576755898</v>
       </c>
       <c r="I38" s="8"/>
     </row>
     <row r="39" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B39" s="5" t="s">
         <v>108</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>109</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>110</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F39" s="6">
-        <v>174904000</v>
+        <v>11103637</v>
       </c>
       <c r="G39" s="7">
-        <v>0.1275957096464346</v>
+        <v>0.12196868467512041</v>
       </c>
       <c r="H39" s="7">
-        <v>0.6310350913787848</v>
+        <v>0.5835945402638013</v>
       </c>
       <c r="I39" s="8"/>
     </row>
     <row r="40" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B40" s="5" t="s">
         <v>111</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>113</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F40" s="6">
-        <v>42974493</v>
+        <v>22817263</v>
       </c>
       <c r="G40" s="7">
-        <v>0.12729525395447946</v>
+        <v>0.12075926897980709</v>
       </c>
       <c r="H40" s="7">
-        <v>0.5996548973949145</v>
+        <v>0.3165054442596216</v>
       </c>
       <c r="I40" s="8"/>
     </row>
     <row r="41" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B41" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>115</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>31</v>
+        <v>74</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F41" s="6">
-        <v>15805633</v>
+        <v>36579001</v>
       </c>
       <c r="G41" s="7">
-        <v>0.12651654002089002</v>
+        <v>0.11984649334737163</v>
       </c>
       <c r="H41" s="7">
-        <v>0.42281068613722594</v>
+        <v>0.47159268402929827</v>
       </c>
       <c r="I41" s="8"/>
     </row>
     <row r="42" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B42" s="5" t="s">
         <v>116</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>117</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>118</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F42" s="6">
-        <v>55065367</v>
+        <v>25049070</v>
       </c>
       <c r="G42" s="7">
-        <v>0.12621601159945053</v>
+        <v>0.11911468170275384</v>
       </c>
       <c r="H42" s="7">
-        <v>0.4128401939219663</v>
+        <v>0.6659019987097482</v>
       </c>
       <c r="I42" s="8"/>
     </row>
     <row r="43" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B43" s="5" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>120</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>121</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F43" s="6">
-        <v>51883582</v>
+        <v>65002462</v>
       </c>
       <c r="G43" s="7">
-        <v>0.12501380494507877</v>
+        <v>0.11902256871439731</v>
       </c>
       <c r="H43" s="7">
-        <v>0.4981691229177377</v>
+        <v>0.3542359371517465</v>
       </c>
       <c r="I43" s="8"/>
     </row>
     <row r="44" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B44" s="5" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>123</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>124</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F44" s="6">
-        <v>102724963</v>
+        <v>36658765</v>
       </c>
       <c r="G44" s="7">
-        <v>0.12414489747735416</v>
+        <v>0.11780699649865455</v>
       </c>
       <c r="H44" s="7">
-        <v>0.4194351891761315</v>
+        <v>0.4952392932103118</v>
       </c>
       <c r="I44" s="8"/>
     </row>
     <row r="45" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B45" s="5" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>126</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F45" s="6">
-        <v>18451574</v>
+        <v>39370227</v>
       </c>
       <c r="G45" s="7">
-        <v>0.1229457172596766</v>
+        <v>0.11762665224155298</v>
       </c>
       <c r="H45" s="7">
-        <v>0.2507502576755898</v>
+        <v>0.44990025913462556</v>
       </c>
       <c r="I45" s="8"/>
     </row>
     <row r="46" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B46" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="C46" s="5" t="s">
         <v>128</v>
       </c>
-      <c r="C46" s="5" t="s">
+      <c r="D46" s="5" t="s">
         <v>129</v>
       </c>
-      <c r="D46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E46" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F46" s="6">
-        <v>11103637</v>
+        <v>15615062</v>
       </c>
       <c r="G46" s="7">
-        <v>0.12196868467512041</v>
+        <v>0.11711711423239946</v>
       </c>
       <c r="H46" s="7">
-        <v>0.5835945402638013</v>
+        <v>0.5164140922321393</v>
       </c>
       <c r="I46" s="8"/>
     </row>
     <row r="47" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B47" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="C47" s="5" t="s">
         <v>131</v>
       </c>
-      <c r="C47" s="5" t="s">
+      <c r="D47" s="5" t="s">
         <v>132</v>
       </c>
-      <c r="D47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E47" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F47" s="6">
-        <v>22817263</v>
+        <v>108742863</v>
       </c>
       <c r="G47" s="7">
-        <v>0.12075926897980709</v>
+        <v>0.11685794956492915</v>
       </c>
       <c r="H47" s="7">
-        <v>0.3165054442596216</v>
+        <v>0.5401827517159421</v>
       </c>
       <c r="I47" s="8"/>
     </row>
     <row r="48" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B48" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="C48" s="5" t="s">
         <v>134</v>
       </c>
-      <c r="C48" s="5" t="s">
+      <c r="D48" s="5" t="s">
         <v>135</v>
       </c>
-      <c r="D48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E48" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F48" s="6">
-        <v>36579001</v>
+        <v>72026119</v>
       </c>
       <c r="G48" s="7">
-        <v>0.11984649334737163</v>
+        <v>0.11589145876372986</v>
       </c>
       <c r="H48" s="7">
-        <v>0.47159268402929827</v>
+        <v>0.523965562794062</v>
       </c>
       <c r="I48" s="8"/>
     </row>
     <row r="49" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B49" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>137</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>138</v>
+        <v>74</v>
       </c>
       <c r="E49" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F49" s="6">
-        <v>25049070</v>
+        <v>200559282</v>
       </c>
       <c r="G49" s="7">
-        <v>0.11911468170275384</v>
+        <v>0.11412310500792479</v>
       </c>
       <c r="H49" s="7">
-        <v>0.6659019987097482</v>
+        <v>0.6447971127490709</v>
       </c>
       <c r="I49" s="8"/>
     </row>
     <row r="50" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B50" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="C50" s="5" t="s">
         <v>139</v>
       </c>
-      <c r="C50" s="5" t="s">
+      <c r="D50" s="5" t="s">
         <v>140</v>
       </c>
-      <c r="D50" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E50" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F50" s="6">
-        <v>65002462</v>
+        <v>132813014</v>
       </c>
       <c r="G50" s="7">
-        <v>0.11902256871439731</v>
+        <v>0.11298629214152162</v>
       </c>
       <c r="H50" s="7">
-        <v>0.3542359371517465</v>
+        <v>0.639704525929867</v>
       </c>
       <c r="I50" s="8"/>
     </row>
     <row r="51" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B51" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="C51" s="5" t="s">
         <v>142</v>
       </c>
-      <c r="C51" s="5" t="s">
+      <c r="D51" s="5" t="s">
         <v>143</v>
       </c>
-      <c r="D51" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E51" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F51" s="6">
-        <v>8199164</v>
+        <v>170698000</v>
       </c>
       <c r="G51" s="7">
-        <v>0.11843426964017308</v>
+        <v>0.11297730494791972</v>
       </c>
       <c r="H51" s="7">
-        <v>0.8442311873126005</v>
+        <v>0.6336879641829397</v>
       </c>
       <c r="I51" s="8"/>
     </row>
     <row r="52" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B52" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="C52" s="5" t="s">
         <v>145</v>
       </c>
-      <c r="C52" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D52" s="5" t="s">
-        <v>147</v>
+        <v>71</v>
       </c>
       <c r="E52" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F52" s="6">
-        <v>36658765</v>
+        <v>26043253</v>
       </c>
       <c r="G52" s="7">
-        <v>0.11780699649865455</v>
+        <v>0.11271272448184565</v>
       </c>
       <c r="H52" s="7">
-        <v>0.4952392932103118</v>
+        <v>0.3846382859385111</v>
       </c>
       <c r="I52" s="8"/>
     </row>
     <row r="53" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B53" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="C53" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="D53" s="5" t="s">
         <v>148</v>
       </c>
-      <c r="C53" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E53" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F53" s="6">
-        <v>39370227</v>
+        <v>137175981</v>
       </c>
       <c r="G53" s="7">
-        <v>0.11762665224155298</v>
+        <v>0.11267096387668625</v>
       </c>
       <c r="H53" s="7">
-        <v>0.44990025913462556</v>
+        <v>0.409617486368949</v>
       </c>
       <c r="I53" s="8"/>
     </row>
     <row r="54" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B54" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="C54" s="5" t="s">
         <v>150</v>
       </c>
-      <c r="C54" s="5" t="s">
+      <c r="D54" s="5" t="s">
         <v>151</v>
       </c>
-      <c r="D54" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E54" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F54" s="6">
-        <v>15615062</v>
+        <v>12048254</v>
       </c>
       <c r="G54" s="7">
-        <v>0.11711711423239946</v>
+        <v>0.11254875602722186</v>
       </c>
       <c r="H54" s="7">
-        <v>0.5164140922321393</v>
+        <v>0.3160750708496303</v>
       </c>
       <c r="I54" s="8"/>
     </row>
     <row r="55" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B55" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="C55" s="5" t="s">
         <v>153</v>
       </c>
-      <c r="C55" s="5" t="s">
+      <c r="D55" s="5" t="s">
         <v>154</v>
       </c>
-      <c r="D55" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E55" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F55" s="6">
-        <v>108742863</v>
+        <v>12942746</v>
       </c>
       <c r="G55" s="7">
-        <v>0.11685794956492915</v>
+        <v>0.11184373084351651</v>
       </c>
       <c r="H55" s="7">
-        <v>0.5401827517159421</v>
+        <v>0.3621241157636449</v>
       </c>
       <c r="I55" s="8"/>
     </row>
     <row r="56" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B56" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="C56" s="5" t="s">
         <v>156</v>
       </c>
-      <c r="C56" s="5" t="s">
+      <c r="D56" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="D56" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E56" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F56" s="6">
-        <v>72026119</v>
+        <v>39955261</v>
       </c>
       <c r="G56" s="7">
-        <v>0.11589145876372986</v>
+        <v>0.11120928480482208</v>
       </c>
       <c r="H56" s="7">
-        <v>0.523965562794062</v>
+        <v>0.4458325056122354</v>
       </c>
       <c r="I56" s="8"/>
     </row>
     <row r="57" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B57" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="C57" s="5" t="s">
         <v>159</v>
       </c>
-      <c r="C57" s="5" t="s">
+      <c r="D57" s="5" t="s">
         <v>160</v>
       </c>
-      <c r="D57" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E57" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F57" s="6">
-        <v>200559282</v>
+        <v>28071583</v>
       </c>
       <c r="G57" s="7">
-        <v>0.11412310500792479</v>
+        <v>0.10994257074850393</v>
       </c>
       <c r="H57" s="7">
-        <v>0.6447971127490709</v>
+        <v>0.49998571269673675</v>
       </c>
       <c r="I57" s="8"/>
     </row>
     <row r="58" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B58" s="5" t="s">
         <v>161</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>162</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>163</v>
+        <v>95</v>
       </c>
       <c r="E58" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F58" s="6">
-        <v>132813014</v>
+        <v>57718000</v>
       </c>
       <c r="G58" s="7">
-        <v>0.11298629214152162</v>
+        <v>0.108960809452857</v>
       </c>
       <c r="H58" s="7">
-        <v>0.639704525929867</v>
+        <v>0.8007514269887527</v>
       </c>
       <c r="I58" s="8"/>
     </row>
     <row r="59" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B59" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="C59" s="5" t="s">
         <v>164</v>
       </c>
-      <c r="C59" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D59" s="5" t="s">
-        <v>166</v>
+        <v>89</v>
       </c>
       <c r="E59" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F59" s="6">
-        <v>170698000</v>
+        <v>183343262</v>
       </c>
       <c r="G59" s="7">
-        <v>0.11297730494791972</v>
+        <v>0.1087917046005214</v>
       </c>
       <c r="H59" s="7">
-        <v>0.6336879641829397</v>
+        <v>0.5636815043366578</v>
       </c>
       <c r="I59" s="8"/>
     </row>
     <row r="60" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B60" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="C60" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="D60" s="5" t="s">
         <v>167</v>
       </c>
-      <c r="C60" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E60" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F60" s="6">
-        <v>26043253</v>
+        <v>225922491</v>
       </c>
       <c r="G60" s="7">
-        <v>0.11271272448184565</v>
+        <v>0.1081593421347324</v>
       </c>
       <c r="H60" s="7">
-        <v>0.3846382859385111</v>
+        <v>0.45740398521678216</v>
       </c>
       <c r="I60" s="8"/>
     </row>
     <row r="61" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B61" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="C61" s="5" t="s">
         <v>169</v>
       </c>
-      <c r="C61" s="5" t="s">
+      <c r="D61" s="5" t="s">
         <v>170</v>
       </c>
-      <c r="D61" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E61" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F61" s="6">
-        <v>137175981</v>
+        <v>10179331</v>
       </c>
       <c r="G61" s="7">
-        <v>0.11267096387668625</v>
+        <v>0.10794569898552273</v>
       </c>
       <c r="H61" s="7">
-        <v>0.409617486368949</v>
+        <v>0.3524948950573632</v>
       </c>
       <c r="I61" s="8"/>
     </row>
     <row r="62" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B62" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="C62" s="5" t="s">
         <v>172</v>
       </c>
-      <c r="C62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D62" s="5" t="s">
-        <v>174</v>
+        <v>25</v>
       </c>
       <c r="E62" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F62" s="6">
-        <v>12048254</v>
+        <v>23727996</v>
       </c>
       <c r="G62" s="7">
-        <v>0.11254875602722186</v>
+        <v>0.10787864259586018</v>
       </c>
       <c r="H62" s="7">
-        <v>0.3160750708496303</v>
+        <v>0.5648543588857304</v>
       </c>
       <c r="I62" s="8"/>
     </row>
     <row r="63" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B63" s="5" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>177</v>
+        <v>86</v>
       </c>
       <c r="E63" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F63" s="6">
-        <v>12942746</v>
+        <v>21281184</v>
       </c>
       <c r="G63" s="7">
-        <v>0.11184373084351651</v>
+        <v>0.1073885268789556</v>
       </c>
       <c r="H63" s="7">
-        <v>0.3621241157636449</v>
+        <v>0.8612437859109383</v>
       </c>
       <c r="I63" s="8"/>
     </row>
     <row r="64" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B64" s="5" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="E64" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F64" s="6">
-        <v>39955261</v>
+        <v>16401651</v>
       </c>
       <c r="G64" s="7">
-        <v>0.11120928480482208</v>
+        <v>0.1064925110283105</v>
       </c>
       <c r="H64" s="7">
-        <v>0.4458325056122354</v>
+        <v>0.6086533251651621</v>
       </c>
       <c r="I64" s="8"/>
     </row>
     <row r="65" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B65" s="5" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="E65" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F65" s="6">
-        <v>28071583</v>
+        <v>140300916</v>
       </c>
       <c r="G65" s="7">
-        <v>0.10994257074850393</v>
+        <v>0.10609884400184529</v>
       </c>
       <c r="H65" s="7">
-        <v>0.49998571269673675</v>
+        <v>0.5660135822817256</v>
       </c>
       <c r="I65" s="8"/>
     </row>
     <row r="66" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B66" s="5" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>31</v>
+        <v>183</v>
       </c>
       <c r="E66" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F66" s="6">
-        <v>57718000</v>
+        <v>18935894</v>
       </c>
       <c r="G66" s="7">
-        <v>0.108960809452857</v>
+        <v>0.10587337466084253</v>
       </c>
       <c r="H66" s="7">
-        <v>0.8007514269887527</v>
+        <v>0.5973377412422433</v>
       </c>
       <c r="I66" s="8"/>
     </row>
     <row r="67" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B67" s="5" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="E67" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F67" s="6">
-        <v>183343262</v>
+        <v>42407613</v>
       </c>
       <c r="G67" s="7">
-        <v>0.1087917046005214</v>
+        <v>0.10571868310531884</v>
       </c>
       <c r="H67" s="7">
-        <v>0.5636815043366578</v>
+        <v>0.4425720855320534</v>
       </c>
       <c r="I67" s="8"/>
     </row>
     <row r="68" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B68" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="C68" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="D68" s="5" t="s">
         <v>188</v>
       </c>
-      <c r="C68" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E68" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F68" s="6">
-        <v>225922491</v>
+        <v>99305384</v>
       </c>
       <c r="G68" s="7">
-        <v>0.1081593421347324</v>
+        <v>0.10523083018338664</v>
       </c>
       <c r="H68" s="7">
-        <v>0.45740398521678216</v>
+        <v>0.47446848191367647</v>
       </c>
       <c r="I68" s="8"/>
     </row>
     <row r="69" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B69" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="C69" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="D69" s="5" t="s">
         <v>191</v>
       </c>
-      <c r="C69" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E69" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F69" s="6">
-        <v>10179331</v>
+        <v>49772000</v>
       </c>
       <c r="G69" s="7">
-        <v>0.10794569898552273</v>
+        <v>0.1046572370007233</v>
       </c>
       <c r="H69" s="7">
-        <v>0.3524948950573632</v>
+        <v>0.45188330067494015</v>
       </c>
       <c r="I69" s="8"/>
     </row>
     <row r="70" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B70" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="C70" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="D70" s="5" t="s">
         <v>194</v>
       </c>
-      <c r="C70" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E70" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F70" s="6">
-        <v>23727996</v>
+        <v>16738687</v>
       </c>
       <c r="G70" s="7">
-        <v>0.10787864259586018</v>
+        <v>0.10464285520124726</v>
       </c>
       <c r="H70" s="7">
-        <v>0.5648543588857304</v>
+        <v>0.552294195315279</v>
       </c>
       <c r="I70" s="8"/>
     </row>
     <row r="71" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B71" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="C71" s="5" t="s">
         <v>196</v>
       </c>
-      <c r="C71" s="5" t="s">
+      <c r="D71" s="5" t="s">
         <v>197</v>
       </c>
-      <c r="D71" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E71" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F71" s="6">
-        <v>21281184</v>
+        <v>108237853</v>
       </c>
       <c r="G71" s="7">
-        <v>0.1073885268789556</v>
+        <v>0.10435924851539692</v>
       </c>
       <c r="H71" s="7">
-        <v>0.8612437859109383</v>
+        <v>0.4636812471969088</v>
       </c>
       <c r="I71" s="8"/>
     </row>
     <row r="72" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B72" s="5" t="s">
         <v>198</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>199</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>200</v>
       </c>
       <c r="E72" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F72" s="6">
-        <v>16401651</v>
+        <v>13365707</v>
       </c>
       <c r="G72" s="7">
-        <v>0.1064925110283105</v>
+        <v>0.10412385966563535</v>
       </c>
       <c r="H72" s="7">
-        <v>0.6086533251651621</v>
+        <v>0.6352937616018978</v>
       </c>
       <c r="I72" s="8"/>
     </row>
     <row r="73" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B73" s="5" t="s">
         <v>201</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>202</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>203</v>
       </c>
       <c r="E73" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F73" s="6">
-        <v>140300916</v>
+        <v>221719195</v>
       </c>
       <c r="G73" s="7">
-        <v>0.10609884400184529</v>
+        <v>0.10235529224251423</v>
       </c>
       <c r="H73" s="7">
-        <v>0.5660135822817256</v>
+        <v>0.45979041251775893</v>
       </c>
       <c r="I73" s="8"/>
     </row>
     <row r="74" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B74" s="5" t="s">
         <v>204</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>205</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>206</v>
       </c>
       <c r="E74" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F74" s="6">
-        <v>18935894</v>
+        <v>12548728</v>
       </c>
       <c r="G74" s="7">
-        <v>0.10587337466084253</v>
+        <v>0.10199615451064044</v>
       </c>
       <c r="H74" s="7">
-        <v>0.5973377412422433</v>
+        <v>0.4924152769909833</v>
       </c>
       <c r="I74" s="8"/>
     </row>
     <row r="75" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B75" s="5" t="s">
         <v>207</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>208</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>138</v>
+        <v>209</v>
       </c>
       <c r="E75" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F75" s="6">
-        <v>42407613</v>
+        <v>101849662</v>
       </c>
       <c r="G75" s="7">
-        <v>0.10571868310531884</v>
+        <v>0.10192898823758492</v>
       </c>
       <c r="H75" s="7">
-        <v>0.4425720855320534</v>
+        <v>0.39242147764858815</v>
       </c>
       <c r="I75" s="8"/>
     </row>
     <row r="76" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B76" s="5" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E76" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F76" s="6">
-        <v>99305384</v>
+        <v>113219811</v>
       </c>
       <c r="G76" s="7">
-        <v>0.10523083018338664</v>
+        <v>0.10163324685288513</v>
       </c>
       <c r="H76" s="7">
-        <v>0.47446848191367647</v>
+        <v>0.5715133028037908</v>
       </c>
       <c r="I76" s="8"/>
     </row>
     <row r="77" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B77" s="5" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E77" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F77" s="6">
-        <v>49772000</v>
+        <v>101309381</v>
       </c>
       <c r="G77" s="7">
-        <v>0.1046572370007233</v>
+        <v>0.10160817190265924</v>
       </c>
       <c r="H77" s="7">
-        <v>0.45188330067494015</v>
+        <v>0.4520374629832199</v>
       </c>
       <c r="I77" s="8"/>
     </row>
     <row r="78" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B78" s="5" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E78" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F78" s="6">
-        <v>16738687</v>
+        <v>374255429</v>
       </c>
       <c r="G78" s="7">
-        <v>0.10464285520124726</v>
+        <v>0.10153291323397208</v>
       </c>
       <c r="H78" s="7">
-        <v>0.552294195315279</v>
+        <v>0.4610283980470084</v>
       </c>
       <c r="I78" s="8"/>
     </row>
     <row r="79" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B79" s="5" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E79" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F79" s="6">
-        <v>108237853</v>
+        <v>144003454</v>
       </c>
       <c r="G79" s="7">
-        <v>0.10435924851539692</v>
+        <v>0.10097211279390562</v>
       </c>
       <c r="H79" s="7">
-        <v>0.4636812471969088</v>
+        <v>0.747268135757033</v>
       </c>
       <c r="I79" s="8"/>
     </row>
     <row r="80" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B80" s="5" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E80" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F80" s="6">
-        <v>13365707</v>
+        <v>245039580</v>
       </c>
       <c r="G80" s="7">
-        <v>0.10412385966563535</v>
+        <v>0.10087277736927235</v>
       </c>
       <c r="H80" s="7">
-        <v>0.6352937616018978</v>
+        <v>0.5347298031705789</v>
       </c>
       <c r="I80" s="8"/>
     </row>
     <row r="81" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B81" s="5" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="E81" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F81" s="6">
-        <v>221719195</v>
+        <v>123745319</v>
       </c>
       <c r="G81" s="7">
-        <v>0.10235529224251423</v>
+        <v>0.10045575946189932</v>
       </c>
       <c r="H81" s="7">
-        <v>0.45979041251775893</v>
+        <v>0.4224233589558829</v>
       </c>
       <c r="I81" s="8"/>
     </row>
     <row r="82" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B82" s="5" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E82" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F82" s="6">
-        <v>12548728</v>
+        <v>16190507</v>
       </c>
       <c r="G82" s="7">
-        <v>0.10199615451064044</v>
+        <v>0.09992528337747546</v>
       </c>
       <c r="H82" s="7">
-        <v>0.4924152769909833</v>
+        <v>0.7610906941168584</v>
       </c>
       <c r="I82" s="8"/>
     </row>
     <row r="83" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B83" s="5" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E83" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F83" s="6">
-        <v>101849662</v>
+        <v>74299668</v>
       </c>
       <c r="G83" s="7">
-        <v>0.10192898823758492</v>
+        <v>0.09991627418846609</v>
       </c>
       <c r="H83" s="7">
-        <v>0.39242147764858815</v>
+        <v>0.6463582310282174</v>
       </c>
       <c r="I83" s="8"/>
     </row>
     <row r="84" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B84" s="5" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E84" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F84" s="6">
-        <v>113219811</v>
+        <v>173902732</v>
       </c>
       <c r="G84" s="7">
-        <v>0.10163324685288513</v>
+        <v>0.09850737135055475</v>
       </c>
       <c r="H84" s="7">
-        <v>0.5715133028037908</v>
+        <v>0.304706090354431</v>
       </c>
       <c r="I84" s="8"/>
     </row>
     <row r="85" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B85" s="5" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E85" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F85" s="6">
-        <v>101309381</v>
+        <v>84363631</v>
       </c>
       <c r="G85" s="7">
-        <v>0.10160817190265924</v>
+        <v>0.09810609028907255</v>
       </c>
       <c r="H85" s="7">
-        <v>0.4520374629832199</v>
+        <v>0.4112486101955056</v>
       </c>
       <c r="I85" s="8"/>
     </row>
     <row r="86" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B86" s="5" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E86" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F86" s="6">
-        <v>374255429</v>
+        <v>41924373</v>
       </c>
       <c r="G86" s="7">
-        <v>0.10153291323397208</v>
+        <v>0.09756191225567047</v>
       </c>
       <c r="H86" s="7">
-        <v>0.4610283980470084</v>
+        <v>0.43598310933545326</v>
       </c>
       <c r="I86" s="8"/>
     </row>
     <row r="87" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B87" s="5" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="E87" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F87" s="6">
-        <v>144003454</v>
+        <v>75031000</v>
       </c>
       <c r="G87" s="7">
-        <v>0.10097211279390562</v>
+        <v>0.09677333368874198</v>
       </c>
       <c r="H87" s="7">
-        <v>0.747268135757033</v>
+        <v>0.28753711156561323</v>
       </c>
       <c r="I87" s="8"/>
     </row>
     <row r="88" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B88" s="5" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="E88" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F88" s="6">
-        <v>245039580</v>
+        <v>147837986</v>
       </c>
       <c r="G88" s="7">
-        <v>0.10087277736927235</v>
+        <v>0.09657590302941492</v>
       </c>
       <c r="H88" s="7">
-        <v>0.5347298031705789</v>
+        <v>0.43472903400337964</v>
       </c>
       <c r="I88" s="8"/>
     </row>
     <row r="89" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B89" s="5" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="E89" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F89" s="6">
-        <v>123745319</v>
+        <v>305897000</v>
       </c>
       <c r="G89" s="7">
-        <v>0.10045575946189932</v>
+        <v>0.09648672592408555</v>
       </c>
       <c r="H89" s="7">
-        <v>0.4224233589558829</v>
+        <v>0.41570981733422513</v>
       </c>
       <c r="I89" s="8"/>
     </row>
     <row r="90" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B90" s="5" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>253</v>
+        <v>177</v>
       </c>
       <c r="E90" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F90" s="6">
-        <v>16190507</v>
+        <v>1044828000</v>
       </c>
       <c r="G90" s="7">
-        <v>0.09992528337747546</v>
+        <v>0.09611821275846359</v>
       </c>
       <c r="H90" s="7">
-        <v>0.7610906941168584</v>
+        <v>0.4486694019093997</v>
       </c>
       <c r="I90" s="8"/>
     </row>
     <row r="91" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B91" s="5" t="s">
         <v>254</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>255</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>256</v>
+        <v>135</v>
       </c>
       <c r="E91" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F91" s="6">
-        <v>74299668</v>
+        <v>140049289</v>
       </c>
       <c r="G91" s="7">
-        <v>0.09991627418846609</v>
+        <v>0.09564771157103125</v>
       </c>
       <c r="H91" s="7">
-        <v>0.6463582310282174</v>
+        <v>0.5784782558650334</v>
       </c>
       <c r="I91" s="8"/>
     </row>
     <row r="92" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B92" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C92" s="5" t="s">
         <v>257</v>
       </c>
-      <c r="C92" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D92" s="5" t="s">
-        <v>259</v>
+        <v>218</v>
       </c>
       <c r="E92" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F92" s="6">
-        <v>173902732</v>
+        <v>168958131</v>
       </c>
       <c r="G92" s="7">
-        <v>0.09850737135055475</v>
+        <v>0.09557817019176189</v>
       </c>
       <c r="H92" s="7">
-        <v>0.304706090354431</v>
+        <v>0.4165833520332998</v>
       </c>
       <c r="I92" s="8"/>
     </row>
     <row r="93" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B93" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="C93" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="D93" s="5" t="s">
         <v>260</v>
       </c>
-      <c r="C93" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E93" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F93" s="6">
-        <v>84363631</v>
+        <v>13253314</v>
       </c>
       <c r="G93" s="7">
-        <v>0.09810609028907255</v>
+        <v>0.09525564700270438</v>
       </c>
       <c r="H93" s="7">
-        <v>0.4112486101955056</v>
+        <v>0.23627359032338563</v>
       </c>
       <c r="I93" s="8"/>
     </row>
     <row r="94" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B94" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="C94" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="D94" s="5" t="s">
         <v>263</v>
       </c>
-      <c r="C94" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E94" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F94" s="6">
-        <v>41924373</v>
+        <v>136081844</v>
       </c>
       <c r="G94" s="7">
-        <v>0.09756191225567047</v>
+        <v>0.09511605383595478</v>
       </c>
       <c r="H94" s="7">
-        <v>0.43598310933545326</v>
+        <v>0.6957433911395583</v>
       </c>
       <c r="I94" s="8"/>
     </row>
     <row r="95" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B95" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="C95" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="D95" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="C95" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E95" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F95" s="6">
-        <v>75031000</v>
+        <v>137212544</v>
       </c>
       <c r="G95" s="7">
-        <v>0.09677333368874198</v>
+        <v>0.09441173978962157</v>
       </c>
       <c r="H95" s="7">
-        <v>0.28753711156561323</v>
+        <v>0.5832774661386443</v>
       </c>
       <c r="I95" s="8"/>
     </row>
     <row r="96" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B96" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="C96" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="D96" s="5" t="s">
         <v>269</v>
       </c>
-      <c r="C96" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E96" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F96" s="6">
-        <v>147837986</v>
+        <v>15418305</v>
       </c>
       <c r="G96" s="7">
-        <v>0.09657590302941492</v>
+        <v>0.094374965341521</v>
       </c>
       <c r="H96" s="7">
-        <v>0.43472903400337964</v>
+        <v>0.33318463052215536</v>
       </c>
       <c r="I96" s="8"/>
     </row>
     <row r="97" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B97" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="C97" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="D97" s="5" t="s">
         <v>272</v>
       </c>
-      <c r="C97" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E97" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F97" s="6">
-        <v>305897000</v>
+        <v>28982249</v>
       </c>
       <c r="G97" s="7">
-        <v>0.09648672592408555</v>
+        <v>0.09419565748676026</v>
       </c>
       <c r="H97" s="7">
-        <v>0.41570981733422513</v>
+        <v>0.45702161391102974</v>
       </c>
       <c r="I97" s="8"/>
     </row>
     <row r="98" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B98" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="C98" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="D98" s="5" t="s">
         <v>275</v>
       </c>
-      <c r="C98" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E98" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F98" s="6">
-        <v>1044828000</v>
+        <v>185417471</v>
       </c>
       <c r="G98" s="7">
-        <v>0.09611821275846359</v>
+        <v>0.09414879248353031</v>
       </c>
       <c r="H98" s="7">
-        <v>0.4486694019093997</v>
+        <v>0.36314412377222505</v>
       </c>
       <c r="I98" s="8"/>
     </row>
     <row r="99" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B99" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="C99" s="5" t="s">
         <v>277</v>
       </c>
-      <c r="C99" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D99" s="5" t="s">
-        <v>158</v>
+        <v>12</v>
       </c>
       <c r="E99" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F99" s="6">
-        <v>140049289</v>
+        <v>11430853</v>
       </c>
       <c r="G99" s="7">
-        <v>0.09564771157103125</v>
+        <v>0.09408335493422931</v>
       </c>
       <c r="H99" s="7">
-        <v>0.5784782558650334</v>
+        <v>0.7010382828226877</v>
       </c>
       <c r="I99" s="8"/>
     </row>
     <row r="100" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B100" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="C100" s="5" t="s">
         <v>279</v>
       </c>
-      <c r="C100" s="5" t="s">
+      <c r="D100" s="5" t="s">
         <v>280</v>
       </c>
-      <c r="D100" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E100" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F100" s="6">
-        <v>168958131</v>
+        <v>169239798</v>
       </c>
       <c r="G100" s="7">
-        <v>0.09557817019176189</v>
+        <v>0.09345358589945847</v>
       </c>
       <c r="H100" s="7">
-        <v>0.4165833520332998</v>
+        <v>0.3305596468967527</v>
       </c>
       <c r="I100" s="8"/>
     </row>
     <row r="101" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B101" s="5" t="s">
         <v>281</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>282</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>283</v>
       </c>
       <c r="E101" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F101" s="6">
-        <v>13253314</v>
+        <v>122608849</v>
       </c>
       <c r="G101" s="7">
-        <v>0.09525564700270438</v>
+        <v>0.09294271247909684</v>
       </c>
       <c r="H101" s="7">
-        <v>0.23627359032338563</v>
+        <v>0.3540345702142391</v>
       </c>
       <c r="I101" s="8"/>
     </row>
     <row r="102" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B102" s="5" t="s">
         <v>284</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>285</v>
       </c>
       <c r="D102" s="5" t="s">
         <v>286</v>
       </c>
       <c r="E102" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F102" s="6">
-        <v>136081844</v>
+        <v>92698058</v>
       </c>
       <c r="G102" s="7">
-        <v>0.09511605383595478</v>
+        <v>0.09244318796840383</v>
       </c>
       <c r="H102" s="7">
-        <v>0.6957433911395583</v>
+        <v>0.44621661557084585</v>
       </c>
       <c r="I102" s="8"/>
     </row>
     <row r="103" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B103" s="5" t="s">
         <v>287</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>288</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>289</v>
+        <v>46</v>
       </c>
       <c r="E103" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F103" s="6">
-        <v>137212544</v>
+        <v>208664601</v>
       </c>
       <c r="G103" s="7">
-        <v>0.09441173978962157</v>
+        <v>0.09164684813980499</v>
       </c>
       <c r="H103" s="7">
-        <v>0.5832774661386443</v>
+        <v>0.45153253071579563</v>
       </c>
       <c r="I103" s="8"/>
     </row>
     <row r="104" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B104" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="C104" s="5" t="s">
         <v>290</v>
       </c>
-      <c r="C104" s="5" t="s">
+      <c r="D104" s="5" t="s">
         <v>291</v>
       </c>
-      <c r="D104" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E104" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F104" s="6">
-        <v>15418305</v>
+        <v>54277434</v>
       </c>
       <c r="G104" s="7">
-        <v>0.094374965341521</v>
+        <v>0.09129291189410317</v>
       </c>
       <c r="H104" s="7">
-        <v>0.33318463052215536</v>
+        <v>0.42963012636391923</v>
       </c>
       <c r="I104" s="8"/>
     </row>
     <row r="105" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B105" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="C105" s="5" t="s">
         <v>293</v>
       </c>
-      <c r="C105" s="5" t="s">
+      <c r="D105" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="D105" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E105" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F105" s="6">
-        <v>28982249</v>
+        <v>193501220</v>
       </c>
       <c r="G105" s="7">
-        <v>0.09419565748676026</v>
+        <v>0.09091665158493574</v>
       </c>
       <c r="H105" s="7">
-        <v>0.45702161391102974</v>
+        <v>0.5341032952207142</v>
       </c>
       <c r="I105" s="8"/>
     </row>
     <row r="106" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B106" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="C106" s="5" t="s">
         <v>296</v>
       </c>
-      <c r="C106" s="5" t="s">
+      <c r="D106" s="5" t="s">
         <v>297</v>
       </c>
-      <c r="D106" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E106" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F106" s="6">
-        <v>185417471</v>
+        <v>77617610</v>
       </c>
       <c r="G106" s="7">
-        <v>0.09414879248353031</v>
+        <v>0.08963687493083078</v>
       </c>
       <c r="H106" s="7">
-        <v>0.36314412377222505</v>
+        <v>0.540522918280224</v>
       </c>
       <c r="I106" s="8"/>
     </row>
     <row r="107" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B107" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="C107" s="5" t="s">
         <v>299</v>
       </c>
-      <c r="C107" s="5" t="s">
+      <c r="D107" s="5" t="s">
         <v>300</v>
       </c>
-      <c r="D107" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E107" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F107" s="6">
-        <v>11430853</v>
+        <v>10952272</v>
       </c>
       <c r="G107" s="7">
-        <v>0.09408335493422931</v>
+        <v>0.08906946430841016</v>
       </c>
       <c r="H107" s="7">
-        <v>0.7010382828226877</v>
+        <v>0.3501841428391936</v>
       </c>
       <c r="I107" s="8"/>
     </row>
     <row r="108" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B108" s="5" t="s">
         <v>301</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>302</v>
       </c>
       <c r="D108" s="5" t="s">
         <v>303</v>
       </c>
       <c r="E108" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F108" s="6">
-        <v>169239798</v>
+        <v>232185185</v>
       </c>
       <c r="G108" s="7">
-        <v>0.09345358589945847</v>
+        <v>0.08867110535067084</v>
       </c>
       <c r="H108" s="7">
-        <v>0.3305596468967527</v>
+        <v>0.49882780521260695</v>
       </c>
       <c r="I108" s="8"/>
     </row>
     <row r="109" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B109" s="5" t="s">
         <v>304</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>305</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>61</v>
+        <v>306</v>
       </c>
       <c r="E109" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F109" s="6">
-        <v>122608849</v>
+        <v>211648696</v>
       </c>
       <c r="G109" s="7">
-        <v>0.09294271247909684</v>
+        <v>0.08695922700133243</v>
       </c>
       <c r="H109" s="7">
-        <v>0.3540345702142391</v>
+        <v>0.5158598707334874</v>
       </c>
       <c r="I109" s="8"/>
     </row>
     <row r="110" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B110" s="5" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>308</v>
+        <v>170</v>
       </c>
       <c r="E110" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F110" s="6">
-        <v>92698058</v>
+        <v>48771923</v>
       </c>
       <c r="G110" s="7">
-        <v>0.09244318796840383</v>
+        <v>0.0866125988101802</v>
       </c>
       <c r="H110" s="7">
-        <v>0.44621661557084585</v>
+        <v>0.47030066673319015</v>
       </c>
       <c r="I110" s="8"/>
     </row>
     <row r="111" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B111" s="5" t="s">
         <v>309</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>310</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>67</v>
+        <v>311</v>
       </c>
       <c r="E111" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F111" s="6">
-        <v>208664601</v>
+        <v>118997554</v>
       </c>
       <c r="G111" s="7">
-        <v>0.09164684813980499</v>
+        <v>0.08613371162234142</v>
       </c>
       <c r="H111" s="7">
-        <v>0.45153253071579563</v>
+        <v>0.5485279944528197</v>
       </c>
       <c r="I111" s="8"/>
     </row>
     <row r="112" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B112" s="5" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>313</v>
+        <v>83</v>
       </c>
       <c r="E112" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F112" s="6">
-        <v>54277434</v>
+        <v>29329427</v>
       </c>
       <c r="G112" s="7">
-        <v>0.09129291189410317</v>
+        <v>0.08590218963363996</v>
       </c>
       <c r="H112" s="7">
-        <v>0.42963012636391923</v>
+        <v>0.4559248625603185</v>
       </c>
       <c r="I112" s="8"/>
     </row>
     <row r="113" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B113" s="5" t="s">
         <v>314</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>315</v>
       </c>
       <c r="D113" s="5" t="s">
         <v>316</v>
       </c>
       <c r="E113" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F113" s="6">
-        <v>193501220</v>
+        <v>103745559</v>
       </c>
       <c r="G113" s="7">
-        <v>0.09091665158493574</v>
+        <v>0.08488820229885696</v>
       </c>
       <c r="H113" s="7">
-        <v>0.5341032952207142</v>
+        <v>0.4546532892358577</v>
       </c>
       <c r="I113" s="8"/>
     </row>
     <row r="114" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B114" s="5" t="s">
         <v>317</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>318</v>
       </c>
       <c r="D114" s="5" t="s">
         <v>319</v>
       </c>
       <c r="E114" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F114" s="6">
-        <v>77617610</v>
+        <v>17941149</v>
       </c>
       <c r="G114" s="7">
-        <v>0.08963687493083078</v>
+        <v>0.08459591969276885</v>
       </c>
       <c r="H114" s="7">
-        <v>0.540522918280224</v>
+        <v>0.4716932550576333</v>
       </c>
       <c r="I114" s="8"/>
     </row>
     <row r="115" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B115" s="5" t="s">
         <v>320</v>
       </c>
       <c r="C115" s="5" t="s">
         <v>321</v>
       </c>
       <c r="D115" s="5" t="s">
         <v>322</v>
       </c>
       <c r="E115" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F115" s="6">
-        <v>10952272</v>
+        <v>335221918</v>
       </c>
       <c r="G115" s="7">
-        <v>0.08906946430841016</v>
+        <v>0.08262654830344357</v>
       </c>
       <c r="H115" s="7">
-        <v>0.3501841428391936</v>
+        <v>0.4044303254927267</v>
       </c>
       <c r="I115" s="8"/>
     </row>
     <row r="116" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B116" s="5" t="s">
         <v>323</v>
       </c>
       <c r="C116" s="5" t="s">
         <v>324</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>325</v>
+        <v>107</v>
       </c>
       <c r="E116" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F116" s="6">
-        <v>232185185</v>
+        <v>40213984</v>
       </c>
       <c r="G116" s="7">
-        <v>0.08867110535067084</v>
+        <v>0.08239320431420075</v>
       </c>
       <c r="H116" s="7">
-        <v>0.49882780521260695</v>
+        <v>0.26266837829904766</v>
       </c>
       <c r="I116" s="8"/>
     </row>
     <row r="117" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B117" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="C117" s="5" t="s">
         <v>326</v>
       </c>
-      <c r="C117" s="5" t="s">
+      <c r="D117" s="5" t="s">
         <v>327</v>
       </c>
-      <c r="D117" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E117" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F117" s="6">
-        <v>211648696</v>
+        <v>85259478</v>
       </c>
       <c r="G117" s="7">
-        <v>0.08695922700133243</v>
+        <v>0.08146674320478481</v>
       </c>
       <c r="H117" s="7">
-        <v>0.5158598707334874</v>
+        <v>0.36474270217153104</v>
       </c>
       <c r="I117" s="8"/>
     </row>
     <row r="118" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B118" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="C118" s="5" t="s">
         <v>329</v>
       </c>
-      <c r="C118" s="5" t="s">
+      <c r="D118" s="5" t="s">
         <v>330</v>
       </c>
-      <c r="D118" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E118" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F118" s="6">
-        <v>48771923</v>
+        <v>87565373</v>
       </c>
       <c r="G118" s="7">
-        <v>0.0866125988101802</v>
+        <v>0.0812557493474047</v>
       </c>
       <c r="H118" s="7">
-        <v>0.47030066673319015</v>
+        <v>0.5609182731460136</v>
       </c>
       <c r="I118" s="8"/>
     </row>
     <row r="119" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B119" s="5" t="s">
         <v>331</v>
       </c>
       <c r="C119" s="5" t="s">
         <v>332</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>333</v>
+        <v>215</v>
       </c>
       <c r="E119" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F119" s="6">
-        <v>118997554</v>
+        <v>184442291</v>
       </c>
       <c r="G119" s="7">
-        <v>0.08613371162234142</v>
+        <v>0.08083300700271609</v>
       </c>
       <c r="H119" s="7">
-        <v>0.5485279944528197</v>
+        <v>0.3439142147666159</v>
       </c>
       <c r="I119" s="8"/>
     </row>
     <row r="120" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B120" s="5" t="s">
+        <v>333</v>
+      </c>
+      <c r="C120" s="5" t="s">
         <v>334</v>
       </c>
-      <c r="C120" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D120" s="5" t="s">
-        <v>104</v>
+        <v>46</v>
       </c>
       <c r="E120" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F120" s="6">
-        <v>29329427</v>
+        <v>61503759</v>
       </c>
       <c r="G120" s="7">
-        <v>0.08590218963363996</v>
+        <v>0.08031104245189306</v>
       </c>
       <c r="H120" s="7">
-        <v>0.4559248625603185</v>
+        <v>0.546019981044405</v>
       </c>
       <c r="I120" s="8"/>
     </row>
     <row r="121" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B121" s="5" t="s">
+        <v>335</v>
+      </c>
+      <c r="C121" s="5" t="s">
         <v>336</v>
       </c>
-      <c r="C121" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D121" s="5" t="s">
-        <v>338</v>
+        <v>154</v>
       </c>
       <c r="E121" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F121" s="6">
-        <v>103745559</v>
+        <v>134487004</v>
       </c>
       <c r="G121" s="7">
-        <v>0.08488820229885696</v>
+        <v>0.07975227851755846</v>
       </c>
       <c r="H121" s="7">
-        <v>0.4546532892358577</v>
+        <v>0.3802407719982181</v>
       </c>
       <c r="I121" s="8"/>
     </row>
     <row r="122" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B122" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="C122" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="D122" s="5" t="s">
         <v>339</v>
       </c>
-      <c r="C122" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E122" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F122" s="6">
-        <v>17941149</v>
+        <v>239667788</v>
       </c>
       <c r="G122" s="7">
-        <v>0.08459591969276885</v>
+        <v>0.0792271174964906</v>
       </c>
       <c r="H122" s="7">
-        <v>0.4716932550576333</v>
+        <v>0.20889393390903618</v>
       </c>
       <c r="I122" s="8"/>
     </row>
     <row r="123" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B123" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="C123" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="D123" s="5" t="s">
         <v>342</v>
       </c>
-      <c r="C123" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E123" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F123" s="6">
-        <v>335221918</v>
+        <v>98935719</v>
       </c>
       <c r="G123" s="7">
-        <v>0.08262654830344357</v>
+        <v>0.07907309997918952</v>
       </c>
       <c r="H123" s="7">
-        <v>0.4044303254927267</v>
+        <v>0.3869327698345348</v>
       </c>
       <c r="I123" s="8"/>
     </row>
     <row r="124" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B124" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="C124" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="D124" s="5" t="s">
         <v>345</v>
       </c>
-      <c r="C124" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E124" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F124" s="6">
-        <v>40213984</v>
+        <v>62857736</v>
       </c>
       <c r="G124" s="7">
-        <v>0.08239320431420075</v>
+        <v>0.07841543958885187</v>
       </c>
       <c r="H124" s="7">
-        <v>0.26266837829904766</v>
+        <v>0.4554996903933924</v>
       </c>
       <c r="I124" s="8"/>
     </row>
     <row r="125" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B125" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="C125" s="5" t="s">
         <v>347</v>
       </c>
-      <c r="C125" s="5" t="s">
+      <c r="D125" s="5" t="s">
         <v>348</v>
       </c>
-      <c r="D125" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E125" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F125" s="6">
-        <v>85259478</v>
+        <v>111143999</v>
       </c>
       <c r="G125" s="7">
-        <v>0.08146674320478481</v>
+        <v>0.07817432410363424</v>
       </c>
       <c r="H125" s="7">
-        <v>0.36474270217153104</v>
+        <v>0.2822560808203291</v>
       </c>
       <c r="I125" s="8"/>
     </row>
     <row r="126" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B126" s="5" t="s">
+        <v>349</v>
+      </c>
+      <c r="C126" s="5" t="s">
         <v>350</v>
       </c>
-      <c r="C126" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D126" s="5" t="s">
-        <v>352</v>
+        <v>74</v>
       </c>
       <c r="E126" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F126" s="6">
-        <v>87565373</v>
+        <v>96004000</v>
       </c>
       <c r="G126" s="7">
-        <v>0.0812557493474047</v>
+        <v>0.07793425273946919</v>
       </c>
       <c r="H126" s="7">
-        <v>0.5609182731460136</v>
+        <v>0.5161153330353152</v>
       </c>
       <c r="I126" s="8"/>
     </row>
     <row r="127" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B127" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="C127" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="D127" s="5" t="s">
         <v>353</v>
       </c>
-      <c r="C127" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E127" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F127" s="6">
-        <v>9853684</v>
+        <v>37563014</v>
       </c>
       <c r="G127" s="7">
-        <v>0.0810107163980497</v>
+        <v>0.07791512683194166</v>
       </c>
       <c r="H127" s="7">
-        <v>0.43611870353498317</v>
+        <v>0.6919989490083773</v>
       </c>
       <c r="I127" s="8"/>
     </row>
     <row r="128" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B128" s="5" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="C128" s="5" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>238</v>
+        <v>177</v>
       </c>
       <c r="E128" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F128" s="6">
-        <v>184442291</v>
+        <v>178397000</v>
       </c>
       <c r="G128" s="7">
-        <v>0.08083300700271609</v>
+        <v>0.07778718251988542</v>
       </c>
       <c r="H128" s="7">
-        <v>0.3439142147666159</v>
+        <v>0.5805030241659597</v>
       </c>
       <c r="I128" s="8"/>
     </row>
     <row r="129" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B129" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="C129" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="D129" s="5" t="s">
         <v>358</v>
       </c>
-      <c r="C129" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E129" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F129" s="6">
-        <v>61503759</v>
+        <v>14914390</v>
       </c>
       <c r="G129" s="7">
-        <v>0.08031104245189306</v>
+        <v>0.07654406247925662</v>
       </c>
       <c r="H129" s="7">
-        <v>0.546019981044405</v>
+        <v>0.2715329821567789</v>
       </c>
       <c r="I129" s="8"/>
     </row>
     <row r="130" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B130" s="5" t="s">
+        <v>359</v>
+      </c>
+      <c r="C130" s="5" t="s">
         <v>360</v>
       </c>
-      <c r="C130" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D130" s="5" t="s">
-        <v>177</v>
+        <v>170</v>
       </c>
       <c r="E130" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F130" s="6">
-        <v>134487004</v>
+        <v>146719000</v>
       </c>
       <c r="G130" s="7">
-        <v>0.07975227851755846</v>
+        <v>0.07637729264785065</v>
       </c>
       <c r="H130" s="7">
-        <v>0.3802407719982181</v>
+        <v>0.5641489181402181</v>
       </c>
       <c r="I130" s="8"/>
     </row>
     <row r="131" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B131" s="5" t="s">
+        <v>361</v>
+      </c>
+      <c r="C131" s="5" t="s">
         <v>362</v>
       </c>
-      <c r="C131" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D131" s="5" t="s">
-        <v>364</v>
+        <v>86</v>
       </c>
       <c r="E131" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F131" s="6">
-        <v>239667788</v>
+        <v>11124028</v>
       </c>
       <c r="G131" s="7">
-        <v>0.0792271174964906</v>
+        <v>0.07562970895075058</v>
       </c>
       <c r="H131" s="7">
-        <v>0.20889393390903618</v>
+        <v>0.5594913166663251</v>
       </c>
       <c r="I131" s="8"/>
     </row>
     <row r="132" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B132" s="5" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="C132" s="5" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>367</v>
+        <v>54</v>
       </c>
       <c r="E132" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F132" s="6">
-        <v>98935719</v>
+        <v>55892931</v>
       </c>
       <c r="G132" s="7">
-        <v>0.07907309997918952</v>
+        <v>0.07554275512944562</v>
       </c>
       <c r="H132" s="7">
-        <v>0.3869327698345348</v>
+        <v>0.36641169994423467</v>
       </c>
       <c r="I132" s="8"/>
     </row>
     <row r="133" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B133" s="5" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="C133" s="5" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E133" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F133" s="6">
-        <v>62857736</v>
+        <v>198407000</v>
       </c>
       <c r="G133" s="7">
-        <v>0.07841543958885187</v>
+        <v>0.07552656912306521</v>
       </c>
       <c r="H133" s="7">
-        <v>0.4554996903933924</v>
+        <v>0.6845184447290609</v>
       </c>
       <c r="I133" s="8"/>
     </row>
     <row r="134" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B134" s="5" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="C134" s="5" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="D134" s="5" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E134" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F134" s="6">
-        <v>111143999</v>
+        <v>32483297</v>
       </c>
       <c r="G134" s="7">
-        <v>0.07817432410363424</v>
+        <v>0.07547962265037321</v>
       </c>
       <c r="H134" s="7">
-        <v>0.2822560808203291</v>
+        <v>0.5913084312362284</v>
       </c>
       <c r="I134" s="8"/>
     </row>
     <row r="135" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B135" s="5" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="C135" s="5" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="D135" s="5" t="s">
-        <v>95</v>
+        <v>80</v>
       </c>
       <c r="E135" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F135" s="6">
-        <v>96004000</v>
+        <v>20560934</v>
       </c>
       <c r="G135" s="7">
-        <v>0.07793425273946919</v>
+        <v>0.0748898858388437</v>
       </c>
       <c r="H135" s="7">
-        <v>0.5161153330353152</v>
+        <v>0.6041566684547649</v>
       </c>
       <c r="I135" s="8"/>
     </row>
     <row r="136" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B136" s="5" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="C136" s="5" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="D136" s="5" t="s">
-        <v>378</v>
+        <v>104</v>
       </c>
       <c r="E136" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F136" s="6">
-        <v>37563014</v>
+        <v>70785650</v>
       </c>
       <c r="G136" s="7">
-        <v>0.07791512683194166</v>
+        <v>0.07457596278341726</v>
       </c>
       <c r="H136" s="7">
-        <v>0.6919989490083773</v>
+        <v>0.6215506790049113</v>
       </c>
       <c r="I136" s="8"/>
     </row>
     <row r="137" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B137" s="5" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="C137" s="5" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>200</v>
+        <v>135</v>
       </c>
       <c r="E137" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F137" s="6">
-        <v>178397000</v>
+        <v>215558311</v>
       </c>
       <c r="G137" s="7">
-        <v>0.07778718251988542</v>
+        <v>0.07436674060783488</v>
       </c>
       <c r="H137" s="7">
-        <v>0.5805030241659597</v>
+        <v>0.4838477822389261</v>
       </c>
       <c r="I137" s="8"/>
     </row>
     <row r="138" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B138" s="5" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="C138" s="5" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="E138" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F138" s="6">
-        <v>14914390</v>
+        <v>30524751</v>
       </c>
       <c r="G138" s="7">
-        <v>0.07654406247925662</v>
+        <v>0.07385341161341497</v>
       </c>
       <c r="H138" s="7">
-        <v>0.2715329821567789</v>
+        <v>0.3341669430810735</v>
       </c>
       <c r="I138" s="8"/>
     </row>
     <row r="139" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B139" s="5" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="C139" s="5" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>193</v>
+        <v>382</v>
       </c>
       <c r="E139" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F139" s="6">
-        <v>146719000</v>
+        <v>20029980</v>
       </c>
       <c r="G139" s="7">
-        <v>0.07637729264785065</v>
+        <v>0.07336812118634167</v>
       </c>
       <c r="H139" s="7">
-        <v>0.5641489181402181</v>
+        <v>0.36478148715191727</v>
       </c>
       <c r="I139" s="8"/>
     </row>
     <row r="140" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B140" s="5" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="C140" s="5" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>107</v>
+        <v>385</v>
       </c>
       <c r="E140" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F140" s="6">
-        <v>11124028</v>
+        <v>109843000</v>
       </c>
       <c r="G140" s="7">
-        <v>0.07562970895075058</v>
+        <v>0.0733199020420054</v>
       </c>
       <c r="H140" s="7">
-        <v>0.5594913166663251</v>
+        <v>0.5312070295469028</v>
       </c>
       <c r="I140" s="8"/>
     </row>
     <row r="141" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B141" s="5" t="s">
+        <v>386</v>
+      </c>
+      <c r="C141" s="5" t="s">
+        <v>387</v>
+      </c>
+      <c r="D141" s="5" t="s">
         <v>388</v>
       </c>
-      <c r="C141" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E141" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F141" s="6">
-        <v>55892931</v>
+        <v>43693753</v>
       </c>
       <c r="G141" s="7">
-        <v>0.07554275512944562</v>
+        <v>0.07294797954297952</v>
       </c>
       <c r="H141" s="7">
-        <v>0.36641169994423467</v>
+        <v>0.8367998119299422</v>
       </c>
       <c r="I141" s="8"/>
     </row>
     <row r="142" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B142" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="C142" s="5" t="s">
         <v>390</v>
       </c>
-      <c r="C142" s="5" t="s">
+      <c r="D142" s="5" t="s">
         <v>391</v>
       </c>
-      <c r="D142" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E142" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F142" s="6">
-        <v>198407000</v>
+        <v>123444824</v>
       </c>
       <c r="G142" s="7">
-        <v>0.07552656912306521</v>
+        <v>0.07288686320294806</v>
       </c>
       <c r="H142" s="7">
-        <v>0.6845184447290609</v>
+        <v>0.44479140531078</v>
       </c>
       <c r="I142" s="8"/>
     </row>
     <row r="143" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B143" s="5" t="s">
+        <v>392</v>
+      </c>
+      <c r="C143" s="5" t="s">
         <v>393</v>
       </c>
-      <c r="C143" s="5" t="s">
+      <c r="D143" s="5" t="s">
         <v>394</v>
       </c>
-      <c r="D143" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E143" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F143" s="6">
-        <v>32483297</v>
+        <v>23395805</v>
       </c>
       <c r="G143" s="7">
-        <v>0.07547962265037321</v>
+        <v>0.07242730053528827</v>
       </c>
       <c r="H143" s="7">
-        <v>0.5913084312362284</v>
+        <v>0.5917267944677461</v>
       </c>
       <c r="I143" s="8"/>
     </row>
     <row r="144" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B144" s="5" t="s">
         <v>395</v>
       </c>
       <c r="C144" s="5" t="s">
         <v>396</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>101</v>
+        <v>397</v>
       </c>
       <c r="E144" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F144" s="6">
-        <v>20560934</v>
+        <v>19405979</v>
       </c>
       <c r="G144" s="7">
-        <v>0.0748898858388437</v>
+        <v>0.07235342262299675</v>
       </c>
       <c r="H144" s="7">
-        <v>0.6041566684547649</v>
+        <v>0.6510558504376284</v>
       </c>
       <c r="I144" s="8"/>
     </row>
     <row r="145" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B145" s="5" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C145" s="5" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="D145" s="5" t="s">
-        <v>124</v>
+        <v>251</v>
       </c>
       <c r="E145" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F145" s="6">
-        <v>70785650</v>
+        <v>204480406</v>
       </c>
       <c r="G145" s="7">
-        <v>0.07457596278341726</v>
+        <v>0.07179170017884257</v>
       </c>
       <c r="H145" s="7">
-        <v>0.6215506790049113</v>
+        <v>0.33564339531235327</v>
       </c>
       <c r="I145" s="8"/>
     </row>
     <row r="146" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B146" s="5" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C146" s="5" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="D146" s="5" t="s">
-        <v>158</v>
+        <v>402</v>
       </c>
       <c r="E146" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F146" s="6">
-        <v>215558311</v>
+        <v>70597454</v>
       </c>
       <c r="G146" s="7">
-        <v>0.07436674060783488</v>
+        <v>0.07132820965469945</v>
       </c>
       <c r="H146" s="7">
-        <v>0.4838477822389261</v>
+        <v>0.5485235949788504</v>
       </c>
       <c r="I146" s="8"/>
     </row>
     <row r="147" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B147" s="5" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="C147" s="5" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="D147" s="5" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="E147" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F147" s="6">
-        <v>30524751</v>
+        <v>72580608</v>
       </c>
       <c r="G147" s="7">
-        <v>0.07385341161341497</v>
+        <v>0.07075564867133656</v>
       </c>
       <c r="H147" s="7">
-        <v>0.3341669430810735</v>
+        <v>0.5331932739422091</v>
       </c>
       <c r="I147" s="8"/>
     </row>
     <row r="148" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B148" s="5" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="C148" s="5" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>406</v>
+        <v>342</v>
       </c>
       <c r="E148" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F148" s="6">
-        <v>20029980</v>
+        <v>42399090</v>
       </c>
       <c r="G148" s="7">
-        <v>0.07336812118634167</v>
+        <v>0.07052250413865015</v>
       </c>
       <c r="H148" s="7">
-        <v>0.36478148715191727</v>
+        <v>0.6390466152100863</v>
       </c>
       <c r="I148" s="8"/>
     </row>
     <row r="149" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B149" s="5" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C149" s="5" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="E149" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F149" s="6">
-        <v>109843000</v>
+        <v>71236905</v>
       </c>
       <c r="G149" s="7">
-        <v>0.0733199020420054</v>
+        <v>0.06963931125306469</v>
       </c>
       <c r="H149" s="7">
-        <v>0.5312070295469028</v>
+        <v>0.39357122416189166</v>
       </c>
       <c r="I149" s="8"/>
     </row>
     <row r="150" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B150" s="5" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C150" s="5" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="E150" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F150" s="6">
-        <v>43693753</v>
+        <v>11446114</v>
       </c>
       <c r="G150" s="7">
-        <v>0.07294797954297952</v>
+        <v>0.06957968442390142</v>
       </c>
       <c r="H150" s="7">
-        <v>0.8367998119299422</v>
+        <v>0.5194935724086216</v>
       </c>
       <c r="I150" s="8"/>
     </row>
     <row r="151" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B151" s="5" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="C151" s="5" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>34</v>
+        <v>416</v>
       </c>
       <c r="E151" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F151" s="6">
-        <v>123444824</v>
+        <v>74043602</v>
       </c>
       <c r="G151" s="7">
-        <v>0.07288686320294806</v>
+        <v>0.06946716341541569</v>
       </c>
       <c r="H151" s="7">
-        <v>0.44479140531078</v>
+        <v>0.361608318546818</v>
       </c>
       <c r="I151" s="8"/>
     </row>
     <row r="152" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B152" s="5" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="C152" s="5" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="D152" s="5" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E152" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F152" s="6">
-        <v>9274526</v>
+        <v>14514173</v>
       </c>
       <c r="G152" s="7">
-        <v>0.07254645682162086</v>
+        <v>0.06915819454542811</v>
       </c>
       <c r="H152" s="7">
-        <v>0.7256212291117731</v>
+        <v>0.22754029455511193</v>
       </c>
       <c r="I152" s="8"/>
     </row>
     <row r="153" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B153" s="5" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="C153" s="5" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="E153" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F153" s="6">
-        <v>23395805</v>
+        <v>138121564</v>
       </c>
       <c r="G153" s="7">
-        <v>0.07242730053528827</v>
+        <v>0.06896146209291404</v>
       </c>
       <c r="H153" s="7">
-        <v>0.5917267944677461</v>
+        <v>0.4482687310543481</v>
       </c>
       <c r="I153" s="8"/>
     </row>
     <row r="154" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B154" s="5" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="C154" s="5" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="E154" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F154" s="6">
-        <v>19405979</v>
+        <v>40965639</v>
       </c>
       <c r="G154" s="7">
-        <v>0.07235342262299675</v>
+        <v>0.06888502337288087</v>
       </c>
       <c r="H154" s="7">
-        <v>0.6510558504376284</v>
+        <v>0.7687501557758172</v>
       </c>
       <c r="I154" s="8"/>
     </row>
     <row r="155" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B155" s="5" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="C155" s="5" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>274</v>
+        <v>428</v>
       </c>
       <c r="E155" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F155" s="6">
-        <v>204480406</v>
+        <v>63382893</v>
       </c>
       <c r="G155" s="7">
-        <v>0.07179170017884257</v>
+        <v>0.06858992693817242</v>
       </c>
       <c r="H155" s="7">
-        <v>0.33564339531235327</v>
+        <v>0.5825506289444567</v>
       </c>
       <c r="I155" s="8"/>
     </row>
     <row r="156" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B156" s="5" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="C156" s="5" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="D156" s="5" t="s">
-        <v>428</v>
+        <v>348</v>
       </c>
       <c r="E156" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F156" s="6">
-        <v>70597454</v>
+        <v>82112016</v>
       </c>
       <c r="G156" s="7">
-        <v>0.07132820965469945</v>
+        <v>0.06792351803906507</v>
       </c>
       <c r="H156" s="7">
-        <v>0.5485235949788504</v>
+        <v>0.7122992714828594</v>
       </c>
       <c r="I156" s="8"/>
     </row>
     <row r="157" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B157" s="5" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="C157" s="5" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="D157" s="5" t="s">
-        <v>431</v>
+        <v>12</v>
       </c>
       <c r="E157" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F157" s="6">
-        <v>72580608</v>
+        <v>256079000</v>
       </c>
       <c r="G157" s="7">
-        <v>0.07075564867133656</v>
+        <v>0.06733859473053237</v>
       </c>
       <c r="H157" s="7">
-        <v>0.5331932739422091</v>
+        <v>0.577928377698937</v>
       </c>
       <c r="I157" s="8"/>
     </row>
     <row r="158" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B158" s="5" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="C158" s="5" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="D158" s="5" t="s">
-        <v>367</v>
+        <v>435</v>
       </c>
       <c r="E158" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F158" s="6">
-        <v>42399090</v>
+        <v>45025200</v>
       </c>
       <c r="G158" s="7">
-        <v>0.07052250413865015</v>
+        <v>0.06696183470589803</v>
       </c>
       <c r="H158" s="7">
-        <v>0.6390466152100863</v>
+        <v>0.30915397203665457</v>
       </c>
       <c r="I158" s="8"/>
     </row>
     <row r="159" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B159" s="5" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="C159" s="5" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="D159" s="5" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="E159" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F159" s="6">
-        <v>71236905</v>
+        <v>79046875</v>
       </c>
       <c r="G159" s="7">
-        <v>0.06963931125306469</v>
+        <v>0.06668870844040324</v>
       </c>
       <c r="H159" s="7">
-        <v>0.39357122416189166</v>
+        <v>0.33200891041942376</v>
       </c>
       <c r="I159" s="8"/>
     </row>
     <row r="160" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B160" s="5" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C160" s="5" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F160" s="6">
-        <v>11446114</v>
+        <v>102125256</v>
       </c>
       <c r="G160" s="7">
-        <v>0.06957968442390142</v>
+        <v>0.06645008556943054</v>
       </c>
       <c r="H160" s="7">
-        <v>0.5194935724086216</v>
+        <v>0.4164208785477132</v>
       </c>
       <c r="I160" s="8"/>
     </row>
     <row r="161" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B161" s="5" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="C161" s="5" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F161" s="6">
-        <v>74043602</v>
+        <v>28556631</v>
       </c>
       <c r="G161" s="7">
-        <v>0.06946716341541569</v>
+        <v>0.06624307328129848</v>
       </c>
       <c r="H161" s="7">
-        <v>0.361608318546818</v>
+        <v>0.45361802320204836</v>
       </c>
       <c r="I161" s="8"/>
     </row>
     <row r="162" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B162" s="5" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="C162" s="5" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="D162" s="5" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F162" s="6">
-        <v>14514173</v>
+        <v>212444666</v>
       </c>
       <c r="G162" s="7">
-        <v>0.06915819454542811</v>
+        <v>0.06604110267470778</v>
       </c>
       <c r="H162" s="7">
-        <v>0.22754029455511193</v>
+        <v>0.46954542384089937</v>
       </c>
       <c r="I162" s="8"/>
     </row>
     <row r="163" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B163" s="5" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="C163" s="5" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>448</v>
+        <v>121</v>
       </c>
       <c r="E163" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F163" s="6">
-        <v>138121564</v>
+        <v>54669891</v>
       </c>
       <c r="G163" s="7">
-        <v>0.06896146209291404</v>
+        <v>0.0660346295550507</v>
       </c>
       <c r="H163" s="7">
-        <v>0.4482687310543481</v>
+        <v>0.2233696352166162</v>
       </c>
       <c r="I163" s="8"/>
     </row>
     <row r="164" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B164" s="5" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="C164" s="5" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>451</v>
+        <v>34</v>
       </c>
       <c r="E164" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F164" s="6">
-        <v>40965639</v>
+        <v>13750017</v>
       </c>
       <c r="G164" s="7">
-        <v>0.06888502337288087</v>
+        <v>0.06528282837759401</v>
       </c>
       <c r="H164" s="7">
-        <v>0.7687501557758172</v>
+        <v>0.51759835224381</v>
       </c>
       <c r="I164" s="8"/>
     </row>
     <row r="165" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B165" s="5" t="s">
         <v>452</v>
       </c>
       <c r="C165" s="5" t="s">
         <v>453</v>
       </c>
       <c r="D165" s="5" t="s">
         <v>454</v>
       </c>
       <c r="E165" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F165" s="6">
-        <v>63382893</v>
+        <v>21673740</v>
       </c>
       <c r="G165" s="7">
-        <v>0.06858992693817242</v>
+        <v>0.0633146378982123</v>
       </c>
       <c r="H165" s="7">
-        <v>0.5825506289444567</v>
+        <v>0.3702131546986538</v>
       </c>
       <c r="I165" s="8"/>
     </row>
     <row r="166" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B166" s="5" t="s">
         <v>455</v>
       </c>
       <c r="C166" s="5" t="s">
         <v>456</v>
       </c>
       <c r="D166" s="5" t="s">
-        <v>67</v>
+        <v>457</v>
       </c>
       <c r="E166" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F166" s="6">
-        <v>8089199</v>
+        <v>58423029</v>
       </c>
       <c r="G166" s="7">
-        <v>0.06820959652494642</v>
+        <v>0.06315995700941833</v>
       </c>
       <c r="H166" s="7">
-        <v>0.47492859835536616</v>
+        <v>0.2771003360999114</v>
       </c>
       <c r="I166" s="8"/>
     </row>
     <row r="167" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B167" s="5" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="C167" s="5" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="D167" s="5" t="s">
-        <v>373</v>
+        <v>460</v>
       </c>
       <c r="E167" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F167" s="6">
-        <v>82112016</v>
+        <v>89193797</v>
       </c>
       <c r="G167" s="7">
-        <v>0.06792351803906507</v>
+        <v>0.062462336926860505</v>
       </c>
       <c r="H167" s="7">
-        <v>0.7122992714828594</v>
+        <v>0.42520904756328</v>
       </c>
       <c r="I167" s="8"/>
     </row>
     <row r="168" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B168" s="5" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="C168" s="5" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="D168" s="5" t="s">
-        <v>22</v>
+        <v>463</v>
       </c>
       <c r="E168" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F168" s="6">
-        <v>256079000</v>
+        <v>58305411</v>
       </c>
       <c r="G168" s="7">
-        <v>0.06733859473053237</v>
+        <v>0.06239753631099522</v>
       </c>
       <c r="H168" s="7">
-        <v>0.577928377698937</v>
+        <v>0.6045075376324814</v>
       </c>
       <c r="I168" s="8"/>
     </row>
     <row r="169" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B169" s="5" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="C169" s="5" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="D169" s="5" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="E169" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F169" s="6">
-        <v>45025200</v>
+        <v>90023449</v>
       </c>
       <c r="G169" s="7">
-        <v>0.06696183470589803</v>
+        <v>0.0618361889245101</v>
       </c>
       <c r="H169" s="7">
-        <v>0.30915397203665457</v>
+        <v>0.6700942198292986</v>
       </c>
       <c r="I169" s="8"/>
     </row>
     <row r="170" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B170" s="5" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="C170" s="5" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="D170" s="5" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="E170" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F170" s="6">
-        <v>79046875</v>
+        <v>54703417</v>
       </c>
       <c r="G170" s="7">
-        <v>0.06668870844040324</v>
+        <v>0.061836118939334266</v>
       </c>
       <c r="H170" s="7">
-        <v>0.33200891041942376</v>
+        <v>0.5662659177404712</v>
       </c>
       <c r="I170" s="8"/>
     </row>
     <row r="171" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B171" s="5" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="C171" s="5" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="D171" s="5" t="s">
-        <v>469</v>
+        <v>306</v>
       </c>
       <c r="E171" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F171" s="6">
-        <v>102125256</v>
+        <v>265658493</v>
       </c>
       <c r="G171" s="7">
-        <v>0.06645008556943054</v>
+        <v>0.06165659458137482</v>
       </c>
       <c r="H171" s="7">
-        <v>0.4164208785477132</v>
+        <v>0.519305296802503</v>
       </c>
       <c r="I171" s="8"/>
     </row>
     <row r="172" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B172" s="5" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="C172" s="5" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="D172" s="5" t="s">
-        <v>472</v>
+        <v>54</v>
       </c>
       <c r="E172" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F172" s="6">
-        <v>28556631</v>
+        <v>141148995</v>
       </c>
       <c r="G172" s="7">
-        <v>0.06624307328129848</v>
+        <v>0.06149552109811338</v>
       </c>
       <c r="H172" s="7">
-        <v>0.45361802320204836</v>
+        <v>0.5126838674595496</v>
       </c>
       <c r="I172" s="8"/>
     </row>
     <row r="173" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B173" s="5" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="C173" s="5" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="D173" s="5" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="E173" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F173" s="6">
-        <v>212444666</v>
+        <v>78128446</v>
       </c>
       <c r="G173" s="7">
-        <v>0.06604110267470778</v>
+        <v>0.06141878209122449</v>
       </c>
       <c r="H173" s="7">
-        <v>0.46954542384089937</v>
+        <v>0.5687395701860349</v>
       </c>
       <c r="I173" s="8"/>
     </row>
     <row r="174" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B174" s="5" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C174" s="5" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="D174" s="5" t="s">
-        <v>141</v>
+        <v>479</v>
       </c>
       <c r="E174" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F174" s="6">
-        <v>54669891</v>
+        <v>127969453</v>
       </c>
       <c r="G174" s="7">
-        <v>0.0660346295550507</v>
+        <v>0.06135123512640161</v>
       </c>
       <c r="H174" s="7">
-        <v>0.2233696352166162</v>
+        <v>0.6480276402035298</v>
       </c>
       <c r="I174" s="8"/>
     </row>
     <row r="175" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B175" s="5" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="C175" s="5" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="D175" s="5" t="s">
-        <v>52</v>
+        <v>482</v>
       </c>
       <c r="E175" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F175" s="6">
-        <v>13750017</v>
+        <v>172547000</v>
       </c>
       <c r="G175" s="7">
-        <v>0.06528282837759401</v>
+        <v>0.06107321483421908</v>
       </c>
       <c r="H175" s="7">
-        <v>0.51759835224381</v>
+        <v>0.6879209370424597</v>
       </c>
       <c r="I175" s="8"/>
     </row>
     <row r="176" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B176" s="5" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="C176" s="5" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="D176" s="5" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="E176" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F176" s="6">
-        <v>21673740</v>
+        <v>120000547</v>
       </c>
       <c r="G176" s="7">
-        <v>0.0633146378982123</v>
+        <v>0.06093163891994592</v>
       </c>
       <c r="H176" s="7">
-        <v>0.3702131546986538</v>
+        <v>0.5667181099400062</v>
       </c>
       <c r="I176" s="8"/>
     </row>
     <row r="177" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B177" s="5" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="C177" s="5" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="D177" s="5" t="s">
-        <v>485</v>
+        <v>197</v>
       </c>
       <c r="E177" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F177" s="6">
-        <v>58423029</v>
+        <v>228611257</v>
       </c>
       <c r="G177" s="7">
-        <v>0.06315995700941833</v>
+        <v>0.06090385566621507</v>
       </c>
       <c r="H177" s="7">
-        <v>0.2771003360999114</v>
+        <v>0.5285971896649146</v>
       </c>
       <c r="I177" s="8"/>
     </row>
     <row r="178" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B178" s="5" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="C178" s="5" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="D178" s="5" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E178" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F178" s="6">
-        <v>89193797</v>
+        <v>10567301</v>
       </c>
       <c r="G178" s="7">
-        <v>0.062462336926860505</v>
+        <v>0.06081505580280149</v>
       </c>
       <c r="H178" s="7">
-        <v>0.42520904756328</v>
+        <v>0.5489560653609765</v>
       </c>
       <c r="I178" s="8"/>
     </row>
     <row r="179" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B179" s="5" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="C179" s="5" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="D179" s="5" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E179" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F179" s="6">
-        <v>58305411</v>
+        <v>41011987</v>
       </c>
       <c r="G179" s="7">
-        <v>0.06239753631099522</v>
+        <v>0.06070078974715368</v>
       </c>
       <c r="H179" s="7">
-        <v>0.6045075376324814</v>
+        <v>0.84923281489865</v>
       </c>
       <c r="I179" s="8"/>
     </row>
     <row r="180" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B180" s="5" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="C180" s="5" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="D180" s="5" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E180" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F180" s="6">
-        <v>90023449</v>
+        <v>13365783</v>
       </c>
       <c r="G180" s="7">
-        <v>0.0618361889245101</v>
+        <v>0.059980997746259986</v>
       </c>
       <c r="H180" s="7">
-        <v>0.6700942198292986</v>
+        <v>0.27466222577864907</v>
       </c>
       <c r="I180" s="8"/>
     </row>
     <row r="181" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B181" s="5" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="C181" s="5" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="D181" s="5" t="s">
-        <v>497</v>
+        <v>422</v>
       </c>
       <c r="E181" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F181" s="6">
-        <v>54703417</v>
+        <v>177434200</v>
       </c>
       <c r="G181" s="7">
-        <v>0.061836118939334266</v>
+        <v>0.05973482000651509</v>
       </c>
       <c r="H181" s="7">
-        <v>0.5662659177404712</v>
+        <v>0.6725644014301243</v>
       </c>
       <c r="I181" s="8"/>
     </row>
     <row r="182" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B182" s="5" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="C182" s="5" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="D182" s="5" t="s">
-        <v>328</v>
+        <v>501</v>
       </c>
       <c r="E182" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F182" s="6">
-        <v>265658493</v>
+        <v>88798000</v>
       </c>
       <c r="G182" s="7">
-        <v>0.06165659458137482</v>
+        <v>0.05960719836032343</v>
       </c>
       <c r="H182" s="7">
-        <v>0.519305296802503</v>
+        <v>0.3977119144157006</v>
       </c>
       <c r="I182" s="8"/>
     </row>
     <row r="183" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B183" s="5" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="C183" s="5" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="D183" s="5" t="s">
-        <v>75</v>
+        <v>435</v>
       </c>
       <c r="E183" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F183" s="6">
-        <v>141148995</v>
+        <v>14587062</v>
       </c>
       <c r="G183" s="7">
-        <v>0.06149552109811338</v>
+        <v>0.0591498137184856</v>
       </c>
       <c r="H183" s="7">
-        <v>0.5126838674595496</v>
+        <v>0.4082536805035228</v>
       </c>
       <c r="I183" s="8"/>
     </row>
     <row r="184" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B184" s="5" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="C184" s="5" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="D184" s="5" t="s">
-        <v>504</v>
+        <v>236</v>
       </c>
       <c r="E184" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F184" s="6">
-        <v>78128446</v>
+        <v>19705368</v>
       </c>
       <c r="G184" s="7">
-        <v>0.06141878209122449</v>
+        <v>0.05892399472062638</v>
       </c>
       <c r="H184" s="7">
-        <v>0.5687395701860349</v>
+        <v>0.40004915996808155</v>
       </c>
       <c r="I184" s="8"/>
     </row>
     <row r="185" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B185" s="5" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="C185" s="5" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="D185" s="5" t="s">
-        <v>507</v>
+        <v>12</v>
       </c>
       <c r="E185" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F185" s="6">
-        <v>127969453</v>
+        <v>460082000</v>
       </c>
       <c r="G185" s="7">
-        <v>0.06135123512640161</v>
+        <v>0.05866128211927439</v>
       </c>
       <c r="H185" s="7">
-        <v>0.6480276402035298</v>
+        <v>0.30569439845004903</v>
       </c>
       <c r="I185" s="8"/>
     </row>
     <row r="186" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B186" s="5" t="s">
         <v>508</v>
       </c>
       <c r="C186" s="5" t="s">
         <v>509</v>
       </c>
       <c r="D186" s="5" t="s">
-        <v>448</v>
+        <v>466</v>
       </c>
       <c r="E186" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F186" s="6">
-        <v>8061556</v>
+        <v>136951000</v>
       </c>
       <c r="G186" s="7">
-        <v>0.06113397959401386</v>
+        <v>0.05859029871998014</v>
       </c>
       <c r="H186" s="7">
-        <v>0.748520740948949</v>
+        <v>0.3466065791172294</v>
       </c>
       <c r="I186" s="8"/>
     </row>
     <row r="187" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B187" s="5" t="s">
         <v>510</v>
       </c>
       <c r="C187" s="5" t="s">
         <v>511</v>
       </c>
       <c r="D187" s="5" t="s">
-        <v>512</v>
+        <v>370</v>
       </c>
       <c r="E187" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F187" s="6">
-        <v>172547000</v>
+        <v>177623863</v>
       </c>
       <c r="G187" s="7">
-        <v>0.06107321483421908</v>
+        <v>0.058568673286877</v>
       </c>
       <c r="H187" s="7">
-        <v>0.6879209370424597</v>
+        <v>0.5620609066334451</v>
       </c>
       <c r="I187" s="8"/>
     </row>
     <row r="188" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B188" s="5" t="s">
+        <v>512</v>
+      </c>
+      <c r="C188" s="5" t="s">
         <v>513</v>
       </c>
-      <c r="C188" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D188" s="5" t="s">
-        <v>515</v>
+        <v>86</v>
       </c>
       <c r="E188" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F188" s="6">
-        <v>120000547</v>
+        <v>46580920</v>
       </c>
       <c r="G188" s="7">
-        <v>0.06093163891994592</v>
+        <v>0.05818796623166739</v>
       </c>
       <c r="H188" s="7">
-        <v>0.5667181099400062</v>
+        <v>0.6818843436299942</v>
       </c>
       <c r="I188" s="8"/>
     </row>
     <row r="189" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B189" s="5" t="s">
+        <v>514</v>
+      </c>
+      <c r="C189" s="5" t="s">
+        <v>515</v>
+      </c>
+      <c r="D189" s="5" t="s">
         <v>516</v>
       </c>
-      <c r="C189" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E189" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F189" s="6">
-        <v>228611257</v>
+        <v>54730488</v>
       </c>
       <c r="G189" s="7">
-        <v>0.06090385566621507</v>
+        <v>0.05779654294330429</v>
       </c>
       <c r="H189" s="7">
-        <v>0.5285971896649146</v>
+        <v>0.2828777872152838</v>
       </c>
       <c r="I189" s="8"/>
     </row>
     <row r="190" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B190" s="5" t="s">
+        <v>517</v>
+      </c>
+      <c r="C190" s="5" t="s">
         <v>518</v>
       </c>
-      <c r="C190" s="5" t="s">
+      <c r="D190" s="5" t="s">
         <v>519</v>
       </c>
-      <c r="D190" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E190" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F190" s="6">
-        <v>10567301</v>
+        <v>21828744</v>
       </c>
       <c r="G190" s="7">
-        <v>0.06081505580280149</v>
+        <v>0.057765439917202746</v>
       </c>
       <c r="H190" s="7">
-        <v>0.5489560653609765</v>
+        <v>0.8528368079966019</v>
       </c>
       <c r="I190" s="8"/>
     </row>
     <row r="191" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B191" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="C191" s="5" t="s">
         <v>521</v>
       </c>
-      <c r="C191" s="5" t="s">
+      <c r="D191" s="5" t="s">
         <v>522</v>
       </c>
-      <c r="D191" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E191" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F191" s="6">
-        <v>41011987</v>
+        <v>13973960</v>
       </c>
       <c r="G191" s="7">
-        <v>0.06070078974715368</v>
+        <v>0.057391677090817494</v>
       </c>
       <c r="H191" s="7">
-        <v>0.84923281489865</v>
+        <v>0.554797592951512</v>
       </c>
       <c r="I191" s="8"/>
     </row>
     <row r="192" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B192" s="5" t="s">
+        <v>523</v>
+      </c>
+      <c r="C192" s="5" t="s">
         <v>524</v>
       </c>
-      <c r="C192" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D192" s="5" t="s">
-        <v>526</v>
+        <v>345</v>
       </c>
       <c r="E192" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F192" s="6">
-        <v>13365783</v>
+        <v>153620432</v>
       </c>
       <c r="G192" s="7">
-        <v>0.059980997746259986</v>
+        <v>0.056502470973392394</v>
       </c>
       <c r="H192" s="7">
-        <v>0.27466222577864907</v>
+        <v>0.5959398674497359</v>
       </c>
       <c r="I192" s="8"/>
     </row>
     <row r="193" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B193" s="5" t="s">
+        <v>525</v>
+      </c>
+      <c r="C193" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="D193" s="5" t="s">
         <v>527</v>
       </c>
-      <c r="C193" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E193" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F193" s="6">
-        <v>177434200</v>
+        <v>211504000</v>
       </c>
       <c r="G193" s="7">
-        <v>0.05973482000651509</v>
+        <v>0.056452833043346695</v>
       </c>
       <c r="H193" s="7">
-        <v>0.6725644014301243</v>
+        <v>0.40073926690794326</v>
       </c>
       <c r="I193" s="8"/>
     </row>
     <row r="194" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B194" s="5" t="s">
+        <v>528</v>
+      </c>
+      <c r="C194" s="5" t="s">
         <v>529</v>
       </c>
-      <c r="C194" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D194" s="5" t="s">
-        <v>531</v>
+        <v>177</v>
       </c>
       <c r="E194" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F194" s="6">
-        <v>88798000</v>
+        <v>17362182</v>
       </c>
       <c r="G194" s="7">
-        <v>0.05960719836032343</v>
+        <v>0.05601018351264835</v>
       </c>
       <c r="H194" s="7">
-        <v>0.3977119144157006</v>
+        <v>0.3745521298343694</v>
       </c>
       <c r="I194" s="8"/>
     </row>
     <row r="195" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B195" s="5" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="C195" s="5" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="D195" s="5" t="s">
-        <v>463</v>
+        <v>12</v>
       </c>
       <c r="E195" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F195" s="6">
-        <v>14587062</v>
+        <v>40538410</v>
       </c>
       <c r="G195" s="7">
-        <v>0.0591498137184856</v>
+        <v>0.0559176839940195</v>
       </c>
       <c r="H195" s="7">
-        <v>0.4082536805035228</v>
+        <v>0.3537249415866177</v>
       </c>
       <c r="I195" s="8"/>
     </row>
     <row r="196" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B196" s="5" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="C196" s="5" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="D196" s="5" t="s">
-        <v>454</v>
+        <v>251</v>
       </c>
       <c r="E196" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F196" s="6">
-        <v>8258746</v>
+        <v>12751714</v>
       </c>
       <c r="G196" s="7">
-        <v>0.05904407279264915</v>
+        <v>0.055238927096388765</v>
       </c>
       <c r="H196" s="7">
-        <v>0.8444104122429706</v>
+        <v>0.2863872769177279</v>
       </c>
       <c r="I196" s="8"/>
     </row>
     <row r="197" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B197" s="5" t="s">
+        <v>534</v>
+      </c>
+      <c r="C197" s="5" t="s">
+        <v>535</v>
+      </c>
+      <c r="D197" s="5" t="s">
         <v>536</v>
       </c>
-      <c r="C197" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E197" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F197" s="6">
-        <v>19705368</v>
+        <v>11386466</v>
       </c>
       <c r="G197" s="7">
-        <v>0.05892399472062638</v>
+        <v>0.05462669453366831</v>
       </c>
       <c r="H197" s="7">
-        <v>0.40004915996808155</v>
+        <v>0.29132497042303224</v>
       </c>
       <c r="I197" s="8"/>
     </row>
     <row r="198" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B198" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="C198" s="5" t="s">
         <v>538</v>
       </c>
-      <c r="C198" s="5" t="s">
+      <c r="D198" s="5" t="s">
         <v>539</v>
       </c>
-      <c r="D198" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E198" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F198" s="6">
-        <v>460082000</v>
+        <v>146418000</v>
       </c>
       <c r="G198" s="7">
-        <v>0.05866128211927439</v>
+        <v>0.0545151552404759</v>
       </c>
       <c r="H198" s="7">
-        <v>0.30569439845004903</v>
+        <v>0.3813326457381396</v>
       </c>
       <c r="I198" s="8"/>
     </row>
     <row r="199" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B199" s="5" t="s">
         <v>540</v>
       </c>
       <c r="C199" s="5" t="s">
         <v>541</v>
       </c>
       <c r="D199" s="5" t="s">
-        <v>494</v>
+        <v>482</v>
       </c>
       <c r="E199" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F199" s="6">
-        <v>136951000</v>
+        <v>93305872</v>
       </c>
       <c r="G199" s="7">
-        <v>0.05859029871998014</v>
+        <v>0.05362376335757304</v>
       </c>
       <c r="H199" s="7">
-        <v>0.3466065791172294</v>
+        <v>0.7003566221792088</v>
       </c>
       <c r="I199" s="8"/>
     </row>
     <row r="200" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B200" s="5" t="s">
         <v>542</v>
       </c>
       <c r="C200" s="5" t="s">
         <v>543</v>
       </c>
       <c r="D200" s="5" t="s">
-        <v>12</v>
+        <v>242</v>
       </c>
       <c r="E200" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F200" s="6">
-        <v>177623863</v>
+        <v>31504107</v>
       </c>
       <c r="G200" s="7">
-        <v>0.058568673286877</v>
+        <v>0.05302953040376609</v>
       </c>
       <c r="H200" s="7">
-        <v>0.5620609066334451</v>
+        <v>0.6060309335059992</v>
       </c>
       <c r="I200" s="8"/>
     </row>
     <row r="201" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B201" s="5" t="s">
         <v>544</v>
       </c>
       <c r="C201" s="5" t="s">
         <v>545</v>
       </c>
       <c r="D201" s="5" t="s">
-        <v>107</v>
+        <v>251</v>
       </c>
       <c r="E201" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F201" s="6">
-        <v>46580920</v>
+        <v>121969976</v>
       </c>
       <c r="G201" s="7">
-        <v>0.05818796623166739</v>
+        <v>0.05264592328853127</v>
       </c>
       <c r="H201" s="7">
-        <v>0.6818843436299942</v>
+        <v>0.3874257981647226</v>
       </c>
       <c r="I201" s="8"/>
     </row>
     <row r="202" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B202" s="5" t="s">
         <v>546</v>
       </c>
       <c r="C202" s="5" t="s">
         <v>547</v>
       </c>
       <c r="D202" s="5" t="s">
-        <v>548</v>
+        <v>516</v>
       </c>
       <c r="E202" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F202" s="6">
-        <v>54730488</v>
+        <v>77295195</v>
       </c>
       <c r="G202" s="7">
-        <v>0.05779654294330429</v>
+        <v>0.05245029784839795</v>
       </c>
       <c r="H202" s="7">
-        <v>0.2828777872152838</v>
+        <v>0.40721123399634124</v>
       </c>
       <c r="I202" s="8"/>
     </row>
     <row r="203" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B203" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="C203" s="5" t="s">
         <v>549</v>
       </c>
-      <c r="C203" s="5" t="s">
+      <c r="D203" s="5" t="s">
         <v>550</v>
       </c>
-      <c r="D203" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E203" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F203" s="6">
-        <v>21828744</v>
+        <v>19296629</v>
       </c>
       <c r="G203" s="7">
-        <v>0.057765439917202746</v>
+        <v>0.05243547979286952</v>
       </c>
       <c r="H203" s="7">
-        <v>0.8528368079966019</v>
+        <v>0.31493550457874525</v>
       </c>
       <c r="I203" s="8"/>
     </row>
     <row r="204" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B204" s="5" t="s">
+        <v>551</v>
+      </c>
+      <c r="C204" s="5" t="s">
         <v>552</v>
       </c>
-      <c r="C204" s="5" t="s">
+      <c r="D204" s="5" t="s">
         <v>553</v>
       </c>
-      <c r="D204" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E204" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F204" s="6">
-        <v>13973960</v>
+        <v>134510903</v>
       </c>
       <c r="G204" s="7">
-        <v>0.057391677090817494</v>
+        <v>0.05211150058222418</v>
       </c>
       <c r="H204" s="7">
-        <v>0.554797592951512</v>
+        <v>0.4915839968802313</v>
       </c>
       <c r="I204" s="8"/>
     </row>
     <row r="205" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B205" s="5" t="s">
+        <v>554</v>
+      </c>
+      <c r="C205" s="5" t="s">
         <v>555</v>
       </c>
-      <c r="C205" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D205" s="5" t="s">
-        <v>370</v>
+        <v>46</v>
       </c>
       <c r="E205" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F205" s="6">
-        <v>153620432</v>
+        <v>22091717</v>
       </c>
       <c r="G205" s="7">
-        <v>0.056502470973392394</v>
+        <v>0.05166361673019802</v>
       </c>
       <c r="H205" s="7">
-        <v>0.5959398674497359</v>
+        <v>0.5527216836972211</v>
       </c>
       <c r="I205" s="8"/>
     </row>
     <row r="207" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B207" s="9" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">