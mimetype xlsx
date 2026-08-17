--- v1 (2026-06-17)
+++ v2 (2026-08-17)
@@ -1678,51 +1678,51 @@
   <si>
     <t>41081234</t>
   </si>
   <si>
     <t>Stichting Sint Anna</t>
   </si>
   <si>
     <t>Boxmeer</t>
   </si>
   <si>
     <t>41093743</t>
   </si>
   <si>
     <t>Stichting de Zorgboog</t>
   </si>
   <si>
     <t>Deurne</t>
   </si>
   <si>
     <t>27047100</t>
   </si>
   <si>
     <t>KesslerPerspektief - Hoofdvestiging</t>
   </si>
   <si>
-    <t>200 resultaten · gegenereerd 17-6-2026, 15:10:29</t>
+    <t>200 resultaten · gegenereerd 17-8-2026, 15:29:00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF0F1F3D"/>
       <sz val="18"/>
     </font>
     <font>
       <i/>
       <color rgb="FF6B7280"/>