--- v0 (2026-04-18)
+++ v1 (2026-06-17)
@@ -8,1676 +8,1517 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Top Performers" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="811" uniqueCount="542">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="711" uniqueCount="489">
   <si>
     <t>Top performers — VVT 2023</t>
   </si>
   <si>
     <t>EBITDA-marge &gt; 5% · solvabiliteit &gt; 20% · omzet &gt; €500k</t>
   </si>
   <si>
     <t>KvK</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Plaats</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Omzet</t>
   </si>
   <si>
     <t>EBITDA-marge</t>
   </si>
   <si>
     <t>Solvabiliteit</t>
   </si>
   <si>
     <t>Leverage</t>
   </si>
   <si>
-    <t>74776843</t>
-[...2 lines deleted...]
-    <t>TMP Talent B.V.</t>
+    <t>41125094</t>
+  </si>
+  <si>
+    <t>De Vijverhof</t>
+  </si>
+  <si>
+    <t>Capelle Aan Den Ijssel</t>
+  </si>
+  <si>
+    <t>VVT</t>
+  </si>
+  <si>
+    <t>60389958</t>
+  </si>
+  <si>
+    <t>Het Gastenhuis B.V.</t>
+  </si>
+  <si>
+    <t>Amsterdam</t>
+  </si>
+  <si>
+    <t>41000801</t>
+  </si>
+  <si>
+    <t>Stichting Zorgcentrum Talma Urk</t>
+  </si>
+  <si>
+    <t>Urk</t>
+  </si>
+  <si>
+    <t>71835830</t>
+  </si>
+  <si>
+    <t>Vierstroom Verpleeg Thuis B.V.</t>
+  </si>
+  <si>
+    <t>Gouda</t>
+  </si>
+  <si>
+    <t>41000503</t>
+  </si>
+  <si>
+    <t>Stichting Fier</t>
+  </si>
+  <si>
+    <t>Leeuwarden</t>
+  </si>
+  <si>
+    <t>41052635</t>
+  </si>
+  <si>
+    <t>Stichting Voor Reformatorische Ouderenzorg</t>
+  </si>
+  <si>
+    <t>Ridderkerk</t>
+  </si>
+  <si>
+    <t>37122456</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Tellus</t>
+  </si>
+  <si>
+    <t>Den Helder</t>
+  </si>
+  <si>
+    <t>14100256</t>
+  </si>
+  <si>
+    <t>U-center B.V.</t>
+  </si>
+  <si>
+    <t>Epen</t>
+  </si>
+  <si>
+    <t>30236066</t>
+  </si>
+  <si>
+    <t>Stichting Huize Het Oosten</t>
+  </si>
+  <si>
+    <t>Bilthoven</t>
+  </si>
+  <si>
+    <t>41118833</t>
+  </si>
+  <si>
+    <t>Stichting Het Parkhuis</t>
+  </si>
+  <si>
+    <t>Dordrecht</t>
+  </si>
+  <si>
+    <t>30223411</t>
+  </si>
+  <si>
+    <t>Stichting Lievegoed</t>
+  </si>
+  <si>
+    <t>41174469</t>
+  </si>
+  <si>
+    <t>Stichting Gemiva-SVG Groep</t>
+  </si>
+  <si>
+    <t>51662000</t>
+  </si>
+  <si>
+    <t>Stichting Ambiq</t>
+  </si>
+  <si>
+    <t>Hengelo</t>
+  </si>
+  <si>
+    <t>20115882</t>
+  </si>
+  <si>
+    <t>Stichting Park Zuiderhout</t>
+  </si>
+  <si>
+    <t>Teteringen</t>
+  </si>
+  <si>
+    <t>27047100</t>
+  </si>
+  <si>
+    <t>KesslerPerspektief - Hoofdvestiging</t>
+  </si>
+  <si>
+    <t>s-Gravenhage</t>
+  </si>
+  <si>
+    <t>41244253</t>
+  </si>
+  <si>
+    <t>Stichting Woon- en Zorgcentrum "Humanitas"</t>
+  </si>
+  <si>
+    <t>Deventer</t>
+  </si>
+  <si>
+    <t>41017511</t>
+  </si>
+  <si>
+    <t>Stichting Woon- en zorgcentrum de Westerkim</t>
+  </si>
+  <si>
+    <t>Hoogeveen</t>
+  </si>
+  <si>
+    <t>41059171</t>
+  </si>
+  <si>
+    <t>Stichting Protestants-Christelijk Zorgcentrum Anker</t>
+  </si>
+  <si>
+    <t>Kesteren</t>
+  </si>
+  <si>
+    <t>09109774</t>
+  </si>
+  <si>
+    <t>Stichting Pluryn</t>
+  </si>
+  <si>
+    <t>Nijmegen</t>
+  </si>
+  <si>
+    <t>41188459</t>
+  </si>
+  <si>
+    <t>Stichting Zorg- en Wooncentrum De Haven</t>
+  </si>
+  <si>
+    <t>Bunschoten-Spakenburg</t>
+  </si>
+  <si>
+    <t>41066093</t>
+  </si>
+  <si>
+    <t>Stichting Zorgcentrum Beek en Bos</t>
+  </si>
+  <si>
+    <t>Heythuysen</t>
+  </si>
+  <si>
+    <t>41046392</t>
+  </si>
+  <si>
+    <t>Stichting Bethanië</t>
+  </si>
+  <si>
+    <t>Ede</t>
+  </si>
+  <si>
+    <t>28103868</t>
+  </si>
+  <si>
+    <t>Stichting Het Raamwerk</t>
+  </si>
+  <si>
+    <t>Noordwijkerhout</t>
+  </si>
+  <si>
+    <t>41135918</t>
+  </si>
+  <si>
+    <t>Stichting Zorgcentra uitgaande van de Gereformeerde Gemeenten in Zeeland en Zuid-Holland en de Christelijke Gereformeerde Kerken in de regio Rotterdam</t>
+  </si>
+  <si>
+    <t>Barendrecht</t>
+  </si>
+  <si>
+    <t>17200931</t>
+  </si>
+  <si>
+    <t>Stichting Amaliazorg</t>
+  </si>
+  <si>
+    <t>Oirschot</t>
+  </si>
+  <si>
+    <t>41051592</t>
+  </si>
+  <si>
+    <t>Stichting Catharina</t>
+  </si>
+  <si>
+    <t>Arnhem</t>
+  </si>
+  <si>
+    <t>27253843</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Oldael</t>
+  </si>
+  <si>
+    <t>08089010</t>
+  </si>
+  <si>
+    <t>Stichting Atlant Zorggroep</t>
+  </si>
+  <si>
+    <t>Beekbergen</t>
+  </si>
+  <si>
+    <t>01140346</t>
+  </si>
+  <si>
+    <t>Synaeda PMC B.V.</t>
+  </si>
+  <si>
+    <t>41188898</t>
+  </si>
+  <si>
+    <t>Stichting Verzorgingshuis de Koperhorst</t>
+  </si>
+  <si>
+    <t>Amersfoort</t>
+  </si>
+  <si>
+    <t>51437848</t>
+  </si>
+  <si>
+    <t>Zuyderland Thuiszorg B.V.</t>
+  </si>
+  <si>
+    <t>Sittard</t>
+  </si>
+  <si>
+    <t>58497978</t>
+  </si>
+  <si>
+    <t>Dagelijks Leven Zorg B.V.</t>
+  </si>
+  <si>
+    <t>Apeldoorn</t>
+  </si>
+  <si>
+    <t>41136257</t>
+  </si>
+  <si>
+    <t>Stichting Zorgbeheer De Zellingen</t>
+  </si>
+  <si>
+    <t>Capelle aan den IJssel</t>
+  </si>
+  <si>
+    <t>41047349</t>
+  </si>
+  <si>
+    <t>Stichting Het Maanderzand</t>
+  </si>
+  <si>
+    <t>64992284</t>
+  </si>
+  <si>
+    <t>Stichting RijnWaal Zorggroep</t>
+  </si>
+  <si>
+    <t>Gendt</t>
+  </si>
+  <si>
+    <t>27248096</t>
+  </si>
+  <si>
+    <t>Stichting Saffier - De Residentie Groep</t>
+  </si>
+  <si>
+    <t>34184520</t>
+  </si>
+  <si>
+    <t>Stichting ViVa! Zorggroep</t>
+  </si>
+  <si>
+    <t>Velsen-Noord</t>
+  </si>
+  <si>
+    <t>54102901</t>
+  </si>
+  <si>
+    <t>Stichting Zorgorganisatie NiKo</t>
+  </si>
+  <si>
+    <t>Alkmaar</t>
+  </si>
+  <si>
+    <t>41053643</t>
+  </si>
+  <si>
+    <t>Stichting Zorg Adullam</t>
+  </si>
+  <si>
+    <t>Barneveld</t>
+  </si>
+  <si>
+    <t>14089898</t>
+  </si>
+  <si>
+    <t>Stichting Cicero Zorggroep</t>
+  </si>
+  <si>
+    <t>Brunssum</t>
+  </si>
+  <si>
+    <t>41231279</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Zaanstreek</t>
+  </si>
+  <si>
+    <t>Zaandam</t>
+  </si>
+  <si>
+    <t>67729894</t>
+  </si>
+  <si>
+    <t>Stichting Liberein</t>
+  </si>
+  <si>
+    <t>Enschede</t>
+  </si>
+  <si>
+    <t>20139950</t>
+  </si>
+  <si>
+    <t>Novicare B.V.</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>41076416</t>
+  </si>
+  <si>
+    <t>Stichting Envida</t>
+  </si>
+  <si>
+    <t>Maastricht</t>
+  </si>
+  <si>
+    <t>32078404</t>
+  </si>
+  <si>
+    <t>Stichting Eleos, christelijke ggz</t>
+  </si>
+  <si>
+    <t>Hoevelaken</t>
+  </si>
+  <si>
+    <t>41180026</t>
+  </si>
+  <si>
+    <t>stichting Accolade Zorg</t>
+  </si>
+  <si>
+    <t>Bosch en Duin</t>
+  </si>
+  <si>
+    <t>41168998</t>
+  </si>
+  <si>
+    <t>Stichting R.K. Zorgcentrum Roomburgh</t>
+  </si>
+  <si>
+    <t>Leiden</t>
+  </si>
+  <si>
+    <t>41095513</t>
+  </si>
+  <si>
+    <t>Stichting De Wever</t>
+  </si>
+  <si>
+    <t>Tilburg</t>
+  </si>
+  <si>
+    <t>32134360</t>
+  </si>
+  <si>
+    <t>Stichting Beweging 3.0</t>
+  </si>
+  <si>
+    <t>05081871</t>
+  </si>
+  <si>
+    <t>Stichting Driezorg, Wonen Welzijn &amp; Zorg</t>
+  </si>
+  <si>
+    <t>Zwolle</t>
+  </si>
+  <si>
+    <t>41130278</t>
+  </si>
+  <si>
+    <t>Stichting Salem, wonen met zorg</t>
+  </si>
+  <si>
+    <t>41095453</t>
+  </si>
+  <si>
+    <t>Stichting Het Laar</t>
+  </si>
+  <si>
+    <t>08080399</t>
+  </si>
+  <si>
+    <t>Stichting De Passerel</t>
+  </si>
+  <si>
+    <t>41149967</t>
+  </si>
+  <si>
+    <t>Stichting tot Huisvesting Verzorging en Verpleging van Ouderen Eykenburg</t>
+  </si>
+  <si>
+    <t>Den Haag</t>
+  </si>
+  <si>
+    <t>41195096</t>
+  </si>
+  <si>
+    <t>Stichting HilverZorg</t>
+  </si>
+  <si>
+    <t>Hilversum</t>
+  </si>
+  <si>
+    <t>41226861</t>
+  </si>
+  <si>
+    <t>Stichting Sint Jacob</t>
+  </si>
+  <si>
+    <t>Haarlem</t>
+  </si>
+  <si>
+    <t>29048285</t>
+  </si>
+  <si>
+    <t>WelThuis B.V.</t>
+  </si>
+  <si>
+    <t>65042662</t>
+  </si>
+  <si>
+    <t>Stichting Patyna</t>
+  </si>
+  <si>
+    <t>Sneek</t>
+  </si>
+  <si>
+    <t>41039180</t>
+  </si>
+  <si>
+    <t>Stichting Riwis Zorg &amp; Welzijn</t>
+  </si>
+  <si>
+    <t>17145911</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Elde Maasduinen</t>
   </si>
   <si>
     <t>Boxtel</t>
   </si>
   <si>
-    <t>VVT</t>
-[...23 lines deleted...]
-    <t>Stichting meeReizen</t>
+    <t>27280417</t>
+  </si>
+  <si>
+    <t>Stichting Respect Wonen Zorg Welzijn</t>
+  </si>
+  <si>
+    <t>41002802</t>
+  </si>
+  <si>
+    <t>Stichting Zorgcentrum het Bildt</t>
+  </si>
+  <si>
+    <t>St.-Annaparochie</t>
+  </si>
+  <si>
+    <t>41265029</t>
+  </si>
+  <si>
+    <t>Stichting De Rijnhoven</t>
+  </si>
+  <si>
+    <t>Harmelen</t>
+  </si>
+  <si>
+    <t>24354564</t>
+  </si>
+  <si>
+    <t>Stichting 1nP</t>
+  </si>
+  <si>
+    <t>Hellevoetsluis</t>
+  </si>
+  <si>
+    <t>04075244</t>
+  </si>
+  <si>
+    <t>Stichting Trajectum</t>
+  </si>
+  <si>
+    <t>41066110</t>
+  </si>
+  <si>
+    <t>Stichting Sint Jozef wonen en zorg</t>
+  </si>
+  <si>
+    <t>Meijel</t>
+  </si>
+  <si>
+    <t>68436513</t>
+  </si>
+  <si>
+    <t>Zorghaven B.V.</t>
+  </si>
+  <si>
+    <t>Schiedam</t>
+  </si>
+  <si>
+    <t>27332804</t>
+  </si>
+  <si>
+    <t>Stichting Wijdezorg</t>
+  </si>
+  <si>
+    <t>Zoeterwoude</t>
+  </si>
+  <si>
+    <t>41222776</t>
+  </si>
+  <si>
+    <t>Stichting SIG, organisatie voor ondersteuning van mensen met een beperking</t>
+  </si>
+  <si>
+    <t>Beverwijk</t>
+  </si>
+  <si>
+    <t>41239364</t>
+  </si>
+  <si>
+    <t>Stichting Alkcare</t>
+  </si>
+  <si>
+    <t>Oudorp</t>
+  </si>
+  <si>
+    <t>41114148</t>
+  </si>
+  <si>
+    <t>Stichting Amarijn</t>
+  </si>
+  <si>
+    <t>Vlissingen</t>
+  </si>
+  <si>
+    <t>41096992</t>
+  </si>
+  <si>
+    <t>Stichting Amarant</t>
+  </si>
+  <si>
+    <t>24299892</t>
+  </si>
+  <si>
+    <t>Stichting Salios</t>
+  </si>
+  <si>
+    <t>08113086</t>
+  </si>
+  <si>
+    <t>Stichting Zozijn Zorg</t>
+  </si>
+  <si>
+    <t>Wilp</t>
+  </si>
+  <si>
+    <t>41118305</t>
+  </si>
+  <si>
+    <t>Protestants Interkerkelijke Stichting Zorgverlening Hendrik-Ido-Ambacht</t>
+  </si>
+  <si>
+    <t>Hendrik-Ido-Ambacht</t>
+  </si>
+  <si>
+    <t>27321808</t>
+  </si>
+  <si>
+    <t>Stichting Ipse de Bruggen</t>
+  </si>
+  <si>
+    <t>Zoetermeer</t>
+  </si>
+  <si>
+    <t>41014377</t>
+  </si>
+  <si>
+    <t>Christelijke Stichting BCM Zorg en Dienstverlening</t>
+  </si>
+  <si>
+    <t>Stadskanaal</t>
+  </si>
+  <si>
+    <t>27283988</t>
+  </si>
+  <si>
+    <t>Stichting Cardia</t>
+  </si>
+  <si>
+    <t>24365406</t>
+  </si>
+  <si>
+    <t>Stichting Zorg en Verpleging Goeree-Overflakkee</t>
+  </si>
+  <si>
+    <t>Dirksland</t>
+  </si>
+  <si>
+    <t>41064747</t>
+  </si>
+  <si>
+    <t>Stichting Forensisch Psychiatrisch Centrum De Rooyse Wissel</t>
+  </si>
+  <si>
+    <t>Oostrum</t>
+  </si>
+  <si>
+    <t>09181367</t>
+  </si>
+  <si>
+    <t>Stichting Insula Dei Huize Kohlmann</t>
+  </si>
+  <si>
+    <t>18081254</t>
+  </si>
+  <si>
+    <t>Stichting Mijzo</t>
+  </si>
+  <si>
+    <t>Waalwijk</t>
+  </si>
+  <si>
+    <t>41062327</t>
+  </si>
+  <si>
+    <t>Stichting LA PROVIDENCE</t>
+  </si>
+  <si>
+    <t>Grubbenvorst</t>
+  </si>
+  <si>
+    <t>17126402</t>
+  </si>
+  <si>
+    <t>Stichting Savant Zorg</t>
+  </si>
+  <si>
+    <t>Helmond</t>
+  </si>
+  <si>
+    <t>08152192</t>
+  </si>
+  <si>
+    <t>Zorggroep De Laren B.V.</t>
+  </si>
+  <si>
+    <t>Maarssen</t>
+  </si>
+  <si>
+    <t>41113577</t>
+  </si>
+  <si>
+    <t>Stichting Schutse Zorg Tholen</t>
+  </si>
+  <si>
+    <t>Sint-Annaland</t>
+  </si>
+  <si>
+    <t>41186583</t>
+  </si>
+  <si>
+    <t>Stichting Zuidwester</t>
+  </si>
+  <si>
+    <t>Middelharnis</t>
+  </si>
+  <si>
+    <t>34229005</t>
+  </si>
+  <si>
+    <t>Stichting Cordaan</t>
+  </si>
+  <si>
+    <t>41000048</t>
+  </si>
+  <si>
+    <t>Stichting Leppehiem</t>
+  </si>
+  <si>
+    <t>Akkrum</t>
+  </si>
+  <si>
+    <t>02068255</t>
+  </si>
+  <si>
+    <t>Stichting De Hoven</t>
+  </si>
+  <si>
+    <t>Onderdendam</t>
+  </si>
+  <si>
+    <t>17167201</t>
+  </si>
+  <si>
+    <t>Stichting Vivent</t>
+  </si>
+  <si>
+    <t>Rosmalen</t>
+  </si>
+  <si>
+    <t>09169814</t>
+  </si>
+  <si>
+    <t>Stichting Careaz</t>
+  </si>
+  <si>
+    <t>Lichtenvoorde</t>
+  </si>
+  <si>
+    <t>09141342</t>
+  </si>
+  <si>
+    <t>Stichting Innoforte</t>
+  </si>
+  <si>
+    <t>Velp</t>
+  </si>
+  <si>
+    <t>41047476</t>
+  </si>
+  <si>
+    <t>Hervormde Stichting tot Verzorging van Ouderen "NEBOPLUS"</t>
+  </si>
+  <si>
+    <t>04067432</t>
+  </si>
+  <si>
+    <t>Stichting BEZINN</t>
+  </si>
+  <si>
+    <t>Assen</t>
+  </si>
+  <si>
+    <t>13037206</t>
+  </si>
+  <si>
+    <t>Stichting Daelzicht</t>
+  </si>
+  <si>
+    <t>Heel</t>
+  </si>
+  <si>
+    <t>30147072</t>
+  </si>
+  <si>
+    <t>Stichting Bartiméus Sonneheerdt</t>
+  </si>
+  <si>
+    <t>Zeist</t>
+  </si>
+  <si>
+    <t>17141865</t>
+  </si>
+  <si>
+    <t>Stichting Cello</t>
+  </si>
+  <si>
+    <t>Vught</t>
+  </si>
+  <si>
+    <t>59649518</t>
+  </si>
+  <si>
+    <t>Stichting Elver</t>
+  </si>
+  <si>
+    <t>Wehl</t>
+  </si>
+  <si>
+    <t>39059711</t>
+  </si>
+  <si>
+    <t>Stichting Triade</t>
+  </si>
+  <si>
+    <t>Lelystad</t>
+  </si>
+  <si>
+    <t>41169944</t>
+  </si>
+  <si>
+    <t>Stichting HOZO</t>
+  </si>
+  <si>
+    <t>Hillegom</t>
+  </si>
+  <si>
+    <t>24388693</t>
+  </si>
+  <si>
+    <t>Stichting Swinhove Groep</t>
+  </si>
+  <si>
+    <t>Zwijndrecht</t>
+  </si>
+  <si>
+    <t>08088958</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Manna</t>
+  </si>
+  <si>
+    <t>27336321</t>
+  </si>
+  <si>
+    <t>Stichting Haagse Wijk- en Woonzorg</t>
+  </si>
+  <si>
+    <t>08122202</t>
+  </si>
+  <si>
+    <t>Stichting Livio</t>
+  </si>
+  <si>
+    <t>04062069</t>
+  </si>
+  <si>
+    <t>Stichting Treant Care</t>
+  </si>
+  <si>
+    <t>Emmen</t>
+  </si>
+  <si>
+    <t>02084324</t>
+  </si>
+  <si>
+    <t>Stichting Verslavingszorg Noord Nederland</t>
+  </si>
+  <si>
+    <t>Groningen</t>
+  </si>
+  <si>
+    <t>41181294</t>
+  </si>
+  <si>
+    <t>Landelijke Stichting Vredenoord</t>
+  </si>
+  <si>
+    <t>Huis ter Heide</t>
+  </si>
+  <si>
+    <t>41202793</t>
+  </si>
+  <si>
+    <t>Stichting Humanitas DMH voor Dienstverlening aan Mensen met een Hulpvraag</t>
+  </si>
+  <si>
+    <t>Nieuwegein</t>
+  </si>
+  <si>
+    <t>41098093</t>
+  </si>
+  <si>
+    <t>Zorgstichting 't Heem</t>
+  </si>
+  <si>
+    <t>Udenhout</t>
+  </si>
+  <si>
+    <t>41241831</t>
+  </si>
+  <si>
+    <t>STICHTING WOONZORGGROEP SAMEN</t>
+  </si>
+  <si>
+    <t>Schagen</t>
+  </si>
+  <si>
+    <t>34239269</t>
+  </si>
+  <si>
+    <t>Stichting Zorgbalans</t>
+  </si>
+  <si>
+    <t>41199892</t>
+  </si>
+  <si>
+    <t>Stichting Brentano Amstelveen</t>
+  </si>
+  <si>
+    <t>Amstelveen</t>
+  </si>
+  <si>
+    <t>30211012</t>
+  </si>
+  <si>
+    <t>Stichting Kwintes</t>
+  </si>
+  <si>
+    <t>41247103</t>
+  </si>
+  <si>
+    <t>Stichting Woonzorg Flevoland</t>
+  </si>
+  <si>
+    <t>50741632</t>
+  </si>
+  <si>
+    <t>Stichting Present</t>
+  </si>
+  <si>
+    <t>Ameide</t>
+  </si>
+  <si>
+    <t>41039179</t>
+  </si>
+  <si>
+    <t>Stichting Sius</t>
+  </si>
+  <si>
+    <t>Groenlo</t>
+  </si>
+  <si>
+    <t>41009570</t>
+  </si>
+  <si>
+    <t>Stichting Vredewold</t>
+  </si>
+  <si>
+    <t>Leek</t>
+  </si>
+  <si>
+    <t>41241550</t>
+  </si>
+  <si>
+    <t>De Pieter Raat Stichting</t>
+  </si>
+  <si>
+    <t>Heerhugowaard</t>
+  </si>
+  <si>
+    <t>33299171</t>
+  </si>
+  <si>
+    <t>Stichting Amstelring Groep</t>
+  </si>
+  <si>
+    <t>41052241</t>
+  </si>
+  <si>
+    <t>Stichting De Gelderhorst</t>
+  </si>
+  <si>
+    <t>34126607</t>
+  </si>
+  <si>
+    <t>De ZorgSpecialist B.V.</t>
+  </si>
+  <si>
+    <t>Santpoort-Noord</t>
+  </si>
+  <si>
+    <t>12065731</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Noord- en Midden-Limburg</t>
+  </si>
+  <si>
+    <t>Venlo</t>
+  </si>
+  <si>
+    <t>41095003</t>
+  </si>
+  <si>
+    <t>Stichting Thebe Wonen en Zorg</t>
+  </si>
+  <si>
+    <t>Goirle</t>
+  </si>
+  <si>
+    <t>08083453</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Ena</t>
+  </si>
+  <si>
+    <t>41068374</t>
+  </si>
+  <si>
+    <t>Stichting voor Verpleeg-, Verzorgings- en Woonfaciliteiten Land van Horne</t>
+  </si>
+  <si>
+    <t>Weert</t>
+  </si>
+  <si>
+    <t>41047145</t>
+  </si>
+  <si>
+    <t>Stichting Samen Zorgen</t>
+  </si>
+  <si>
+    <t>Heteren</t>
+  </si>
+  <si>
+    <t>24286701</t>
+  </si>
+  <si>
+    <t>Hervormde Stichting "Sonneburgh"</t>
+  </si>
+  <si>
+    <t>Rotterdam</t>
+  </si>
+  <si>
+    <t>30271006</t>
+  </si>
+  <si>
+    <t>Stichting QuaRijn</t>
+  </si>
+  <si>
+    <t>Doorn</t>
+  </si>
+  <si>
+    <t>30242745</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Charim</t>
+  </si>
+  <si>
+    <t>Veenendaal</t>
+  </si>
+  <si>
+    <t>08186976</t>
+  </si>
+  <si>
+    <t>Stichting Baalderborg Groep</t>
+  </si>
+  <si>
+    <t>Ommen</t>
+  </si>
+  <si>
+    <t>41035166</t>
+  </si>
+  <si>
+    <t>Protestants-Christelijke Stichting Philadelphia Zorg</t>
+  </si>
+  <si>
+    <t>08094960</t>
+  </si>
+  <si>
+    <t>Stichting De Twentse Zorgcentra</t>
+  </si>
+  <si>
+    <t>41077793</t>
+  </si>
+  <si>
+    <t>Stichting LEVANTOgroep</t>
+  </si>
+  <si>
+    <t>41121863</t>
+  </si>
+  <si>
+    <t>Stichting Syndion</t>
+  </si>
+  <si>
+    <t>Gorinchem</t>
+  </si>
+  <si>
+    <t>41231194</t>
+  </si>
+  <si>
+    <t>Stichting WilgaerdenLeekerweideGroep</t>
+  </si>
+  <si>
+    <t>Wognum</t>
+  </si>
+  <si>
+    <t>22054145</t>
+  </si>
+  <si>
+    <t>Stichting Allévo</t>
+  </si>
+  <si>
+    <t>Goes</t>
+  </si>
+  <si>
+    <t>01098504</t>
+  </si>
+  <si>
+    <t>Stichting ZuidOostZorg</t>
+  </si>
+  <si>
+    <t>Drachten</t>
+  </si>
+  <si>
+    <t>02058791</t>
+  </si>
+  <si>
+    <t>Stichting De Zijlen</t>
+  </si>
+  <si>
+    <t>Tolbert</t>
+  </si>
+  <si>
+    <t>41093743</t>
+  </si>
+  <si>
+    <t>Stichting de Zorgboog</t>
+  </si>
+  <si>
+    <t>Deurne</t>
+  </si>
+  <si>
+    <t>41093762</t>
+  </si>
+  <si>
+    <t>Stichting ORO</t>
+  </si>
+  <si>
+    <t>09140622</t>
+  </si>
+  <si>
+    <t>Bloezem GGZ B.V.</t>
+  </si>
+  <si>
+    <t>Renkum</t>
+  </si>
+  <si>
+    <t>27278704</t>
+  </si>
+  <si>
+    <t>Stichting Careyn</t>
+  </si>
+  <si>
+    <t>41053245</t>
+  </si>
+  <si>
+    <t>Stichting Markenheem</t>
+  </si>
+  <si>
+    <t>Doetinchem</t>
+  </si>
+  <si>
+    <t>41102850</t>
+  </si>
+  <si>
+    <t>Stichting Sovak</t>
+  </si>
+  <si>
+    <t>Terheijden</t>
+  </si>
+  <si>
+    <t>41032283</t>
+  </si>
+  <si>
+    <t>Stichting Zorgfederatie Oldenzaal</t>
+  </si>
+  <si>
+    <t>Oldenzaal</t>
+  </si>
+  <si>
+    <t>41122080</t>
+  </si>
+  <si>
+    <t>Stichting De Merwelanden</t>
+  </si>
+  <si>
+    <t>17104004</t>
+  </si>
+  <si>
+    <t>Interzorg Oss Thuiszorg B.V.</t>
+  </si>
+  <si>
+    <t>Oss</t>
+  </si>
+  <si>
+    <t>41118911</t>
+  </si>
+  <si>
+    <t>Protestants Christelijke Stichting Sjaloom Zorg op Goeree-Overflakkee e.o.</t>
+  </si>
+  <si>
+    <t>27307515</t>
+  </si>
+  <si>
+    <t>Stichting ActiVite</t>
+  </si>
+  <si>
+    <t>Leiderdorp</t>
+  </si>
+  <si>
+    <t>24383768</t>
+  </si>
+  <si>
+    <t>Stichting Argos Zorggroep</t>
+  </si>
+  <si>
+    <t>41081234</t>
+  </si>
+  <si>
+    <t>Stichting Sint Anna</t>
+  </si>
+  <si>
+    <t>Boxmeer</t>
+  </si>
+  <si>
+    <t>04082725</t>
+  </si>
+  <si>
+    <t>Stichting Cosis</t>
+  </si>
+  <si>
+    <t>41095652</t>
+  </si>
+  <si>
+    <t>Joris Zorg</t>
+  </si>
+  <si>
+    <t>08154161</t>
+  </si>
+  <si>
+    <t>Stichting Aveleijn</t>
   </si>
   <si>
     <t>Borne</t>
   </si>
   <si>
-    <t>52882667</t>
-[...290 lines deleted...]
-    <t>RenQli B.V.</t>
+    <t>41093769</t>
+  </si>
+  <si>
+    <t>Stichting SWZ</t>
+  </si>
+  <si>
+    <t>Son en Breugel</t>
+  </si>
+  <si>
+    <t>41190449</t>
+  </si>
+  <si>
+    <t>Stichting Silverein</t>
   </si>
   <si>
     <t>Utrecht</t>
   </si>
   <si>
-    <t>70219427</t>
-[...20 lines deleted...]
-    <t>Balans Thuiszorg B.V.</t>
+    <t>24330016</t>
+  </si>
+  <si>
+    <t>Stichting Zonnehuisgroep Vlaardingen</t>
+  </si>
+  <si>
+    <t>Vlaardingen</t>
+  </si>
+  <si>
+    <t>34109793</t>
+  </si>
+  <si>
+    <t>Rooms Katholieke Stichting Zorgcentra Meerlanden</t>
+  </si>
+  <si>
+    <t>Badhoevedorp</t>
+  </si>
+  <si>
+    <t>41050547</t>
+  </si>
+  <si>
+    <t>Stichting Christelijke Zorgorganisatie Norschoten</t>
+  </si>
+  <si>
+    <t>41107082</t>
+  </si>
+  <si>
+    <t>Stichting Thuiszorg West-Brabant</t>
+  </si>
+  <si>
+    <t>Roosendaal</t>
+  </si>
+  <si>
+    <t>04058025</t>
+  </si>
+  <si>
+    <t>Noord Nederlandse Coöperatie van Zorgorganisaties U.A.</t>
+  </si>
+  <si>
+    <t>39075012</t>
+  </si>
+  <si>
+    <t>Stichting Coloriet</t>
+  </si>
+  <si>
+    <t>41035212</t>
+  </si>
+  <si>
+    <t>Stichting Careander, Protestants Christelijke Stichting voor mensen met een verstandelijke beperking</t>
+  </si>
+  <si>
+    <t>Harderwijk</t>
+  </si>
+  <si>
+    <t>41000413</t>
+  </si>
+  <si>
+    <t>Stichting Verzorgingshuis Talma Apeldoorn</t>
+  </si>
+  <si>
+    <t>32077906</t>
+  </si>
+  <si>
+    <t>Stichting Amaris Zorggroep</t>
+  </si>
+  <si>
+    <t>Laren</t>
+  </si>
+  <si>
+    <t>37107647</t>
+  </si>
+  <si>
+    <t>Stichting Geriant</t>
+  </si>
+  <si>
+    <t>41078510</t>
+  </si>
+  <si>
+    <t>Stichting Gehandicaptenzorg</t>
+  </si>
+  <si>
+    <t>08142634</t>
+  </si>
+  <si>
+    <t>Stichting ZorgAccent</t>
+  </si>
+  <si>
+    <t>Almelo</t>
+  </si>
+  <si>
+    <t>14125865</t>
+  </si>
+  <si>
+    <t>Zuyderland Zorgcentra B.V.</t>
+  </si>
+  <si>
+    <t>41236583</t>
+  </si>
+  <si>
+    <t>Stichting Omring</t>
+  </si>
+  <si>
+    <t>Hoorn</t>
+  </si>
+  <si>
+    <t>41001546</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Hof en Hiem</t>
+  </si>
+  <si>
+    <t>Sint Nicolaasga</t>
+  </si>
+  <si>
+    <t>34253389</t>
+  </si>
+  <si>
+    <t>CrisisCare B.V.</t>
+  </si>
+  <si>
+    <t>41048366</t>
+  </si>
+  <si>
+    <t>Stichting De Rozelaar</t>
+  </si>
+  <si>
+    <t>20109300</t>
+  </si>
+  <si>
+    <t>Stichting Maatschappelijke Opvang Breda en omstreken</t>
   </si>
   <si>
     <t>Breda</t>
   </si>
   <si>
-    <t>80726836</t>
-[...1229 lines deleted...]
-    <t>200 resultaten · gegenereerd 18-4-2026, 00:23:24</t>
+    <t>175 resultaten · gegenereerd 17-6-2026, 14:16:03</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF0F1F3D"/>
       <sz val="18"/>
     </font>
     <font>
       <i/>
       <color rgb="FF6B7280"/>
@@ -2074,51 +1915,51 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF0F1F3D"/>
   </sheetPr>
-  <dimension ref="B2:I207"/>
+  <dimension ref="B2:I182"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="2" customWidth="1"/>
     <col min="2" max="2" width="14" customWidth="1"/>
     <col min="3" max="3" width="40" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="8" width="14" customWidth="1"/>
     <col min="9" max="9" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" ht="22" customHeight="1" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B5" s="3" t="s">
         <v>2</v>
       </c>
@@ -2136,4839 +1977,4239 @@
       </c>
       <c r="G5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="6">
-        <v>627019</v>
+        <v>19048302</v>
       </c>
       <c r="G6" s="7">
-        <v>0.7515625523309502</v>
+        <v>0.27182496371592596</v>
       </c>
       <c r="H6" s="7">
-        <v>0.8601122100190519</v>
+        <v>0.4721028924192006</v>
       </c>
       <c r="I6" s="8"/>
     </row>
     <row r="7" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="6">
-        <v>16251000</v>
+        <v>40875987</v>
       </c>
       <c r="G7" s="7">
-        <v>0.7405082764137592</v>
+        <v>0.239629369683477</v>
       </c>
       <c r="H7" s="7">
-        <v>0.30871568228369095</v>
+        <v>0.7308337907495223</v>
       </c>
       <c r="I7" s="8"/>
     </row>
     <row r="8" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B8" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="6">
-        <v>545756</v>
+        <v>15996700</v>
       </c>
       <c r="G8" s="7">
-        <v>0.7167122303740133</v>
+        <v>0.2250438527946389</v>
       </c>
       <c r="H8" s="7">
-        <v>0.6079973525228486</v>
+        <v>0.48811103386560445</v>
       </c>
       <c r="I8" s="8"/>
     </row>
     <row r="9" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B9" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="6">
-        <v>882226</v>
+        <v>10552779</v>
       </c>
       <c r="G9" s="7">
-        <v>0.7159888735992819</v>
+        <v>0.19375455507975672</v>
       </c>
       <c r="H9" s="7">
-        <v>0.7271573390244588</v>
+        <v>0.24397070028536455</v>
       </c>
       <c r="I9" s="8"/>
     </row>
     <row r="10" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B10" s="5" t="s">
         <v>23</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="6">
-        <v>2717142</v>
+        <v>10497399</v>
       </c>
       <c r="G10" s="7">
-        <v>0.7036341862147801</v>
+        <v>0.17904016032923964</v>
       </c>
       <c r="H10" s="7">
-        <v>0.8003592429044459</v>
+        <v>0.6389837497259002</v>
       </c>
       <c r="I10" s="8"/>
     </row>
     <row r="11" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B11" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="6">
-        <v>1015896</v>
+        <v>19096753</v>
       </c>
       <c r="G11" s="7">
-        <v>0.6756469166135116</v>
+        <v>0.1714608760976277</v>
       </c>
       <c r="H11" s="7">
-        <v>0.4945730279699399</v>
+        <v>0.23924397190744212</v>
       </c>
       <c r="I11" s="8"/>
     </row>
     <row r="12" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B12" s="5" t="s">
         <v>29</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="6">
-        <v>548340</v>
+        <v>14741634</v>
       </c>
       <c r="G12" s="7">
-        <v>0.6342889448152607</v>
+        <v>0.17071771012629944</v>
       </c>
       <c r="H12" s="7">
-        <v>0.8613657405819862</v>
+        <v>0.42502876210783763</v>
       </c>
       <c r="I12" s="8"/>
     </row>
     <row r="13" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B13" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="6">
-        <v>701948</v>
+        <v>13756486</v>
       </c>
       <c r="G13" s="7">
-        <v>0.5941992854171534</v>
+        <v>0.16802561351787076</v>
       </c>
       <c r="H13" s="7">
-        <v>0.7878191887989179</v>
+        <v>0.40281417264031016</v>
       </c>
       <c r="I13" s="8"/>
     </row>
     <row r="14" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="6">
-        <v>1849047</v>
+        <v>10303405</v>
       </c>
       <c r="G14" s="7">
-        <v>0.5708854344967975</v>
+        <v>0.1606829004586348</v>
       </c>
       <c r="H14" s="7">
-        <v>0.5715878894658791</v>
+        <v>0.24216804245565454</v>
       </c>
       <c r="I14" s="8"/>
     </row>
     <row r="15" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B15" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>39</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="6">
-        <v>1548386</v>
+        <v>41619069</v>
       </c>
       <c r="G15" s="7">
-        <v>0.5412913834147299</v>
+        <v>0.14300850891210468</v>
       </c>
       <c r="H15" s="7">
-        <v>0.5992877578896598</v>
+        <v>0.5952226910271103</v>
       </c>
       <c r="I15" s="8"/>
     </row>
     <row r="16" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B16" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="6">
-        <v>1048259</v>
+        <v>43767189</v>
       </c>
       <c r="G16" s="7">
-        <v>0.5399161848359995</v>
+        <v>0.1391077457590434</v>
       </c>
       <c r="H16" s="7">
-        <v>0.8090629446259269</v>
+        <v>0.4727113611999487</v>
       </c>
       <c r="I16" s="8"/>
     </row>
     <row r="17" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B17" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="C17" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="C17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="5" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="6">
-        <v>1163985</v>
+        <v>194823000</v>
       </c>
       <c r="G17" s="7">
-        <v>0.5319054798816136</v>
+        <v>0.13763775324268696</v>
       </c>
       <c r="H17" s="7">
-        <v>0.7554418549627351</v>
+        <v>0.40200724711175856</v>
       </c>
       <c r="I17" s="8"/>
     </row>
     <row r="18" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B18" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="D18" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="C18" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E18" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="6">
-        <v>940556</v>
+        <v>18600056</v>
       </c>
       <c r="G18" s="7">
-        <v>0.5116983996699824</v>
+        <v>0.1368336202858744</v>
       </c>
       <c r="H18" s="7">
-        <v>0.6554201443611188</v>
+        <v>0.44482715611095164</v>
       </c>
       <c r="I18" s="8"/>
     </row>
     <row r="19" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B19" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D19" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="C19" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E19" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="6">
-        <v>2583732</v>
+        <v>16853874</v>
       </c>
       <c r="G19" s="7">
-        <v>0.491660512777641</v>
+        <v>0.1308754889231995</v>
       </c>
       <c r="H19" s="7">
-        <v>0.5102914332473091</v>
+        <v>0.5248287763867561</v>
       </c>
       <c r="I19" s="8"/>
     </row>
     <row r="20" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B20" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="C20" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="C20" s="5" t="s">
+      <c r="D20" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="D20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="6">
-        <v>1324235</v>
+        <v>10773576</v>
       </c>
       <c r="G20" s="7">
-        <v>0.48595377708639326</v>
+        <v>0.1289313780308414</v>
       </c>
       <c r="H20" s="7">
-        <v>0.8637152743943555</v>
+        <v>0.7577356116879074</v>
       </c>
       <c r="I20" s="8"/>
     </row>
     <row r="21" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B21" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="C21" s="5" t="s">
         <v>55</v>
       </c>
-      <c r="C21" s="5" t="s">
+      <c r="D21" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="D21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="6">
-        <v>832315</v>
+        <v>15206435</v>
       </c>
       <c r="G21" s="7">
-        <v>0.48574037473792975</v>
+        <v>0.12730485481968654</v>
       </c>
       <c r="H21" s="7">
-        <v>0.5254934901301974</v>
+        <v>0.8784839534713453</v>
       </c>
       <c r="I21" s="8"/>
     </row>
     <row r="22" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B22" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="C22" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="C22" s="5" t="s">
+      <c r="D22" s="5" t="s">
         <v>59</v>
       </c>
-      <c r="D22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E22" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F22" s="6">
-        <v>774764</v>
+        <v>14491386</v>
       </c>
       <c r="G22" s="7">
-        <v>0.4805114847876257</v>
+        <v>0.12331870809320793</v>
       </c>
       <c r="H22" s="7">
-        <v>0.7335056967820764</v>
+        <v>0.39209056068777376</v>
       </c>
       <c r="I22" s="8"/>
     </row>
     <row r="23" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B23" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="C23" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="C23" s="5" t="s">
+      <c r="D23" s="5" t="s">
         <v>62</v>
       </c>
-      <c r="D23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E23" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F23" s="6">
-        <v>8323000</v>
+        <v>10110721</v>
       </c>
       <c r="G23" s="7">
-        <v>0.46545716688693983</v>
+        <v>0.12221650661708497</v>
       </c>
       <c r="H23" s="7">
-        <v>0.5951494318724339</v>
+        <v>0.45380732053304207</v>
       </c>
       <c r="I23" s="8"/>
     </row>
     <row r="24" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B24" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>64</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>65</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F24" s="6">
-        <v>1117052</v>
+        <v>202118000</v>
       </c>
       <c r="G24" s="7">
-        <v>0.4548167856106967</v>
+        <v>0.12186445541713256</v>
       </c>
       <c r="H24" s="7">
-        <v>0.9130834233742331</v>
+        <v>0.340578743832511</v>
       </c>
       <c r="I24" s="8"/>
     </row>
     <row r="25" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B25" s="5" t="s">
         <v>66</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>67</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>68</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F25" s="6">
-        <v>756870</v>
+        <v>25951658</v>
       </c>
       <c r="G25" s="7">
-        <v>0.44711509242009856</v>
+        <v>0.12141494003966914</v>
       </c>
       <c r="H25" s="7">
-        <v>0.3076162186652918</v>
+        <v>0.3183477924446819</v>
       </c>
       <c r="I25" s="8"/>
     </row>
     <row r="26" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B26" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>71</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F26" s="6">
-        <v>2289069</v>
+        <v>10234625</v>
       </c>
       <c r="G26" s="7">
-        <v>0.44244363101330714</v>
+        <v>0.12053651208520097</v>
       </c>
       <c r="H26" s="7">
-        <v>0.30225629709109664</v>
+        <v>0.5707057278428408</v>
       </c>
       <c r="I26" s="8"/>
     </row>
     <row r="27" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B27" s="5" t="s">
         <v>72</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>73</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>74</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="6">
-        <v>674887</v>
+        <v>11989657</v>
       </c>
       <c r="G27" s="7">
-        <v>0.43169152761869767</v>
+        <v>0.11823307372346015</v>
       </c>
       <c r="H27" s="7">
-        <v>0.45697204995619384</v>
+        <v>0.4610829831999326</v>
       </c>
       <c r="I27" s="8"/>
     </row>
     <row r="28" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B28" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>31</v>
+        <v>77</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F28" s="6">
-        <v>1108122</v>
+        <v>44919436</v>
       </c>
       <c r="G28" s="7">
-        <v>0.4286549675938209</v>
+        <v>0.11753805190252166</v>
       </c>
       <c r="H28" s="7">
-        <v>0.8238587708529383</v>
+        <v>0.5629871241441986</v>
       </c>
       <c r="I28" s="8"/>
     </row>
     <row r="29" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B29" s="5" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>34</v>
+        <v>80</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F29" s="6">
-        <v>520184</v>
+        <v>50629460</v>
       </c>
       <c r="G29" s="7">
-        <v>0.4178233086753918</v>
+        <v>0.11701177535766726</v>
       </c>
       <c r="H29" s="7">
-        <v>0.6052440108710732</v>
+        <v>0.38828216286722417</v>
       </c>
       <c r="I29" s="8"/>
     </row>
     <row r="30" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B30" s="5" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F30" s="6">
-        <v>1126797</v>
+        <v>27003504</v>
       </c>
       <c r="G30" s="7">
-        <v>0.41521764789931104</v>
+        <v>0.11679413901247779</v>
       </c>
       <c r="H30" s="7">
-        <v>0.7391480233960718</v>
+        <v>0.507530469409142</v>
       </c>
       <c r="I30" s="8"/>
     </row>
     <row r="31" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B31" s="5" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F31" s="6">
-        <v>1397374</v>
+        <v>40234388</v>
       </c>
       <c r="G31" s="7">
-        <v>0.41123349940674436</v>
+        <v>0.11632464746325953</v>
       </c>
       <c r="H31" s="7">
-        <v>0.9277127006200134</v>
+        <v>0.400712410810859</v>
       </c>
       <c r="I31" s="8"/>
     </row>
     <row r="32" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B32" s="5" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F32" s="6">
-        <v>779232</v>
+        <v>13315138</v>
       </c>
       <c r="G32" s="7">
-        <v>0.41101494805141475</v>
+        <v>0.11609199994772867</v>
       </c>
       <c r="H32" s="7">
-        <v>0.7269496561464092</v>
+        <v>0.782579302676515</v>
       </c>
       <c r="I32" s="8"/>
     </row>
     <row r="33" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B33" s="5" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>34</v>
+        <v>91</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F33" s="6">
-        <v>992468</v>
+        <v>91722397</v>
       </c>
       <c r="G33" s="7">
-        <v>0.40282910884784195</v>
+        <v>0.11595693470592575</v>
       </c>
       <c r="H33" s="7">
-        <v>0.6240366940783884</v>
+        <v>0.4370619702160781</v>
       </c>
       <c r="I33" s="8"/>
     </row>
     <row r="34" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B34" s="5" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>91</v>
+        <v>25</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F34" s="6">
-        <v>600778</v>
+        <v>19322598</v>
       </c>
       <c r="G34" s="7">
-        <v>0.39922899973034964</v>
+        <v>0.11573505798754391</v>
       </c>
       <c r="H34" s="7">
-        <v>0.20609036915779974</v>
+        <v>0.8281455310142051</v>
       </c>
       <c r="I34" s="8"/>
     </row>
     <row r="35" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B35" s="5" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F35" s="6">
-        <v>667961</v>
+        <v>15276888</v>
       </c>
       <c r="G35" s="7">
-        <v>0.3888445582900798</v>
+        <v>0.11532610568330409</v>
       </c>
       <c r="H35" s="7">
-        <v>0.7710321490703217</v>
+        <v>0.5743634801610551</v>
       </c>
       <c r="I35" s="8"/>
     </row>
     <row r="36" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B36" s="5" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F36" s="6">
-        <v>1490587</v>
+        <v>30646250</v>
       </c>
       <c r="G36" s="7">
-        <v>0.3864732484584932</v>
+        <v>0.11506288697638373</v>
       </c>
       <c r="H36" s="7">
-        <v>0.44721070817159664</v>
+        <v>0.5337720154141794</v>
       </c>
       <c r="I36" s="8"/>
     </row>
     <row r="37" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B37" s="5" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>54</v>
+        <v>102</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F37" s="6">
-        <v>1871379</v>
+        <v>164888493</v>
       </c>
       <c r="G37" s="7">
-        <v>0.37848933861072503</v>
+        <v>0.11269355224199908</v>
       </c>
       <c r="H37" s="7">
-        <v>0.7483685669083998</v>
+        <v>0.7214002893647993</v>
       </c>
       <c r="I37" s="8"/>
     </row>
     <row r="38" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B38" s="5" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F38" s="6">
-        <v>580199</v>
+        <v>67587656</v>
       </c>
       <c r="G38" s="7">
-        <v>0.37506958819301656</v>
+        <v>0.1120344223803234</v>
       </c>
       <c r="H38" s="7">
-        <v>0.75489454939422</v>
+        <v>0.5027078068424609</v>
       </c>
       <c r="I38" s="8"/>
     </row>
     <row r="39" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B39" s="5" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>105</v>
+        <v>74</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F39" s="6">
-        <v>941373</v>
+        <v>12850370</v>
       </c>
       <c r="G39" s="7">
-        <v>0.3662108430983255</v>
+        <v>0.11202276665963704</v>
       </c>
       <c r="H39" s="7">
-        <v>0.4043042897659651</v>
+        <v>0.6197231027045964</v>
       </c>
       <c r="I39" s="8"/>
     </row>
     <row r="40" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B40" s="5" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>74</v>
+        <v>110</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F40" s="6">
-        <v>1943834</v>
+        <v>24909234</v>
       </c>
       <c r="G40" s="7">
-        <v>0.36314366350213034</v>
+        <v>0.10967884439963108</v>
       </c>
       <c r="H40" s="7">
-        <v>0.5594315762335925</v>
+        <v>0.45464093353507673</v>
       </c>
       <c r="I40" s="8"/>
     </row>
     <row r="41" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B41" s="5" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>110</v>
+        <v>53</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F41" s="6">
-        <v>1691380</v>
+        <v>112931586</v>
       </c>
       <c r="G41" s="7">
-        <v>0.35309214960564744</v>
+        <v>0.1094708348468603</v>
       </c>
       <c r="H41" s="7">
-        <v>0.8627900280048887</v>
+        <v>0.4529918785738917</v>
       </c>
       <c r="I41" s="8"/>
     </row>
     <row r="42" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B42" s="5" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>43</v>
+        <v>115</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F42" s="6">
-        <v>667495</v>
+        <v>181023752</v>
       </c>
       <c r="G42" s="7">
-        <v>0.35191574468722614</v>
+        <v>0.10813138488036642</v>
       </c>
       <c r="H42" s="7">
-        <v>0.8263191592360667</v>
+        <v>0.5148290874464355</v>
       </c>
       <c r="I42" s="8"/>
     </row>
     <row r="43" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B43" s="5" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F43" s="6">
-        <v>1029547</v>
+        <v>24737432</v>
       </c>
       <c r="G43" s="7">
-        <v>0.33513574416709485</v>
+        <v>0.10808866498349545</v>
       </c>
       <c r="H43" s="7">
-        <v>0.3010553530659518</v>
+        <v>0.6126479834398905</v>
       </c>
       <c r="I43" s="8"/>
     </row>
     <row r="44" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B44" s="5" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F44" s="6">
-        <v>523285</v>
+        <v>33841849</v>
       </c>
       <c r="G44" s="7">
-        <v>0.33090763159654873</v>
+        <v>0.10714677557954945</v>
       </c>
       <c r="H44" s="7">
-        <v>0.8421740896856432</v>
+        <v>0.7120506024099351</v>
       </c>
       <c r="I44" s="8"/>
     </row>
     <row r="45" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B45" s="5" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F45" s="6">
-        <v>2209808</v>
+        <v>122684209</v>
       </c>
       <c r="G45" s="7">
-        <v>0.3265930795797644</v>
+        <v>0.10698928661634033</v>
       </c>
       <c r="H45" s="7">
-        <v>0.7211043275259226</v>
+        <v>0.6647901824742106</v>
       </c>
       <c r="I45" s="8"/>
     </row>
     <row r="46" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B46" s="5" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F46" s="6">
-        <v>1267899</v>
+        <v>21954767</v>
       </c>
       <c r="G46" s="7">
-        <v>0.3257538652526739</v>
+        <v>0.10493270094827242</v>
       </c>
       <c r="H46" s="7">
-        <v>0.8952753470511274</v>
+        <v>0.861436320692313</v>
       </c>
       <c r="I46" s="8"/>
     </row>
     <row r="47" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B47" s="5" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="E47" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F47" s="6">
-        <v>656157</v>
+        <v>83965793</v>
       </c>
       <c r="G47" s="7">
-        <v>0.3244574088213644</v>
+        <v>0.10297081336443759</v>
       </c>
       <c r="H47" s="7">
-        <v>0.8279544340802325</v>
+        <v>0.6495548960618648</v>
       </c>
       <c r="I47" s="8"/>
     </row>
     <row r="48" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B48" s="5" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F48" s="6">
-        <v>1269582</v>
+        <v>33811772</v>
       </c>
       <c r="G48" s="7">
-        <v>0.32379476079528535</v>
+        <v>0.10263670889535159</v>
       </c>
       <c r="H48" s="7">
-        <v>0.40389760173679035</v>
+        <v>0.43033579126958454</v>
       </c>
       <c r="I48" s="8"/>
     </row>
     <row r="49" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B49" s="5" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="E49" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F49" s="6">
-        <v>1041115</v>
+        <v>203395368</v>
       </c>
       <c r="G49" s="7">
-        <v>0.3185671131431206</v>
+        <v>0.10177424001120812</v>
       </c>
       <c r="H49" s="7">
-        <v>0.47635393701237133</v>
+        <v>0.40106151789035727</v>
       </c>
       <c r="I49" s="8"/>
     </row>
     <row r="50" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B50" s="5" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>34</v>
+        <v>139</v>
       </c>
       <c r="E50" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F50" s="6">
-        <v>590496</v>
+        <v>38645057</v>
       </c>
       <c r="G50" s="7">
-        <v>0.31742298000325153</v>
+        <v>0.10090767882681606</v>
       </c>
       <c r="H50" s="7">
-        <v>0.713441277688692</v>
+        <v>0.3830826979843379</v>
       </c>
       <c r="I50" s="8"/>
     </row>
     <row r="51" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B51" s="5" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>34</v>
+        <v>142</v>
       </c>
       <c r="E51" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F51" s="6">
-        <v>532042</v>
+        <v>50515885</v>
       </c>
       <c r="G51" s="7">
-        <v>0.31358990455640723</v>
+        <v>0.10050897851240258</v>
       </c>
       <c r="H51" s="7">
-        <v>0.7720655432080713</v>
+        <v>0.43448086476333214</v>
       </c>
       <c r="I51" s="8"/>
     </row>
     <row r="52" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B52" s="5" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="E52" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F52" s="6">
-        <v>661658</v>
+        <v>11630300</v>
       </c>
       <c r="G52" s="7">
-        <v>0.3055400221866886</v>
+        <v>0.10013628195317403</v>
       </c>
       <c r="H52" s="7">
-        <v>0.5005488258532342</v>
+        <v>0.28021471745884774</v>
       </c>
       <c r="I52" s="8"/>
     </row>
     <row r="53" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B53" s="5" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>54</v>
+        <v>148</v>
       </c>
       <c r="E53" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F53" s="6">
-        <v>807956</v>
+        <v>169082302</v>
       </c>
       <c r="G53" s="7">
-        <v>0.30439033808771765</v>
+        <v>0.09854259613758985</v>
       </c>
       <c r="H53" s="7">
-        <v>0.9688735401230691</v>
+        <v>0.3174404441822643</v>
       </c>
       <c r="I53" s="8"/>
     </row>
     <row r="54" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B54" s="5" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>145</v>
+        <v>96</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F54" s="6">
-        <v>912718</v>
+        <v>162413000</v>
       </c>
       <c r="G54" s="7">
-        <v>0.3039591637285558</v>
+        <v>0.09831725292926059</v>
       </c>
       <c r="H54" s="7">
-        <v>0.2463055479609055</v>
+        <v>0.5343028533460606</v>
       </c>
       <c r="I54" s="8"/>
     </row>
     <row r="55" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B55" s="5" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="E55" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F55" s="6">
-        <v>3060042</v>
+        <v>42134800</v>
       </c>
       <c r="G55" s="7">
-        <v>0.30325498800343265</v>
+        <v>0.09818888424770024</v>
       </c>
       <c r="H55" s="7">
-        <v>0.31856151439301456</v>
+        <v>0.41082009145735043</v>
       </c>
       <c r="I55" s="8"/>
     </row>
     <row r="56" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B56" s="5" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>151</v>
+        <v>28</v>
       </c>
       <c r="E56" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F56" s="6">
-        <v>799119</v>
+        <v>20986386</v>
       </c>
       <c r="G56" s="7">
-        <v>0.3001855793692804</v>
+        <v>0.09744083616874291</v>
       </c>
       <c r="H56" s="7">
-        <v>0.6402810167445349</v>
+        <v>0.5600193152813859</v>
       </c>
       <c r="I56" s="8"/>
     </row>
     <row r="57" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B57" s="5" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="E57" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F57" s="6">
-        <v>543964</v>
+        <v>21971190</v>
       </c>
       <c r="G57" s="7">
-        <v>0.29788552183600386</v>
+        <v>0.0972286435099783</v>
       </c>
       <c r="H57" s="7">
-        <v>0.2701110212197713</v>
+        <v>0.4160720018431211</v>
       </c>
       <c r="I57" s="8"/>
     </row>
     <row r="58" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B58" s="5" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>157</v>
+        <v>102</v>
       </c>
       <c r="E58" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F58" s="6">
-        <v>787597</v>
+        <v>30459581</v>
       </c>
       <c r="G58" s="7">
-        <v>0.2973068714075853</v>
+        <v>0.0966148549449843</v>
       </c>
       <c r="H58" s="7">
-        <v>0.7874119505750378</v>
+        <v>0.49534752174365637</v>
       </c>
       <c r="I58" s="8"/>
     </row>
     <row r="59" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B59" s="5" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="E59" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F59" s="6">
-        <v>2732714</v>
+        <v>25876587</v>
       </c>
       <c r="G59" s="7">
-        <v>0.2953777819413228</v>
+        <v>0.09515791244030752</v>
       </c>
       <c r="H59" s="7">
-        <v>0.963732375996591</v>
+        <v>0.4449136292966662</v>
       </c>
       <c r="I59" s="8"/>
     </row>
     <row r="60" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B60" s="5" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="E60" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F60" s="6">
-        <v>1091192</v>
+        <v>75292595</v>
       </c>
       <c r="G60" s="7">
-        <v>0.2950204913525759</v>
+        <v>0.09504880260801211</v>
       </c>
       <c r="H60" s="7">
-        <v>0.6366370034071335</v>
+        <v>0.5486457614736356</v>
       </c>
       <c r="I60" s="8"/>
     </row>
     <row r="61" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B61" s="5" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>54</v>
+        <v>168</v>
       </c>
       <c r="E61" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F61" s="6">
-        <v>911327</v>
+        <v>68122151</v>
       </c>
       <c r="G61" s="7">
-        <v>0.2926589467885841</v>
+        <v>0.09440568017295872</v>
       </c>
       <c r="H61" s="7">
-        <v>0.720887291155526</v>
+        <v>0.5359563498736538</v>
       </c>
       <c r="I61" s="8"/>
     </row>
     <row r="62" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B62" s="5" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>168</v>
+        <v>22</v>
       </c>
       <c r="E62" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F62" s="6">
-        <v>1654636</v>
+        <v>166630464</v>
       </c>
       <c r="G62" s="7">
-        <v>0.2914580608665592</v>
+        <v>0.09199632907461627</v>
       </c>
       <c r="H62" s="7">
-        <v>0.7608719932390926</v>
+        <v>0.5103510509329163</v>
       </c>
       <c r="I62" s="8"/>
     </row>
     <row r="63" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B63" s="5" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="E63" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F63" s="6">
-        <v>1021660</v>
+        <v>134926681</v>
       </c>
       <c r="G63" s="7">
-        <v>0.29090989174480747</v>
+        <v>0.09198744020094884</v>
       </c>
       <c r="H63" s="7">
-        <v>0.6109045083061684</v>
+        <v>0.4151840903306679</v>
       </c>
       <c r="I63" s="8"/>
     </row>
     <row r="64" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B64" s="5" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>57</v>
+        <v>102</v>
       </c>
       <c r="E64" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F64" s="6">
-        <v>668842</v>
+        <v>33854882</v>
       </c>
       <c r="G64" s="7">
-        <v>0.29088035739382395</v>
+        <v>0.09196068088496069</v>
       </c>
       <c r="H64" s="7">
-        <v>0.7307408921012675</v>
+        <v>0.4927186803828225</v>
       </c>
       <c r="I64" s="8"/>
     </row>
     <row r="65" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B65" s="5" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="E65" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F65" s="6">
-        <v>1032666</v>
+        <v>114157784</v>
       </c>
       <c r="G65" s="7">
-        <v>0.28499340541859614</v>
+        <v>0.09162347615297087</v>
       </c>
       <c r="H65" s="7">
-        <v>0.7834934559062597</v>
+        <v>0.3891284663467953</v>
       </c>
       <c r="I65" s="8"/>
     </row>
     <row r="66" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B66" s="5" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>179</v>
+        <v>53</v>
       </c>
       <c r="E66" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F66" s="6">
-        <v>546845</v>
+        <v>44389664</v>
       </c>
       <c r="G66" s="7">
-        <v>0.28040669659592754</v>
+        <v>0.09127343248193993</v>
       </c>
       <c r="H66" s="7">
-        <v>0.7269359935032466</v>
+        <v>0.5139493035934285</v>
       </c>
       <c r="I66" s="8"/>
     </row>
     <row r="67" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B67" s="5" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E67" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F67" s="6">
-        <v>2271336</v>
+        <v>11937472</v>
       </c>
       <c r="G67" s="7">
-        <v>0.2797939186452379</v>
+        <v>0.09081302976040488</v>
       </c>
       <c r="H67" s="7">
-        <v>0.41939374038743826</v>
+        <v>0.4842686184182309</v>
       </c>
       <c r="I67" s="8"/>
     </row>
     <row r="68" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B68" s="5" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E68" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F68" s="6">
-        <v>605539</v>
+        <v>37257343</v>
       </c>
       <c r="G68" s="7">
-        <v>0.27900762791496503</v>
+        <v>0.09077993028112606</v>
       </c>
       <c r="H68" s="7">
-        <v>0.2864381108375721</v>
+        <v>0.394124046309088</v>
       </c>
       <c r="I68" s="8"/>
     </row>
     <row r="69" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B69" s="5" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E69" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F69" s="6">
-        <v>1454878</v>
+        <v>32215817</v>
       </c>
       <c r="G69" s="7">
-        <v>0.2774521300067772</v>
+        <v>0.09029306939507385</v>
       </c>
       <c r="H69" s="7">
-        <v>0.8584319998504374</v>
+        <v>0.8648489248677813</v>
       </c>
       <c r="I69" s="8"/>
     </row>
     <row r="70" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B70" s="5" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>191</v>
+        <v>153</v>
       </c>
       <c r="E70" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F70" s="6">
-        <v>794980</v>
+        <v>158061094</v>
       </c>
       <c r="G70" s="7">
-        <v>0.2754144758358701</v>
+        <v>0.09007232988024239</v>
       </c>
       <c r="H70" s="7">
-        <v>0.3662985899193354</v>
+        <v>0.3291764998352543</v>
       </c>
       <c r="I70" s="8"/>
     </row>
     <row r="71" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B71" s="5" t="s">
         <v>192</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>193</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>194</v>
       </c>
       <c r="E71" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F71" s="6">
-        <v>4446665</v>
+        <v>10412059</v>
       </c>
       <c r="G71" s="7">
-        <v>0.27390639951514223</v>
+        <v>0.08993927137754405</v>
       </c>
       <c r="H71" s="7">
-        <v>0.5112777086998094</v>
+        <v>0.5384978269061874</v>
       </c>
       <c r="I71" s="8"/>
     </row>
     <row r="72" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B72" s="5" t="s">
         <v>195</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>196</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>57</v>
+        <v>197</v>
       </c>
       <c r="E72" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F72" s="6">
-        <v>728086</v>
+        <v>17032934</v>
       </c>
       <c r="G72" s="7">
-        <v>0.2729402845268279</v>
+        <v>0.08892777955929378</v>
       </c>
       <c r="H72" s="7">
-        <v>0.7887347913903776</v>
+        <v>0.6152848069391764</v>
       </c>
       <c r="I72" s="8"/>
     </row>
     <row r="73" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B73" s="5" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>145</v>
+        <v>200</v>
       </c>
       <c r="E73" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F73" s="6">
-        <v>6693478</v>
+        <v>46772627</v>
       </c>
       <c r="G73" s="7">
-        <v>0.27279450234989944</v>
+        <v>0.0884160515508355</v>
       </c>
       <c r="H73" s="7">
-        <v>0.5090161597354654</v>
+        <v>0.48721752670854584</v>
       </c>
       <c r="I73" s="8"/>
     </row>
     <row r="74" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B74" s="5" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E74" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F74" s="6">
-        <v>19048302</v>
+        <v>23629107</v>
       </c>
       <c r="G74" s="7">
-        <v>0.27182496371592596</v>
+        <v>0.08658761416586755</v>
       </c>
       <c r="H74" s="7">
-        <v>0.4721028924192006</v>
+        <v>0.6265068975805846</v>
       </c>
       <c r="I74" s="8"/>
     </row>
     <row r="75" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B75" s="5" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="E75" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F75" s="6">
-        <v>534355</v>
+        <v>19837566</v>
       </c>
       <c r="G75" s="7">
-        <v>0.27134769956302457</v>
+        <v>0.08652593770828539</v>
       </c>
       <c r="H75" s="7">
-        <v>0.6624689454296239</v>
+        <v>0.8377089925846417</v>
       </c>
       <c r="I75" s="8"/>
     </row>
     <row r="76" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B76" s="5" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="E76" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F76" s="6">
-        <v>659052</v>
+        <v>111276393</v>
       </c>
       <c r="G76" s="7">
-        <v>0.27025181624515215</v>
+        <v>0.08569955174589457</v>
       </c>
       <c r="H76" s="7">
-        <v>0.5471415686349766</v>
+        <v>0.5480811127484692</v>
       </c>
       <c r="I76" s="8"/>
     </row>
     <row r="77" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B77" s="5" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>210</v>
+        <v>148</v>
       </c>
       <c r="E77" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F77" s="6">
-        <v>1624166</v>
+        <v>291605609</v>
       </c>
       <c r="G77" s="7">
-        <v>0.2698708136976147</v>
+        <v>0.08561343207907911</v>
       </c>
       <c r="H77" s="7">
-        <v>0.7170532246003288</v>
+        <v>0.3869781309955489</v>
       </c>
       <c r="I77" s="8"/>
     </row>
     <row r="78" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B78" s="5" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>213</v>
+        <v>40</v>
       </c>
       <c r="E78" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F78" s="6">
-        <v>695346</v>
+        <v>46849930</v>
       </c>
       <c r="G78" s="7">
-        <v>0.26435472412295463</v>
+        <v>0.08534484469880745</v>
       </c>
       <c r="H78" s="7">
-        <v>0.9046478325011893</v>
+        <v>0.42710917434103307</v>
       </c>
       <c r="I78" s="8"/>
     </row>
     <row r="79" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B79" s="5" t="s">
         <v>214</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>215</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>216</v>
       </c>
       <c r="E79" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F79" s="6">
-        <v>730736</v>
+        <v>156836485</v>
       </c>
       <c r="G79" s="7">
-        <v>0.2641364323093429</v>
+        <v>0.08412795657847089</v>
       </c>
       <c r="H79" s="7">
-        <v>0.32311305427385</v>
+        <v>0.3049683383737168</v>
       </c>
       <c r="I79" s="8"/>
     </row>
     <row r="80" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B80" s="5" t="s">
         <v>217</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>218</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>43</v>
+        <v>219</v>
       </c>
       <c r="E80" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F80" s="6">
-        <v>1604869</v>
+        <v>21718249</v>
       </c>
       <c r="G80" s="7">
-        <v>0.2622749894228127</v>
+        <v>0.0840751940913837</v>
       </c>
       <c r="H80" s="7">
-        <v>0.5692646780340169</v>
+        <v>0.3912314503631462</v>
       </c>
       <c r="I80" s="8"/>
     </row>
     <row r="81" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B81" s="5" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E81" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F81" s="6">
-        <v>867661</v>
+        <v>353976860</v>
       </c>
       <c r="G81" s="7">
-        <v>0.2615941018439229</v>
+        <v>0.08339359245121278</v>
       </c>
       <c r="H81" s="7">
-        <v>0.8131457559521853</v>
+        <v>0.47601459331412854</v>
       </c>
       <c r="I81" s="8"/>
     </row>
     <row r="82" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B82" s="5" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="E82" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F82" s="6">
-        <v>1054937</v>
+        <v>16088420</v>
       </c>
       <c r="G82" s="7">
-        <v>0.2550588328971303</v>
+        <v>0.08285561913475656</v>
       </c>
       <c r="H82" s="7">
-        <v>0.3407383896943278</v>
+        <v>0.5812425627413575</v>
       </c>
       <c r="I82" s="8"/>
     </row>
     <row r="83" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B83" s="5" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>227</v>
+        <v>53</v>
       </c>
       <c r="E83" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F83" s="6">
-        <v>1809107</v>
+        <v>54897760</v>
       </c>
       <c r="G83" s="7">
-        <v>0.2511421380824904</v>
+        <v>0.08253482473601838</v>
       </c>
       <c r="H83" s="7">
-        <v>0.4275448913427525</v>
+        <v>0.5069857033771296</v>
       </c>
       <c r="I83" s="8"/>
     </row>
     <row r="84" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B84" s="5" t="s">
         <v>228</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>229</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>230</v>
       </c>
       <c r="E84" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F84" s="6">
-        <v>528838</v>
+        <v>75017007</v>
       </c>
       <c r="G84" s="7">
-        <v>0.25106554370147377</v>
+        <v>0.08194125900010914</v>
       </c>
       <c r="H84" s="7">
-        <v>0.7567020377583988</v>
+        <v>0.3063278938749907</v>
       </c>
       <c r="I84" s="8"/>
     </row>
     <row r="85" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B85" s="5" t="s">
         <v>231</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>232</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>163</v>
+        <v>233</v>
       </c>
       <c r="E85" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F85" s="6">
-        <v>806266</v>
+        <v>75570194</v>
       </c>
       <c r="G85" s="7">
-        <v>0.24590271696933766</v>
+        <v>0.08128835821170448</v>
       </c>
       <c r="H85" s="7">
-        <v>0.5988986429708033</v>
+        <v>0.6163754029312696</v>
       </c>
       <c r="I85" s="8"/>
     </row>
     <row r="86" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B86" s="5" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>168</v>
+        <v>86</v>
       </c>
       <c r="E86" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F86" s="6">
-        <v>3254585</v>
+        <v>29890797</v>
       </c>
       <c r="G86" s="7">
-        <v>0.24309581713183093</v>
+        <v>0.08110573297861545</v>
       </c>
       <c r="H86" s="7">
-        <v>0.45364032269554005</v>
+        <v>0.5960171742163931</v>
       </c>
       <c r="I86" s="8"/>
     </row>
     <row r="87" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B87" s="5" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="E87" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F87" s="6">
-        <v>1288868</v>
+        <v>230815915</v>
       </c>
       <c r="G87" s="7">
-        <v>0.2407911438564694</v>
+        <v>0.08094212654270395</v>
       </c>
       <c r="H87" s="7">
-        <v>0.21130968865450545</v>
+        <v>0.4866186251761268</v>
       </c>
       <c r="I87" s="8"/>
     </row>
     <row r="88" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B88" s="5" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>34</v>
+        <v>241</v>
       </c>
       <c r="E88" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F88" s="6">
-        <v>40875987</v>
+        <v>12676033</v>
       </c>
       <c r="G88" s="7">
-        <v>0.239629369683477</v>
+        <v>0.07944559626817002</v>
       </c>
       <c r="H88" s="7">
-        <v>0.7308337907495223</v>
+        <v>0.24888915263941538</v>
       </c>
       <c r="I88" s="8"/>
     </row>
     <row r="89" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B89" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>54</v>
+        <v>244</v>
       </c>
       <c r="E89" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F89" s="6">
-        <v>673329</v>
+        <v>73632326</v>
       </c>
       <c r="G89" s="7">
-        <v>0.23588617154466834</v>
+        <v>0.07914762871948389</v>
       </c>
       <c r="H89" s="7">
-        <v>0.7623665024191211</v>
+        <v>0.4974597947843048</v>
       </c>
       <c r="I89" s="8"/>
     </row>
     <row r="90" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B90" s="5" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>43</v>
+        <v>247</v>
       </c>
       <c r="E90" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F90" s="6">
-        <v>2394599</v>
+        <v>12133479</v>
       </c>
       <c r="G90" s="7">
-        <v>0.23347708739542614</v>
+        <v>0.07819084699450174</v>
       </c>
       <c r="H90" s="7">
-        <v>0.8141782567863691</v>
+        <v>0.6807016964357573</v>
       </c>
       <c r="I90" s="8"/>
     </row>
     <row r="91" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B91" s="5" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="E91" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F91" s="6">
-        <v>1208190</v>
+        <v>12711457</v>
       </c>
       <c r="G91" s="7">
-        <v>0.22911710906397173</v>
+        <v>0.07726392025713497</v>
       </c>
       <c r="H91" s="7">
-        <v>0.21652140633986264</v>
+        <v>0.2862763313272305</v>
       </c>
       <c r="I91" s="8"/>
     </row>
     <row r="92" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B92" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="E92" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F92" s="6">
-        <v>1352715</v>
+        <v>109946157</v>
       </c>
       <c r="G92" s="7">
-        <v>0.2279615440059436</v>
+        <v>0.07707312589379545</v>
       </c>
       <c r="H92" s="7">
-        <v>0.7411676594974286</v>
+        <v>0.4300622498499208</v>
       </c>
       <c r="I92" s="8"/>
     </row>
     <row r="93" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B93" s="5" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>252</v>
+        <v>16</v>
       </c>
       <c r="E93" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F93" s="6">
-        <v>1206238</v>
+        <v>440234000</v>
       </c>
       <c r="G93" s="7">
-        <v>0.22679355152134156</v>
+        <v>0.07617766914868002</v>
       </c>
       <c r="H93" s="7">
-        <v>0.5424212576109876</v>
+        <v>0.3275709926748105</v>
       </c>
       <c r="I93" s="8"/>
     </row>
     <row r="94" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B94" s="5" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="E94" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F94" s="6">
-        <v>1727733</v>
+        <v>11834728</v>
       </c>
       <c r="G94" s="7">
-        <v>0.22601640415504015</v>
+        <v>0.07572653972275493</v>
       </c>
       <c r="H94" s="7">
-        <v>0.8442476760440653</v>
+        <v>0.570545940812272</v>
       </c>
       <c r="I94" s="8"/>
     </row>
     <row r="95" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B95" s="5" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="E95" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F95" s="6">
-        <v>15996700</v>
+        <v>67328505</v>
       </c>
       <c r="G95" s="7">
-        <v>0.2250438527946389</v>
+        <v>0.07567766431172057</v>
       </c>
       <c r="H95" s="7">
-        <v>0.48811103386560445</v>
+        <v>0.3848825526481214</v>
       </c>
       <c r="I95" s="8"/>
     </row>
     <row r="96" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B96" s="5" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>148</v>
+        <v>264</v>
       </c>
       <c r="E96" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F96" s="6">
-        <v>1010201</v>
+        <v>75952325</v>
       </c>
       <c r="G96" s="7">
-        <v>0.22486218089271343</v>
+        <v>0.07553785878180819</v>
       </c>
       <c r="H96" s="7">
-        <v>0.7755204824618988</v>
+        <v>0.3235455495260146</v>
       </c>
       <c r="I96" s="8"/>
     </row>
     <row r="97" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B97" s="5" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="E97" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F97" s="6">
-        <v>2283776</v>
+        <v>38576467</v>
       </c>
       <c r="G97" s="7">
-        <v>0.2236024899114449</v>
+        <v>0.07501065351578204</v>
       </c>
       <c r="H97" s="7">
-        <v>0.660175646102245</v>
+        <v>0.3981732345675021</v>
       </c>
       <c r="I97" s="8"/>
     </row>
     <row r="98" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B98" s="5" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="E98" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F98" s="6">
-        <v>1349985</v>
+        <v>51041783</v>
       </c>
       <c r="G98" s="7">
-        <v>0.22272247469416326</v>
+        <v>0.07472127296180073</v>
       </c>
       <c r="H98" s="7">
-        <v>0.9357902358601093</v>
+        <v>0.3980052566627332</v>
       </c>
       <c r="I98" s="8"/>
     </row>
     <row r="99" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B99" s="5" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>157</v>
+        <v>121</v>
       </c>
       <c r="E99" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F99" s="6">
-        <v>618021</v>
+        <v>13141356</v>
       </c>
       <c r="G99" s="7">
-        <v>0.21601369532750506</v>
+        <v>0.07415939420559035</v>
       </c>
       <c r="H99" s="7">
-        <v>1</v>
+        <v>0.20681971906030022</v>
       </c>
       <c r="I99" s="8"/>
     </row>
     <row r="100" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B100" s="5" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="E100" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F100" s="6">
-        <v>725855</v>
+        <v>19811714</v>
       </c>
       <c r="G100" s="7">
-        <v>0.21575521281798707</v>
+        <v>0.07389693794287562</v>
       </c>
       <c r="H100" s="7">
-        <v>0.639025013849235</v>
+        <v>0.5910957898389559</v>
       </c>
       <c r="I100" s="8"/>
     </row>
     <row r="101" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B101" s="5" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="E101" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F101" s="6">
-        <v>8705849</v>
+        <v>115964621</v>
       </c>
       <c r="G101" s="7">
-        <v>0.21488691108701746</v>
+        <v>0.07381211550719421</v>
       </c>
       <c r="H101" s="7">
-        <v>0.3203945205479452</v>
+        <v>0.39115475599430394</v>
       </c>
       <c r="I101" s="8"/>
     </row>
     <row r="102" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B102" s="5" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="C102" s="5" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>274</v>
+        <v>281</v>
       </c>
       <c r="E102" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F102" s="6">
-        <v>8705849</v>
+        <v>106790639</v>
       </c>
       <c r="G102" s="7">
-        <v>0.21488691108701746</v>
+        <v>0.07351343782108093</v>
       </c>
       <c r="H102" s="7">
-        <v>0.3203945205479452</v>
+        <v>0.2585040563966002</v>
       </c>
       <c r="I102" s="8"/>
     </row>
     <row r="103" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B103" s="5" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="C103" s="5" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>194</v>
+        <v>284</v>
       </c>
       <c r="E103" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F103" s="6">
-        <v>1834259</v>
+        <v>129981000</v>
       </c>
       <c r="G103" s="7">
-        <v>0.21408536090050534</v>
+        <v>0.07321839345750533</v>
       </c>
       <c r="H103" s="7">
-        <v>0.40815579711176736</v>
+        <v>0.43183751201834186</v>
       </c>
       <c r="I103" s="8"/>
     </row>
     <row r="104" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B104" s="5" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="C104" s="5" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E104" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F104" s="6">
-        <v>2046731</v>
+        <v>85934681</v>
       </c>
       <c r="G104" s="7">
-        <v>0.21178747964436948</v>
+        <v>0.07320335546483264</v>
       </c>
       <c r="H104" s="7">
-        <v>0.8562707694140221</v>
+        <v>0.48623268146257753</v>
       </c>
       <c r="I104" s="8"/>
     </row>
     <row r="105" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B105" s="5" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="C105" s="5" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>179</v>
+        <v>290</v>
       </c>
       <c r="E105" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F105" s="6">
-        <v>615122</v>
+        <v>94689144</v>
       </c>
       <c r="G105" s="7">
-        <v>0.21131092693807083</v>
+        <v>0.07317388992343199</v>
       </c>
       <c r="H105" s="7">
-        <v>0.7203882914279731</v>
+        <v>0.6500313327262781</v>
       </c>
       <c r="I105" s="8"/>
     </row>
     <row r="106" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B106" s="5" t="s">
-        <v>284</v>
+        <v>291</v>
       </c>
       <c r="C106" s="5" t="s">
-        <v>285</v>
+        <v>292</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>286</v>
+        <v>293</v>
       </c>
       <c r="E106" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F106" s="6">
-        <v>1356750</v>
+        <v>18815462</v>
       </c>
       <c r="G106" s="7">
-        <v>0.2110388796756956</v>
+        <v>0.07296817904338464</v>
       </c>
       <c r="H106" s="7">
-        <v>0.42260281390609156</v>
+        <v>0.3670490986070815</v>
       </c>
       <c r="I106" s="8"/>
     </row>
     <row r="107" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B107" s="5" t="s">
-        <v>287</v>
+        <v>294</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>288</v>
+        <v>295</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>43</v>
+        <v>296</v>
       </c>
       <c r="E107" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F107" s="6">
-        <v>1196903</v>
+        <v>38989000</v>
       </c>
       <c r="G107" s="7">
-        <v>0.21086169890124765</v>
+        <v>0.07281540947446716</v>
       </c>
       <c r="H107" s="7">
-        <v>0.6763767102951508</v>
+        <v>0.3083667621776504</v>
       </c>
       <c r="I107" s="8"/>
     </row>
     <row r="108" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B108" s="5" t="s">
-        <v>289</v>
+        <v>297</v>
       </c>
       <c r="C108" s="5" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>291</v>
+        <v>130</v>
       </c>
       <c r="E108" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F108" s="6">
-        <v>801361</v>
+        <v>17500398</v>
       </c>
       <c r="G108" s="7">
-        <v>0.21004765642450782</v>
+        <v>0.07264383358595616</v>
       </c>
       <c r="H108" s="7">
-        <v>0.9012306702654471</v>
+        <v>0.34010113624641425</v>
       </c>
       <c r="I108" s="8"/>
     </row>
     <row r="109" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B109" s="5" t="s">
-        <v>292</v>
+        <v>299</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>293</v>
+        <v>300</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="E109" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F109" s="6">
-        <v>2594561</v>
+        <v>103687999</v>
       </c>
       <c r="G109" s="7">
-        <v>0.20974877830970248</v>
+        <v>0.07246265790122924</v>
       </c>
       <c r="H109" s="7">
-        <v>0.5378712438676427</v>
+        <v>0.6443045755289389</v>
       </c>
       <c r="I109" s="8"/>
     </row>
     <row r="110" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B110" s="5" t="s">
-        <v>294</v>
+        <v>301</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>295</v>
+        <v>302</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>296</v>
+        <v>130</v>
       </c>
       <c r="E110" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F110" s="6">
-        <v>1003414</v>
+        <v>130257000</v>
       </c>
       <c r="G110" s="7">
-        <v>0.20955458066162122</v>
+        <v>0.07122841766661292</v>
       </c>
       <c r="H110" s="7">
-        <v>0.8011943128231108</v>
+        <v>0.336078014269154</v>
       </c>
       <c r="I110" s="8"/>
     </row>
     <row r="111" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B111" s="5" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="C111" s="5" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>154</v>
+        <v>305</v>
       </c>
       <c r="E111" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F111" s="6">
-        <v>1105259</v>
+        <v>160764000</v>
       </c>
       <c r="G111" s="7">
-        <v>0.20895645274094127</v>
+        <v>0.07035157124729417</v>
       </c>
       <c r="H111" s="7">
-        <v>0.28124197066869533</v>
+        <v>0.6646834820721779</v>
       </c>
       <c r="I111" s="8"/>
     </row>
     <row r="112" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B112" s="5" t="s">
-        <v>299</v>
+        <v>306</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>301</v>
+        <v>308</v>
       </c>
       <c r="E112" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F112" s="6">
-        <v>1011737</v>
+        <v>67013190</v>
       </c>
       <c r="G112" s="7">
-        <v>0.20830413437484246</v>
+        <v>0.06995097532291777</v>
       </c>
       <c r="H112" s="7">
-        <v>0.35838270540152817</v>
+        <v>0.4643804502148804</v>
       </c>
       <c r="I112" s="8"/>
     </row>
     <row r="113" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B113" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>303</v>
+        <v>310</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>304</v>
+        <v>311</v>
       </c>
       <c r="E113" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F113" s="6">
-        <v>651155</v>
+        <v>10164624</v>
       </c>
       <c r="G113" s="7">
-        <v>0.20801191728543894</v>
+        <v>0.06993372307721368</v>
       </c>
       <c r="H113" s="7">
-        <v>0.582768932121982</v>
+        <v>0.31635896374540284</v>
       </c>
       <c r="I113" s="8"/>
     </row>
     <row r="114" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B114" s="5" t="s">
-        <v>305</v>
+        <v>312</v>
       </c>
       <c r="C114" s="5" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>221</v>
+        <v>314</v>
       </c>
       <c r="E114" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F114" s="6">
-        <v>882276</v>
+        <v>79372388</v>
       </c>
       <c r="G114" s="7">
-        <v>0.20595595935965616</v>
+        <v>0.06884671278883533</v>
       </c>
       <c r="H114" s="7">
-        <v>0.6766796441525471</v>
+        <v>0.5397697461738982</v>
       </c>
       <c r="I114" s="8"/>
     </row>
     <row r="115" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B115" s="5" t="s">
-        <v>307</v>
+        <v>315</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>308</v>
+        <v>316</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>309</v>
+        <v>317</v>
       </c>
       <c r="E115" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F115" s="6">
-        <v>689370</v>
+        <v>19117758</v>
       </c>
       <c r="G115" s="7">
-        <v>0.20561092011546775</v>
+        <v>0.06857425436601929</v>
       </c>
       <c r="H115" s="7">
-        <v>0.3929235711870139</v>
+        <v>0.52436619274437</v>
       </c>
       <c r="I115" s="8"/>
     </row>
     <row r="116" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B116" s="5" t="s">
-        <v>310</v>
+        <v>318</v>
       </c>
       <c r="C116" s="5" t="s">
-        <v>311</v>
+        <v>319</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>204</v>
+        <v>320</v>
       </c>
       <c r="E116" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F116" s="6">
-        <v>582265</v>
+        <v>80805833</v>
       </c>
       <c r="G116" s="7">
-        <v>0.20446016847998763</v>
+        <v>0.0684404800331679</v>
       </c>
       <c r="H116" s="7">
-        <v>0.9449307672120584</v>
+        <v>0.3973810563243469</v>
       </c>
       <c r="I116" s="8"/>
     </row>
     <row r="117" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B117" s="5" t="s">
-        <v>312</v>
+        <v>321</v>
       </c>
       <c r="C117" s="5" t="s">
-        <v>313</v>
+        <v>322</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>314</v>
+        <v>168</v>
       </c>
       <c r="E117" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F117" s="6">
-        <v>1544938</v>
+        <v>199185576</v>
       </c>
       <c r="G117" s="7">
-        <v>0.20380429505908976</v>
+        <v>0.06829527154114814</v>
       </c>
       <c r="H117" s="7">
-        <v>0.4196893091994075</v>
+        <v>0.4720683254209578</v>
       </c>
       <c r="I117" s="8"/>
     </row>
     <row r="118" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B118" s="5" t="s">
-        <v>315</v>
+        <v>323</v>
       </c>
       <c r="C118" s="5" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
       <c r="E118" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F118" s="6">
-        <v>2956835</v>
+        <v>39649488</v>
       </c>
       <c r="G118" s="7">
-        <v>0.20370091668963605</v>
+        <v>0.06816024963550602</v>
       </c>
       <c r="H118" s="7">
-        <v>0.3317274763117336</v>
+        <v>0.6301078985874967</v>
       </c>
       <c r="I118" s="8"/>
     </row>
     <row r="119" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B119" s="5" t="s">
-        <v>318</v>
+        <v>326</v>
       </c>
       <c r="C119" s="5" t="s">
-        <v>319</v>
+        <v>327</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>320</v>
+        <v>281</v>
       </c>
       <c r="E119" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F119" s="6">
-        <v>816018</v>
+        <v>78257616</v>
       </c>
       <c r="G119" s="7">
-        <v>0.20277738971444256</v>
+        <v>0.06789834998295885</v>
       </c>
       <c r="H119" s="7">
-        <v>0.8354124728939906</v>
+        <v>0.756680661250802</v>
       </c>
       <c r="I119" s="8"/>
     </row>
     <row r="120" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B120" s="5" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
       <c r="C120" s="5" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>323</v>
+        <v>290</v>
       </c>
       <c r="E120" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F120" s="6">
-        <v>7319727</v>
+        <v>48029046</v>
       </c>
       <c r="G120" s="7">
-        <v>0.20087292873081194</v>
+        <v>0.06687045168459103</v>
       </c>
       <c r="H120" s="7">
-        <v>0.6374770442043475</v>
+        <v>0.2859661009005684</v>
       </c>
       <c r="I120" s="8"/>
     </row>
     <row r="121" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B121" s="5" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C121" s="5" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="E121" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F121" s="6">
-        <v>1327880</v>
+        <v>31110597</v>
       </c>
       <c r="G121" s="7">
-        <v>0.20006551796849112</v>
+        <v>0.06682086492907867</v>
       </c>
       <c r="H121" s="7">
-        <v>0.3962662122372447</v>
+        <v>0.3647172321228355</v>
       </c>
       <c r="I121" s="8"/>
     </row>
     <row r="122" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B122" s="5" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="C122" s="5" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>230</v>
+        <v>335</v>
       </c>
       <c r="E122" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F122" s="6">
-        <v>832362</v>
+        <v>37930120</v>
       </c>
       <c r="G122" s="7">
-        <v>0.19850617880201163</v>
+        <v>0.06682045825322988</v>
       </c>
       <c r="H122" s="7">
-        <v>0.6739651320961925</v>
+        <v>0.6589275287738932</v>
       </c>
       <c r="I122" s="8"/>
     </row>
     <row r="123" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B123" s="5" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="C123" s="5" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="E123" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F123" s="6">
-        <v>2244690</v>
+        <v>16735709</v>
       </c>
       <c r="G123" s="7">
-        <v>0.19641643166762449</v>
+        <v>0.06678372574475333</v>
       </c>
       <c r="H123" s="7">
-        <v>0.34477234914019445</v>
+        <v>0.5014035064941673</v>
       </c>
       <c r="I123" s="8"/>
     </row>
     <row r="124" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B124" s="5" t="s">
-        <v>332</v>
+        <v>339</v>
       </c>
       <c r="C124" s="5" t="s">
-        <v>333</v>
+        <v>340</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>334</v>
+        <v>341</v>
       </c>
       <c r="E124" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F124" s="6">
-        <v>1986294</v>
+        <v>17085545</v>
       </c>
       <c r="G124" s="7">
-        <v>0.19482765391226073</v>
+        <v>0.06636949538337818</v>
       </c>
       <c r="H124" s="7">
-        <v>0.6807698290164992</v>
+        <v>0.512181507221064</v>
       </c>
       <c r="I124" s="8"/>
     </row>
     <row r="125" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B125" s="5" t="s">
-        <v>335</v>
+        <v>342</v>
       </c>
       <c r="C125" s="5" t="s">
-        <v>336</v>
+        <v>343</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>337</v>
+        <v>16</v>
       </c>
       <c r="E125" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F125" s="6">
-        <v>10552779</v>
+        <v>233655000</v>
       </c>
       <c r="G125" s="7">
-        <v>0.19375455507975672</v>
+        <v>0.0662429650553166</v>
       </c>
       <c r="H125" s="7">
-        <v>0.24397070028536455</v>
+        <v>0.5935728943806489</v>
       </c>
       <c r="I125" s="8"/>
     </row>
     <row r="126" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B126" s="5" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="C126" s="5" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>340</v>
+        <v>74</v>
       </c>
       <c r="E126" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F126" s="6">
-        <v>1530735</v>
+        <v>13769464</v>
       </c>
       <c r="G126" s="7">
-        <v>0.19297722989282926</v>
+        <v>0.06601723930575656</v>
       </c>
       <c r="H126" s="7">
-        <v>0.5566638224081695</v>
+        <v>0.44213950164062243</v>
       </c>
       <c r="I126" s="8"/>
     </row>
     <row r="127" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B127" s="5" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="C127" s="5" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="E127" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F127" s="6">
-        <v>2516408</v>
+        <v>14143964</v>
       </c>
       <c r="G127" s="7">
-        <v>0.19236308261617352</v>
+        <v>0.0659630496797079</v>
       </c>
       <c r="H127" s="7">
-        <v>0.517699411959069</v>
+        <v>0.5172158615445557</v>
       </c>
       <c r="I127" s="8"/>
     </row>
     <row r="128" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B128" s="5" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="C128" s="5" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>133</v>
+        <v>351</v>
       </c>
       <c r="E128" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F128" s="6">
-        <v>1566905</v>
+        <v>303902971</v>
       </c>
       <c r="G128" s="7">
-        <v>0.19126494586461848</v>
+        <v>0.06594138561416038</v>
       </c>
       <c r="H128" s="7">
-        <v>0.31731346820172474</v>
+        <v>0.3703992313139753</v>
       </c>
       <c r="I128" s="8"/>
     </row>
     <row r="129" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B129" s="5" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
       <c r="C129" s="5" t="s">
-        <v>347</v>
+        <v>353</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>348</v>
+        <v>354</v>
       </c>
       <c r="E129" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F129" s="6">
-        <v>2147443</v>
+        <v>173758000</v>
       </c>
       <c r="G129" s="7">
-        <v>0.19081158382317948</v>
+        <v>0.06536101934874941</v>
       </c>
       <c r="H129" s="7">
-        <v>0.7620416518457107</v>
+        <v>0.6483652630878733</v>
       </c>
       <c r="I129" s="8"/>
     </row>
     <row r="130" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B130" s="5" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="C130" s="5" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>351</v>
+        <v>121</v>
       </c>
       <c r="E130" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F130" s="6">
-        <v>1802291</v>
+        <v>26597634</v>
       </c>
       <c r="G130" s="7">
-        <v>0.1894821646448881</v>
+        <v>0.06533246528619802</v>
       </c>
       <c r="H130" s="7">
-        <v>0.6912226208400419</v>
+        <v>0.542278344066557</v>
       </c>
       <c r="I130" s="8"/>
     </row>
     <row r="131" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B131" s="5" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="C131" s="5" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E131" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F131" s="6">
-        <v>8124533</v>
+        <v>125865393</v>
       </c>
       <c r="G131" s="7">
-        <v>0.18919770527118296</v>
+        <v>0.06513728519482714</v>
       </c>
       <c r="H131" s="7">
-        <v>0.8648842539915148</v>
+        <v>0.5395965200539529</v>
       </c>
       <c r="I131" s="8"/>
     </row>
     <row r="132" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B132" s="5" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="C132" s="5" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E132" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F132" s="6">
-        <v>2052869</v>
+        <v>14153980</v>
       </c>
       <c r="G132" s="7">
-        <v>0.1891197148965667</v>
+        <v>0.06481562076532538</v>
       </c>
       <c r="H132" s="7">
-        <v>0.6862329642843185</v>
+        <v>0.46395000264885977</v>
       </c>
       <c r="I132" s="8"/>
     </row>
     <row r="133" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B133" s="5" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="C133" s="5" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>249</v>
+        <v>365</v>
       </c>
       <c r="E133" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F133" s="6">
-        <v>1371342</v>
+        <v>28823304</v>
       </c>
       <c r="G133" s="7">
-        <v>0.18749152290238322</v>
+        <v>0.06463353403204573</v>
       </c>
       <c r="H133" s="7">
-        <v>0.8281391150859905</v>
+        <v>0.5945698289355895</v>
       </c>
       <c r="I133" s="8"/>
     </row>
     <row r="134" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B134" s="5" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="C134" s="5" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="D134" s="5" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="E134" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F134" s="6">
-        <v>949125</v>
+        <v>76308860</v>
       </c>
       <c r="G134" s="7">
-        <v>0.1867878308968787</v>
+        <v>0.06456467833486178</v>
       </c>
       <c r="H134" s="7">
-        <v>0.3559764812458708</v>
+        <v>0.3266023527176118</v>
       </c>
       <c r="I134" s="8"/>
     </row>
     <row r="135" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B135" s="5" t="s">
-        <v>363</v>
+        <v>369</v>
       </c>
       <c r="C135" s="5" t="s">
-        <v>364</v>
+        <v>370</v>
       </c>
       <c r="D135" s="5" t="s">
-        <v>204</v>
+        <v>371</v>
       </c>
       <c r="E135" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F135" s="6">
-        <v>531854</v>
+        <v>94039110</v>
       </c>
       <c r="G135" s="7">
-        <v>0.18648162841682117</v>
+        <v>0.06439133675339972</v>
       </c>
       <c r="H135" s="7">
-        <v>0.579290394087616</v>
+        <v>0.43485447855708276</v>
       </c>
       <c r="I135" s="8"/>
     </row>
     <row r="136" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B136" s="5" t="s">
-        <v>365</v>
+        <v>372</v>
       </c>
       <c r="C136" s="5" t="s">
-        <v>366</v>
+        <v>373</v>
       </c>
       <c r="D136" s="5" t="s">
-        <v>291</v>
+        <v>374</v>
       </c>
       <c r="E136" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F136" s="6">
-        <v>1188296</v>
+        <v>85800505</v>
       </c>
       <c r="G136" s="7">
-        <v>0.1864274557854272</v>
+        <v>0.06401021765547883</v>
       </c>
       <c r="H136" s="7">
-        <v>0.49375194813836776</v>
+        <v>0.3916857406106099</v>
       </c>
       <c r="I136" s="8"/>
     </row>
     <row r="137" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B137" s="5" t="s">
-        <v>367</v>
+        <v>375</v>
       </c>
       <c r="C137" s="5" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>369</v>
+        <v>96</v>
       </c>
       <c r="E137" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F137" s="6">
-        <v>1236430</v>
+        <v>486211870</v>
       </c>
       <c r="G137" s="7">
-        <v>0.18459759145281174</v>
+        <v>0.0638833560357134</v>
       </c>
       <c r="H137" s="7">
-        <v>0.6377250904687072</v>
+        <v>0.3667919239680638</v>
       </c>
       <c r="I137" s="8"/>
     </row>
     <row r="138" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B138" s="5" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="C138" s="5" t="s">
-        <v>371</v>
+        <v>378</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>372</v>
+        <v>130</v>
       </c>
       <c r="E138" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F138" s="6">
-        <v>571815</v>
+        <v>150481590</v>
       </c>
       <c r="G138" s="7">
-        <v>0.18383568112064216</v>
+        <v>0.06369052187712795</v>
       </c>
       <c r="H138" s="7">
-        <v>0.9530964691705656</v>
+        <v>0.40476981168327975</v>
       </c>
       <c r="I138" s="8"/>
     </row>
     <row r="139" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B139" s="5" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="C139" s="5" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>54</v>
+        <v>99</v>
       </c>
       <c r="E139" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F139" s="6">
-        <v>713368</v>
+        <v>26635000</v>
       </c>
       <c r="G139" s="7">
-        <v>0.17958613226273115</v>
+        <v>0.06360052562417871</v>
       </c>
       <c r="H139" s="7">
-        <v>0.8504505933278603</v>
+        <v>0.7028907922912205</v>
       </c>
       <c r="I139" s="8"/>
     </row>
     <row r="140" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B140" s="5" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
       <c r="C140" s="5" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>74</v>
+        <v>383</v>
       </c>
       <c r="E140" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F140" s="6">
-        <v>10497399</v>
+        <v>53600175</v>
       </c>
       <c r="G140" s="7">
-        <v>0.17904016032923964</v>
+        <v>0.06287513053828649</v>
       </c>
       <c r="H140" s="7">
-        <v>0.6389837497259002</v>
+        <v>0.48037202956198294</v>
       </c>
       <c r="I140" s="8"/>
     </row>
     <row r="141" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B141" s="5" t="s">
-        <v>377</v>
+        <v>384</v>
       </c>
       <c r="C141" s="5" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
       <c r="D141" s="5" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="E141" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F141" s="6">
-        <v>791504</v>
+        <v>137295000</v>
       </c>
       <c r="G141" s="7">
-        <v>0.17871545816571996</v>
+        <v>0.06286463454605047</v>
       </c>
       <c r="H141" s="7">
-        <v>0.303632918991546</v>
+        <v>0.3612959066695163</v>
       </c>
       <c r="I141" s="8"/>
     </row>
     <row r="142" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B142" s="5" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
       <c r="C142" s="5" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="D142" s="5" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="E142" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F142" s="6">
-        <v>3753804</v>
+        <v>52299983</v>
       </c>
       <c r="G142" s="7">
-        <v>0.17671167700817625</v>
+        <v>0.06265625363587594</v>
       </c>
       <c r="H142" s="7">
-        <v>0.31290038082155036</v>
+        <v>0.20198621024969501</v>
       </c>
       <c r="I142" s="8"/>
     </row>
     <row r="143" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B143" s="5" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
       <c r="C143" s="5" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="D143" s="5" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="E143" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F143" s="6">
-        <v>1820051</v>
+        <v>100006125</v>
       </c>
       <c r="G143" s="7">
-        <v>0.17501542539192583</v>
+        <v>0.06254749896568836</v>
       </c>
       <c r="H143" s="7">
-        <v>0.5398666149925706</v>
+        <v>0.46930080843355054</v>
       </c>
       <c r="I143" s="8"/>
     </row>
     <row r="144" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B144" s="5" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
       <c r="C144" s="5" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>388</v>
+        <v>395</v>
       </c>
       <c r="E144" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F144" s="6">
-        <v>1213894</v>
+        <v>89639918</v>
       </c>
       <c r="G144" s="7">
-        <v>0.1741231112436506</v>
+        <v>0.06187628373332515</v>
       </c>
       <c r="H144" s="7">
-        <v>0.3914672028325077</v>
+        <v>0.4319247095579033</v>
       </c>
       <c r="I144" s="8"/>
     </row>
     <row r="145" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B145" s="5" t="s">
-        <v>389</v>
+        <v>396</v>
       </c>
       <c r="C145" s="5" t="s">
-        <v>390</v>
+        <v>397</v>
       </c>
       <c r="D145" s="5" t="s">
-        <v>391</v>
+        <v>398</v>
       </c>
       <c r="E145" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F145" s="6">
-        <v>574337</v>
+        <v>130734517</v>
       </c>
       <c r="G145" s="7">
-        <v>0.17399714801588614</v>
+        <v>0.061465297645915504</v>
       </c>
       <c r="H145" s="7">
-        <v>0.5086158942466952</v>
+        <v>0.5089459620970387</v>
       </c>
       <c r="I145" s="8"/>
     </row>
     <row r="146" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B146" s="5" t="s">
-        <v>392</v>
+        <v>399</v>
       </c>
       <c r="C146" s="5" t="s">
-        <v>393</v>
+        <v>400</v>
       </c>
       <c r="D146" s="5" t="s">
-        <v>394</v>
+        <v>244</v>
       </c>
       <c r="E146" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F146" s="6">
-        <v>854261</v>
+        <v>97463000</v>
       </c>
       <c r="G146" s="7">
-        <v>0.17226468257359284</v>
+        <v>0.06105906856961103</v>
       </c>
       <c r="H146" s="7">
-        <v>0.6860836610099338</v>
+        <v>0.4167525186253565</v>
       </c>
       <c r="I146" s="8"/>
     </row>
     <row r="147" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B147" s="5" t="s">
-        <v>395</v>
+        <v>401</v>
       </c>
       <c r="C147" s="5" t="s">
-        <v>396</v>
+        <v>402</v>
       </c>
       <c r="D147" s="5" t="s">
-        <v>320</v>
+        <v>403</v>
       </c>
       <c r="E147" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F147" s="6">
-        <v>19096753</v>
+        <v>13942000</v>
       </c>
       <c r="G147" s="7">
-        <v>0.1714608760976277</v>
+        <v>0.06089513699612681</v>
       </c>
       <c r="H147" s="7">
-        <v>0.23924397190744212</v>
+        <v>0.6281482878973682</v>
       </c>
       <c r="I147" s="8"/>
     </row>
     <row r="148" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B148" s="5" t="s">
-        <v>397</v>
+        <v>404</v>
       </c>
       <c r="C148" s="5" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>221</v>
+        <v>197</v>
       </c>
       <c r="E148" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F148" s="6">
-        <v>6318204</v>
+        <v>344972819</v>
       </c>
       <c r="G148" s="7">
-        <v>0.17109941369414472</v>
+        <v>0.060842164495284484</v>
       </c>
       <c r="H148" s="7">
-        <v>0.8469007575001636</v>
+        <v>0.3715206411852426</v>
       </c>
       <c r="I148" s="8"/>
     </row>
     <row r="149" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B149" s="5" t="s">
-        <v>399</v>
+        <v>406</v>
       </c>
       <c r="C149" s="5" t="s">
-        <v>400</v>
+        <v>407</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
       <c r="E149" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F149" s="6">
-        <v>14741634</v>
+        <v>45250000</v>
       </c>
       <c r="G149" s="7">
-        <v>0.17071771012629944</v>
+        <v>0.060685082872928175</v>
       </c>
       <c r="H149" s="7">
-        <v>0.42502876210783763</v>
+        <v>0.4083631070530634</v>
       </c>
       <c r="I149" s="8"/>
     </row>
     <row r="150" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B150" s="5" t="s">
-        <v>402</v>
+        <v>409</v>
       </c>
       <c r="C150" s="5" t="s">
-        <v>403</v>
+        <v>410</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>404</v>
+        <v>411</v>
       </c>
       <c r="E150" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F150" s="6">
-        <v>3647319</v>
+        <v>59323150</v>
       </c>
       <c r="G150" s="7">
-        <v>0.16963830144826927</v>
+        <v>0.06049564124629255</v>
       </c>
       <c r="H150" s="7">
-        <v>0.2164348446804095</v>
+        <v>0.5958450191151982</v>
       </c>
       <c r="I150" s="8"/>
     </row>
     <row r="151" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B151" s="5" t="s">
-        <v>405</v>
+        <v>412</v>
       </c>
       <c r="C151" s="5" t="s">
-        <v>406</v>
+        <v>413</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>407</v>
+        <v>414</v>
       </c>
       <c r="E151" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F151" s="6">
-        <v>6826543</v>
+        <v>16640124</v>
       </c>
       <c r="G151" s="7">
-        <v>0.1688847488399326</v>
+        <v>0.06006048993384905</v>
       </c>
       <c r="H151" s="7">
-        <v>0.3755154951380284</v>
+        <v>0.41130521614607624</v>
       </c>
       <c r="I151" s="8"/>
     </row>
     <row r="152" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B152" s="5" t="s">
-        <v>408</v>
+        <v>415</v>
       </c>
       <c r="C152" s="5" t="s">
-        <v>409</v>
+        <v>416</v>
       </c>
       <c r="D152" s="5" t="s">
-        <v>410</v>
+        <v>40</v>
       </c>
       <c r="E152" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F152" s="6">
-        <v>13756486</v>
+        <v>16375159</v>
       </c>
       <c r="G152" s="7">
-        <v>0.16802561351787076</v>
+        <v>0.05987654837427838</v>
       </c>
       <c r="H152" s="7">
-        <v>0.40281417264031016</v>
+        <v>0.5129393705008722</v>
       </c>
       <c r="I152" s="8"/>
     </row>
     <row r="153" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B153" s="5" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="C153" s="5" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
       <c r="E153" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F153" s="6">
-        <v>820529</v>
+        <v>10862023</v>
       </c>
       <c r="G153" s="7">
-        <v>0.1679343447946386</v>
+        <v>0.059333054257020075</v>
       </c>
       <c r="H153" s="7">
-        <v>0.48580127120907296</v>
+        <v>0.29882707383613843</v>
       </c>
       <c r="I153" s="8"/>
     </row>
     <row r="154" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B154" s="5" t="s">
-        <v>414</v>
+        <v>420</v>
       </c>
       <c r="C154" s="5" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>210</v>
+        <v>230</v>
       </c>
       <c r="E154" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F154" s="6">
-        <v>1732055</v>
+        <v>20293730</v>
       </c>
       <c r="G154" s="7">
-        <v>0.1670853408234727</v>
+        <v>0.059046069894494506</v>
       </c>
       <c r="H154" s="7">
-        <v>0.6619446857578689</v>
+        <v>0.44618575555337986</v>
       </c>
       <c r="I154" s="8"/>
     </row>
     <row r="155" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B155" s="5" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="C155" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>71</v>
+        <v>424</v>
       </c>
       <c r="E155" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F155" s="6">
-        <v>917247</v>
+        <v>104253344</v>
       </c>
       <c r="G155" s="7">
-        <v>0.1664382658106268</v>
+        <v>0.05867382057308397</v>
       </c>
       <c r="H155" s="7">
-        <v>0.41427023832972226</v>
+        <v>0.5544134975404958</v>
       </c>
       <c r="I155" s="8"/>
     </row>
     <row r="156" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B156" s="5" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="C156" s="5" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
       <c r="D156" s="5" t="s">
-        <v>420</v>
+        <v>197</v>
       </c>
       <c r="E156" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F156" s="6">
-        <v>616469</v>
+        <v>151899611</v>
       </c>
       <c r="G156" s="7">
-        <v>0.1642353467895385</v>
+        <v>0.05844860261031215</v>
       </c>
       <c r="H156" s="7">
-        <v>0.7710627769405519</v>
+        <v>0.38862332668893845</v>
       </c>
       <c r="I156" s="8"/>
     </row>
     <row r="157" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B157" s="5" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="C157" s="5" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="D157" s="5" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="E157" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F157" s="6">
-        <v>10303405</v>
+        <v>15811636</v>
       </c>
       <c r="G157" s="7">
-        <v>0.1606829004586348</v>
+        <v>0.057613646051553426</v>
       </c>
       <c r="H157" s="7">
-        <v>0.24216804245565454</v>
+        <v>0.3307688284131445</v>
       </c>
       <c r="I157" s="8"/>
     </row>
     <row r="158" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B158" s="5" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="C158" s="5" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="D158" s="5" t="s">
-        <v>57</v>
+        <v>275</v>
       </c>
       <c r="E158" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F158" s="6">
-        <v>752663</v>
+        <v>206822622</v>
       </c>
       <c r="G158" s="7">
-        <v>0.16045295171942822</v>
+        <v>0.05754190661019663</v>
       </c>
       <c r="H158" s="7">
-        <v>0.7155019160497457</v>
+        <v>0.7096704147343039</v>
       </c>
       <c r="I158" s="8"/>
     </row>
     <row r="159" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B159" s="5" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="C159" s="5" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="D159" s="5" t="s">
-        <v>428</v>
+        <v>83</v>
       </c>
       <c r="E159" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F159" s="6">
-        <v>3957794</v>
+        <v>27066472</v>
       </c>
       <c r="G159" s="7">
-        <v>0.15538049731744502</v>
+        <v>0.05664702071256276</v>
       </c>
       <c r="H159" s="7">
-        <v>0.35750804482911674</v>
+        <v>0.41745387162056496</v>
       </c>
       <c r="I159" s="8"/>
     </row>
     <row r="160" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B160" s="5" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
       <c r="C160" s="5" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>121</v>
+        <v>436</v>
       </c>
       <c r="E160" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F160" s="6">
-        <v>5677960</v>
+        <v>125614000</v>
       </c>
       <c r="G160" s="7">
-        <v>0.155205742907664</v>
+        <v>0.05569442896492429</v>
       </c>
       <c r="H160" s="7">
-        <v>0.328181199823078</v>
+        <v>0.7792918554127762</v>
       </c>
       <c r="I160" s="8"/>
     </row>
     <row r="161" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B161" s="5" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
       <c r="C161" s="5" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="E161" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F161" s="6">
-        <v>1598782</v>
+        <v>51944596</v>
       </c>
       <c r="G161" s="7">
-        <v>0.15361506446782613</v>
+        <v>0.055519731061148304</v>
       </c>
       <c r="H161" s="7">
-        <v>0.6293866592171835</v>
+        <v>0.6007171134624649</v>
       </c>
       <c r="I161" s="8"/>
     </row>
     <row r="162" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B162" s="5" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="C162" s="5" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="D162" s="5" t="s">
-        <v>57</v>
+        <v>442</v>
       </c>
       <c r="E162" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F162" s="6">
-        <v>7382960</v>
+        <v>135502000</v>
       </c>
       <c r="G162" s="7">
-        <v>0.1532274318159654</v>
+        <v>0.0553718764298682</v>
       </c>
       <c r="H162" s="7">
-        <v>0.7508370035911932</v>
+        <v>0.5385859034642774</v>
       </c>
       <c r="I162" s="8"/>
     </row>
     <row r="163" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B163" s="5" t="s">
-        <v>436</v>
+        <v>443</v>
       </c>
       <c r="C163" s="5" t="s">
-        <v>437</v>
+        <v>444</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>438</v>
+        <v>445</v>
       </c>
       <c r="E163" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F163" s="6">
-        <v>1208657</v>
+        <v>57419602</v>
       </c>
       <c r="G163" s="7">
-        <v>0.15114709963207096</v>
+        <v>0.055348642089159725</v>
       </c>
       <c r="H163" s="7">
-        <v>0.8967850363637936</v>
+        <v>0.5523770580712243</v>
       </c>
       <c r="I163" s="8"/>
     </row>
     <row r="164" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B164" s="5" t="s">
-        <v>439</v>
+        <v>446</v>
       </c>
       <c r="C164" s="5" t="s">
-        <v>440</v>
+        <v>447</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>204</v>
+        <v>448</v>
       </c>
       <c r="E164" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F164" s="6">
-        <v>1892942</v>
+        <v>27703475</v>
       </c>
       <c r="G164" s="7">
-        <v>0.14923700778999038</v>
+        <v>0.05530692449232452</v>
       </c>
       <c r="H164" s="7">
-        <v>0.7935524704808151</v>
+        <v>0.3146445452113418</v>
       </c>
       <c r="I164" s="8"/>
     </row>
     <row r="165" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B165" s="5" t="s">
-        <v>441</v>
+        <v>449</v>
       </c>
       <c r="C165" s="5" t="s">
-        <v>442</v>
+        <v>450</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>443</v>
+        <v>121</v>
       </c>
       <c r="E165" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F165" s="6">
-        <v>1421696</v>
+        <v>36997588</v>
       </c>
       <c r="G165" s="7">
-        <v>0.14872448118303772</v>
+        <v>0.05485492729958504</v>
       </c>
       <c r="H165" s="7">
-        <v>0.31637792107355556</v>
+        <v>0.23386741762290894</v>
       </c>
       <c r="I165" s="8"/>
     </row>
     <row r="166" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B166" s="5" t="s">
-        <v>444</v>
+        <v>451</v>
       </c>
       <c r="C166" s="5" t="s">
-        <v>445</v>
+        <v>452</v>
       </c>
       <c r="D166" s="5" t="s">
-        <v>54</v>
+        <v>453</v>
       </c>
       <c r="E166" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F166" s="6">
-        <v>574229</v>
+        <v>54027988</v>
       </c>
       <c r="G166" s="7">
-        <v>0.1482265785949508</v>
+        <v>0.054433416991208336</v>
       </c>
       <c r="H166" s="7">
-        <v>0.6453356900927233</v>
+        <v>0.37748233871896314</v>
       </c>
       <c r="I166" s="8"/>
     </row>
     <row r="167" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B167" s="5" t="s">
-        <v>446</v>
+        <v>454</v>
       </c>
       <c r="C167" s="5" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="D167" s="5" t="s">
-        <v>433</v>
+        <v>59</v>
       </c>
       <c r="E167" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F167" s="6">
-        <v>1489162</v>
+        <v>53262000</v>
       </c>
       <c r="G167" s="7">
-        <v>0.14814506413674267</v>
+        <v>0.05337764259697345</v>
       </c>
       <c r="H167" s="7">
-        <v>0.8455878313378351</v>
+        <v>0.791758603891452</v>
       </c>
       <c r="I167" s="8"/>
     </row>
     <row r="168" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B168" s="5" t="s">
-        <v>448</v>
+        <v>456</v>
       </c>
       <c r="C168" s="5" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="D168" s="5" t="s">
-        <v>34</v>
+        <v>290</v>
       </c>
       <c r="E168" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F168" s="6">
-        <v>2417005</v>
+        <v>67334012</v>
       </c>
       <c r="G168" s="7">
-        <v>0.14788467545578102</v>
+        <v>0.05328090356475417</v>
       </c>
       <c r="H168" s="7">
-        <v>0.6893346786722011</v>
+        <v>0.38939467478076917</v>
       </c>
       <c r="I168" s="8"/>
     </row>
     <row r="169" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B169" s="5" t="s">
-        <v>450</v>
+        <v>458</v>
       </c>
       <c r="C169" s="5" t="s">
-        <v>451</v>
+        <v>459</v>
       </c>
       <c r="D169" s="5" t="s">
-        <v>452</v>
+        <v>460</v>
       </c>
       <c r="E169" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F169" s="6">
-        <v>915683</v>
+        <v>45379980</v>
       </c>
       <c r="G169" s="7">
-        <v>0.14753031343816583</v>
+        <v>0.05318232841883139</v>
       </c>
       <c r="H169" s="7">
-        <v>0.8692520405654393</v>
+        <v>0.3613781492203756</v>
       </c>
       <c r="I169" s="8"/>
     </row>
     <row r="170" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B170" s="5" t="s">
-        <v>453</v>
+        <v>461</v>
       </c>
       <c r="C170" s="5" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="D170" s="5" t="s">
-        <v>455</v>
+        <v>102</v>
       </c>
       <c r="E170" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F170" s="6">
-        <v>799329</v>
+        <v>10154024</v>
       </c>
       <c r="G170" s="7">
-        <v>0.14613006659335517</v>
+        <v>0.05311401666964742</v>
       </c>
       <c r="H170" s="7">
-        <v>0.4859910366426988</v>
+        <v>0.5323647304422925</v>
       </c>
       <c r="I170" s="8"/>
     </row>
     <row r="171" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B171" s="5" t="s">
-        <v>456</v>
+        <v>463</v>
       </c>
       <c r="C171" s="5" t="s">
-        <v>457</v>
+        <v>464</v>
       </c>
       <c r="D171" s="5" t="s">
-        <v>43</v>
+        <v>465</v>
       </c>
       <c r="E171" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F171" s="6">
-        <v>806168</v>
+        <v>116919032</v>
       </c>
       <c r="G171" s="7">
-        <v>0.14488419287294957</v>
+        <v>0.05237077227940101</v>
       </c>
       <c r="H171" s="7">
-        <v>0.2320689342439009</v>
+        <v>0.6162825050965861</v>
       </c>
       <c r="I171" s="8"/>
     </row>
     <row r="172" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B172" s="5" t="s">
-        <v>458</v>
+        <v>466</v>
       </c>
       <c r="C172" s="5" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="D172" s="5" t="s">
-        <v>460</v>
+        <v>341</v>
       </c>
       <c r="E172" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F172" s="6">
-        <v>3364313</v>
+        <v>16650530</v>
       </c>
       <c r="G172" s="7">
-        <v>0.14415097525111367</v>
+        <v>0.05226968751144859</v>
       </c>
       <c r="H172" s="7">
-        <v>0.3107529274998439</v>
+        <v>0.5534798026556186</v>
       </c>
       <c r="I172" s="8"/>
     </row>
     <row r="173" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B173" s="5" t="s">
-        <v>461</v>
+        <v>468</v>
       </c>
       <c r="C173" s="5" t="s">
-        <v>462</v>
+        <v>469</v>
       </c>
       <c r="D173" s="5" t="s">
-        <v>463</v>
+        <v>99</v>
       </c>
       <c r="E173" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F173" s="6">
-        <v>3659875</v>
+        <v>40020073</v>
       </c>
       <c r="G173" s="7">
-        <v>0.14410136958229447</v>
+        <v>0.05204640681190162</v>
       </c>
       <c r="H173" s="7">
-        <v>0.3733049408555798</v>
+        <v>0.49237743786532606</v>
       </c>
       <c r="I173" s="8"/>
     </row>
     <row r="174" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B174" s="5" t="s">
-        <v>464</v>
+        <v>470</v>
       </c>
       <c r="C174" s="5" t="s">
-        <v>465</v>
+        <v>471</v>
       </c>
       <c r="D174" s="5" t="s">
-        <v>466</v>
+        <v>472</v>
       </c>
       <c r="E174" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F174" s="6">
-        <v>6877843</v>
+        <v>114256590</v>
       </c>
       <c r="G174" s="7">
-        <v>0.14377996124657105</v>
+        <v>0.05201692086207019</v>
       </c>
       <c r="H174" s="7">
-        <v>0.7300240732346747</v>
+        <v>0.3968987818515432</v>
       </c>
       <c r="I174" s="8"/>
     </row>
     <row r="175" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B175" s="5" t="s">
-        <v>467</v>
+        <v>473</v>
       </c>
       <c r="C175" s="5" t="s">
-        <v>468</v>
+        <v>474</v>
       </c>
       <c r="D175" s="5" t="s">
-        <v>31</v>
+        <v>99</v>
       </c>
       <c r="E175" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F175" s="6">
-        <v>41619069</v>
+        <v>159359839</v>
       </c>
       <c r="G175" s="7">
-        <v>0.14300850891210468</v>
+        <v>0.051713851191830085</v>
       </c>
       <c r="H175" s="7">
-        <v>0.5952226910271103</v>
+        <v>0.5420035088785219</v>
       </c>
       <c r="I175" s="8"/>
     </row>
     <row r="176" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B176" s="5" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
       <c r="C176" s="5" t="s">
-        <v>470</v>
+        <v>476</v>
       </c>
       <c r="D176" s="5" t="s">
-        <v>31</v>
+        <v>477</v>
       </c>
       <c r="E176" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F176" s="6">
-        <v>899109</v>
+        <v>252705028</v>
       </c>
       <c r="G176" s="7">
-        <v>0.14280804663283317</v>
+        <v>0.051547237121059575</v>
       </c>
       <c r="H176" s="7">
-        <v>0.2629868931859715</v>
+        <v>0.546377937157735</v>
       </c>
       <c r="I176" s="8"/>
     </row>
     <row r="177" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B177" s="5" t="s">
-        <v>471</v>
+        <v>478</v>
       </c>
       <c r="C177" s="5" t="s">
-        <v>472</v>
+        <v>479</v>
       </c>
       <c r="D177" s="5" t="s">
-        <v>473</v>
+        <v>480</v>
       </c>
       <c r="E177" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F177" s="6">
-        <v>1007838</v>
+        <v>36842073</v>
       </c>
       <c r="G177" s="7">
-        <v>0.14186109275498643</v>
+        <v>0.050525251388541574</v>
       </c>
       <c r="H177" s="7">
-        <v>0.7795024328737007</v>
+        <v>0.7405591572494927</v>
       </c>
       <c r="I177" s="8"/>
     </row>
     <row r="178" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B178" s="5" t="s">
-        <v>474</v>
+        <v>481</v>
       </c>
       <c r="C178" s="5" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="D178" s="5" t="s">
-        <v>476</v>
+        <v>16</v>
       </c>
       <c r="E178" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F178" s="6">
-        <v>3825641</v>
+        <v>14283221</v>
       </c>
       <c r="G178" s="7">
-        <v>0.14162881462217705</v>
+        <v>0.0504308516965466</v>
       </c>
       <c r="H178" s="7">
-        <v>0.7370005943239394</v>
+        <v>0.2904293107698407</v>
       </c>
       <c r="I178" s="8"/>
     </row>
     <row r="179" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B179" s="5" t="s">
-        <v>477</v>
+        <v>483</v>
       </c>
       <c r="C179" s="5" t="s">
-        <v>478</v>
+        <v>484</v>
       </c>
       <c r="D179" s="5" t="s">
-        <v>479</v>
+        <v>121</v>
       </c>
       <c r="E179" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F179" s="6">
-        <v>4156157</v>
+        <v>12391328</v>
       </c>
       <c r="G179" s="7">
-        <v>0.14002045639758073</v>
+        <v>0.05040533185789287</v>
       </c>
       <c r="H179" s="7">
-        <v>0.5584509336248495</v>
+        <v>0.6440181327038078</v>
       </c>
       <c r="I179" s="8"/>
     </row>
     <row r="180" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B180" s="5" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="C180" s="5" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
       <c r="D180" s="5" t="s">
-        <v>423</v>
+        <v>487</v>
       </c>
       <c r="E180" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F180" s="6">
-        <v>43767189</v>
+        <v>14592140</v>
       </c>
       <c r="G180" s="7">
-        <v>0.1391077457590434</v>
+        <v>0.05008196193293102</v>
       </c>
       <c r="H180" s="7">
-        <v>0.4727113611999487</v>
+        <v>0.6509138404286464</v>
       </c>
       <c r="I180" s="8"/>
     </row>
-    <row r="181" spans="2:9" x14ac:dyDescent="0.25">
-[...51 lines deleted...]
-      <c r="C183" s="5" t="s">
+    <row r="182" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B182" s="9" t="s">
         <v>488</v>
-      </c>
-[...547 lines deleted...]
-        <v>541</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">