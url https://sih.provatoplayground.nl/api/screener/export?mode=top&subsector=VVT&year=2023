--- v1 (2026-06-17)
+++ v2 (2026-08-17)
@@ -1474,51 +1474,51 @@
   <si>
     <t>Sint Nicolaasga</t>
   </si>
   <si>
     <t>34253389</t>
   </si>
   <si>
     <t>CrisisCare B.V.</t>
   </si>
   <si>
     <t>41048366</t>
   </si>
   <si>
     <t>Stichting De Rozelaar</t>
   </si>
   <si>
     <t>20109300</t>
   </si>
   <si>
     <t>Stichting Maatschappelijke Opvang Breda en omstreken</t>
   </si>
   <si>
     <t>Breda</t>
   </si>
   <si>
-    <t>175 resultaten · gegenereerd 17-6-2026, 14:16:03</t>
+    <t>175 resultaten · gegenereerd 17-8-2026, 14:11:24</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF0F1F3D"/>
       <sz val="18"/>
     </font>
     <font>
       <i/>
       <color rgb="FF6B7280"/>