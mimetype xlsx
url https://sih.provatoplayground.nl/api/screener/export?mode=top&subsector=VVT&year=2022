--- v0 (2026-04-18)
+++ v1 (2026-06-17)
@@ -8,1700 +8,1313 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Top Performers" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="811" uniqueCount="550">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="607" uniqueCount="421">
   <si>
     <t>Top performers — VVT 2022</t>
   </si>
   <si>
     <t>EBITDA-marge &gt; 5% · solvabiliteit &gt; 20% · omzet &gt; €500k</t>
   </si>
   <si>
     <t>KvK</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Plaats</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Omzet</t>
   </si>
   <si>
     <t>EBITDA-marge</t>
   </si>
   <si>
     <t>Solvabiliteit</t>
   </si>
   <si>
     <t>Leverage</t>
   </si>
   <si>
-    <t>78137519</t>
-[...2 lines deleted...]
-    <t>HVZ Thuiszorg B.V.</t>
+    <t>20115882</t>
+  </si>
+  <si>
+    <t>Stichting Park Zuiderhout</t>
+  </si>
+  <si>
+    <t>Teteringen</t>
+  </si>
+  <si>
+    <t>VVT</t>
+  </si>
+  <si>
+    <t>60389958</t>
+  </si>
+  <si>
+    <t>Het Gastenhuis B.V.</t>
+  </si>
+  <si>
+    <t>Amsterdam</t>
+  </si>
+  <si>
+    <t>41000801</t>
+  </si>
+  <si>
+    <t>Stichting Zorgcentrum Talma Urk</t>
+  </si>
+  <si>
+    <t>Urk</t>
+  </si>
+  <si>
+    <t>28111649</t>
+  </si>
+  <si>
+    <t>Stichting Libertas Leiden</t>
+  </si>
+  <si>
+    <t>Leiden</t>
+  </si>
+  <si>
+    <t>41000413</t>
+  </si>
+  <si>
+    <t>Stichting Verzorgingshuis Talma Apeldoorn</t>
+  </si>
+  <si>
+    <t>Apeldoorn</t>
+  </si>
+  <si>
+    <t>41114350</t>
+  </si>
+  <si>
+    <t>STICHTING ZORGGROEP TER WEEL</t>
+  </si>
+  <si>
+    <t>Goes</t>
+  </si>
+  <si>
+    <t>41081234</t>
+  </si>
+  <si>
+    <t>Stichting Sint Anna</t>
+  </si>
+  <si>
+    <t>Boxmeer</t>
+  </si>
+  <si>
+    <t>41014377</t>
+  </si>
+  <si>
+    <t>Christelijke Stichting BCM Zorg en Dienstverlening</t>
+  </si>
+  <si>
+    <t>Stadskanaal</t>
+  </si>
+  <si>
+    <t>41088848</t>
+  </si>
+  <si>
+    <t>Stichting Archipel</t>
+  </si>
+  <si>
+    <t>Eindhoven</t>
+  </si>
+  <si>
+    <t>41239364</t>
+  </si>
+  <si>
+    <t>Stichting Alkcare</t>
+  </si>
+  <si>
+    <t>Oudorp</t>
+  </si>
+  <si>
+    <t>09137871</t>
+  </si>
+  <si>
+    <t>Vitaal Thuiszorg B.V.</t>
+  </si>
+  <si>
+    <t>Didam</t>
+  </si>
+  <si>
+    <t>37122456</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Tellus</t>
+  </si>
+  <si>
+    <t>Den Helder</t>
+  </si>
+  <si>
+    <t>58497978</t>
+  </si>
+  <si>
+    <t>Dagelijks Leven Zorg B.V.</t>
+  </si>
+  <si>
+    <t>41135918</t>
+  </si>
+  <si>
+    <t>Stichting Zorgcentra uitgaande van de Gereformeerde Gemeenten in Zeeland en Zuid-Holland en de Christelijke Gereformeerde Kerken in de regio Rotterdam</t>
+  </si>
+  <si>
+    <t>Barendrecht</t>
+  </si>
+  <si>
+    <t>41002802</t>
+  </si>
+  <si>
+    <t>Stichting Zorgcentrum het Bildt</t>
+  </si>
+  <si>
+    <t>St.-Annaparochie</t>
+  </si>
+  <si>
+    <t>41052701</t>
+  </si>
+  <si>
+    <t>Stichting Nusantara Zorg</t>
+  </si>
+  <si>
+    <t>Ugchelen</t>
+  </si>
+  <si>
+    <t>41118911</t>
+  </si>
+  <si>
+    <t>Protestants Christelijke Stichting Sjaloom Zorg op Goeree-Overflakkee e.o.</t>
+  </si>
+  <si>
+    <t>Dirksland</t>
+  </si>
+  <si>
+    <t>41095453</t>
+  </si>
+  <si>
+    <t>Stichting Het Laar</t>
+  </si>
+  <si>
+    <t>Tilburg</t>
+  </si>
+  <si>
+    <t>64992284</t>
+  </si>
+  <si>
+    <t>Stichting RijnWaal Zorggroep</t>
+  </si>
+  <si>
+    <t>Gendt</t>
+  </si>
+  <si>
+    <t>41046392</t>
+  </si>
+  <si>
+    <t>Stichting Bethanië</t>
+  </si>
+  <si>
+    <t>Ede</t>
+  </si>
+  <si>
+    <t>27253843</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Oldael</t>
   </si>
   <si>
     <t>s-Gravenhage</t>
   </si>
   <si>
-    <t>VVT</t>
-[...5 lines deleted...]
-    <t>Zaggay Zorg en Advies</t>
+    <t>41047476</t>
+  </si>
+  <si>
+    <t>Hervormde Stichting tot Verzorging van Ouderen "NEBOPLUS"</t>
+  </si>
+  <si>
+    <t>Barneveld</t>
+  </si>
+  <si>
+    <t>27248096</t>
+  </si>
+  <si>
+    <t>Stichting Saffier - De Residentie Groep</t>
+  </si>
+  <si>
+    <t>41053643</t>
+  </si>
+  <si>
+    <t>Stichting Zorg Adullam</t>
+  </si>
+  <si>
+    <t>01137892</t>
+  </si>
+  <si>
+    <t>Noorderbreedte B.V.</t>
+  </si>
+  <si>
+    <t>Leeuwarden</t>
+  </si>
+  <si>
+    <t>41149967</t>
+  </si>
+  <si>
+    <t>Stichting tot Huisvesting Verzorging en Verpleging van Ouderen Eykenburg</t>
+  </si>
+  <si>
+    <t>Den Haag</t>
+  </si>
+  <si>
+    <t>41028000</t>
+  </si>
+  <si>
+    <t>Stichting De Posten</t>
+  </si>
+  <si>
+    <t>Enschede</t>
+  </si>
+  <si>
+    <t>01140346</t>
+  </si>
+  <si>
+    <t>Synaeda PMC B.V.</t>
+  </si>
+  <si>
+    <t>41188898</t>
+  </si>
+  <si>
+    <t>Stichting Verzorgingshuis de Koperhorst</t>
+  </si>
+  <si>
+    <t>Amersfoort</t>
+  </si>
+  <si>
+    <t>41095652</t>
+  </si>
+  <si>
+    <t>Joris Zorg</t>
+  </si>
+  <si>
+    <t>Oirschot</t>
+  </si>
+  <si>
+    <t>41188459</t>
+  </si>
+  <si>
+    <t>Stichting Zorg- en Wooncentrum De Haven</t>
+  </si>
+  <si>
+    <t>Bunschoten-Spakenburg</t>
+  </si>
+  <si>
+    <t>64138836</t>
+  </si>
+  <si>
+    <t>Stichting Zideris</t>
+  </si>
+  <si>
+    <t>Utrecht</t>
+  </si>
+  <si>
+    <t>24388693</t>
+  </si>
+  <si>
+    <t>Stichting Swinhove Groep</t>
+  </si>
+  <si>
+    <t>Zwijndrecht</t>
+  </si>
+  <si>
+    <t>08089010</t>
+  </si>
+  <si>
+    <t>Stichting Atlant Zorggroep</t>
+  </si>
+  <si>
+    <t>Beekbergen</t>
+  </si>
+  <si>
+    <t>34239269</t>
+  </si>
+  <si>
+    <t>Stichting Zorgbalans</t>
+  </si>
+  <si>
+    <t>Haarlem</t>
+  </si>
+  <si>
+    <t>41113577</t>
+  </si>
+  <si>
+    <t>Stichting Schutse Zorg Tholen</t>
+  </si>
+  <si>
+    <t>Sint-Annaland</t>
+  </si>
+  <si>
+    <t>17200931</t>
+  </si>
+  <si>
+    <t>Stichting Amaliazorg</t>
+  </si>
+  <si>
+    <t>41118833</t>
+  </si>
+  <si>
+    <t>Stichting Het Parkhuis</t>
+  </si>
+  <si>
+    <t>Dordrecht</t>
+  </si>
+  <si>
+    <t>41081766</t>
+  </si>
+  <si>
+    <t>Stichting St. Jozefoord</t>
+  </si>
+  <si>
+    <t>Nuland</t>
+  </si>
+  <si>
+    <t>24299892</t>
+  </si>
+  <si>
+    <t>Stichting Salios</t>
+  </si>
+  <si>
+    <t>41136257</t>
+  </si>
+  <si>
+    <t>Stichting Zorgbeheer De Zellingen</t>
+  </si>
+  <si>
+    <t>Capelle aan den IJssel</t>
+  </si>
+  <si>
+    <t>41180026</t>
+  </si>
+  <si>
+    <t>stichting Accolade Zorg</t>
+  </si>
+  <si>
+    <t>Bosch en Duin</t>
+  </si>
+  <si>
+    <t>41051592</t>
+  </si>
+  <si>
+    <t>Stichting Catharina</t>
+  </si>
+  <si>
+    <t>Arnhem</t>
+  </si>
+  <si>
+    <t>24383768</t>
+  </si>
+  <si>
+    <t>Stichting Argos Zorggroep</t>
+  </si>
+  <si>
+    <t>Schiedam</t>
+  </si>
+  <si>
+    <t>67729894</t>
+  </si>
+  <si>
+    <t>Stichting Liberein</t>
+  </si>
+  <si>
+    <t>34109793</t>
+  </si>
+  <si>
+    <t>Rooms Katholieke Stichting Zorgcentra Meerlanden</t>
+  </si>
+  <si>
+    <t>Badhoevedorp</t>
+  </si>
+  <si>
+    <t>06084000</t>
+  </si>
+  <si>
+    <t>Max Ernst B.V.</t>
+  </si>
+  <si>
+    <t>30147072</t>
+  </si>
+  <si>
+    <t>Stichting Bartiméus Sonneheerdt</t>
+  </si>
+  <si>
+    <t>Zeist</t>
+  </si>
+  <si>
+    <t>41068374</t>
+  </si>
+  <si>
+    <t>Stichting voor Verpleeg-, Verzorgings- en Woonfaciliteiten Land van Horne</t>
+  </si>
+  <si>
+    <t>Weert</t>
+  </si>
+  <si>
+    <t>41169944</t>
+  </si>
+  <si>
+    <t>Stichting HOZO</t>
+  </si>
+  <si>
+    <t>Hillegom</t>
+  </si>
+  <si>
+    <t>59649518</t>
+  </si>
+  <si>
+    <t>Stichting Elver</t>
+  </si>
+  <si>
+    <t>Wehl</t>
+  </si>
+  <si>
+    <t>53107020</t>
+  </si>
+  <si>
+    <t>Raeger Stichting</t>
+  </si>
+  <si>
+    <t>20139950</t>
+  </si>
+  <si>
+    <t>Novicare B.V.</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>34126607</t>
+  </si>
+  <si>
+    <t>De ZorgSpecialist B.V.</t>
+  </si>
+  <si>
+    <t>Santpoort-Noord</t>
+  </si>
+  <si>
+    <t>41093762</t>
+  </si>
+  <si>
+    <t>Stichting ORO</t>
+  </si>
+  <si>
+    <t>Helmond</t>
+  </si>
+  <si>
+    <t>41125094</t>
+  </si>
+  <si>
+    <t>De Vijverhof</t>
+  </si>
+  <si>
+    <t>Capelle Aan Den Ijssel</t>
+  </si>
+  <si>
+    <t>41095003</t>
+  </si>
+  <si>
+    <t>Stichting Thebe Wonen en Zorg</t>
+  </si>
+  <si>
+    <t>Goirle</t>
+  </si>
+  <si>
+    <t>41130278</t>
+  </si>
+  <si>
+    <t>Stichting Salem, wonen met zorg</t>
+  </si>
+  <si>
+    <t>Ridderkerk</t>
+  </si>
+  <si>
+    <t>05081871</t>
+  </si>
+  <si>
+    <t>Stichting Driezorg, Wonen Welzijn &amp; Zorg</t>
+  </si>
+  <si>
+    <t>Zwolle</t>
+  </si>
+  <si>
+    <t>41174469</t>
+  </si>
+  <si>
+    <t>Stichting Gemiva-SVG Groep</t>
+  </si>
+  <si>
+    <t>Gouda</t>
+  </si>
+  <si>
+    <t>14089898</t>
+  </si>
+  <si>
+    <t>Stichting Cicero Zorggroep</t>
+  </si>
+  <si>
+    <t>Brunssum</t>
+  </si>
+  <si>
+    <t>41186628</t>
+  </si>
+  <si>
+    <t>Stichting Zorgspectrum</t>
+  </si>
+  <si>
+    <t>Nieuwegein</t>
+  </si>
+  <si>
+    <t>27280417</t>
+  </si>
+  <si>
+    <t>Stichting Respect Wonen Zorg Welzijn</t>
+  </si>
+  <si>
+    <t>32130711</t>
+  </si>
+  <si>
+    <t>Alfa &amp; Zorg B.V.</t>
+  </si>
+  <si>
+    <t>Almere</t>
+  </si>
+  <si>
+    <t>41053245</t>
+  </si>
+  <si>
+    <t>Stichting Markenheem</t>
+  </si>
+  <si>
+    <t>Doetinchem</t>
+  </si>
+  <si>
+    <t>41238268</t>
+  </si>
+  <si>
+    <t>Raphaëlstichting</t>
+  </si>
+  <si>
+    <t>Schoorl</t>
+  </si>
+  <si>
+    <t>27332804</t>
+  </si>
+  <si>
+    <t>Stichting Wijdezorg</t>
+  </si>
+  <si>
+    <t>Zoeterwoude</t>
+  </si>
+  <si>
+    <t>17167201</t>
+  </si>
+  <si>
+    <t>Stichting Vivent</t>
+  </si>
+  <si>
+    <t>Rosmalen</t>
+  </si>
+  <si>
+    <t>41066110</t>
+  </si>
+  <si>
+    <t>Stichting Sint Jozef wonen en zorg</t>
+  </si>
+  <si>
+    <t>Meijel</t>
+  </si>
+  <si>
+    <t>41241550</t>
+  </si>
+  <si>
+    <t>De Pieter Raat Stichting</t>
+  </si>
+  <si>
+    <t>Heerhugowaard</t>
+  </si>
+  <si>
+    <t>41035166</t>
+  </si>
+  <si>
+    <t>Protestants-Christelijke Stichting Philadelphia Zorg</t>
+  </si>
+  <si>
+    <t>08080399</t>
+  </si>
+  <si>
+    <t>Stichting De Passerel</t>
+  </si>
+  <si>
+    <t>41226861</t>
+  </si>
+  <si>
+    <t>Stichting Sint Jacob</t>
+  </si>
+  <si>
+    <t>17145911</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Elde Maasduinen</t>
+  </si>
+  <si>
+    <t>Boxtel</t>
+  </si>
+  <si>
+    <t>09148559</t>
+  </si>
+  <si>
+    <t>Stichting Zorgcombinatie Marga Klompé</t>
+  </si>
+  <si>
+    <t>Groenlo</t>
+  </si>
+  <si>
+    <t>41149534</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Florence</t>
+  </si>
+  <si>
+    <t>Rijswijk</t>
+  </si>
+  <si>
+    <t>04058025</t>
+  </si>
+  <si>
+    <t>Noord Nederlandse Coöperatie van Zorgorganisaties U.A.</t>
+  </si>
+  <si>
+    <t>Hoogeveen</t>
+  </si>
+  <si>
+    <t>02058791</t>
+  </si>
+  <si>
+    <t>Stichting De Zijlen</t>
+  </si>
+  <si>
+    <t>Tolbert</t>
+  </si>
+  <si>
+    <t>41072929</t>
+  </si>
+  <si>
+    <t>Stichting Verpleeghuis Bergweide</t>
+  </si>
+  <si>
+    <t>Heerlen</t>
+  </si>
+  <si>
+    <t>08152192</t>
+  </si>
+  <si>
+    <t>Zorggroep De Laren B.V.</t>
+  </si>
+  <si>
+    <t>Maarssen</t>
+  </si>
+  <si>
+    <t>08113086</t>
+  </si>
+  <si>
+    <t>Stichting Zozijn Zorg</t>
+  </si>
+  <si>
+    <t>Wilp</t>
+  </si>
+  <si>
+    <t>41118305</t>
+  </si>
+  <si>
+    <t>Protestants Interkerkelijke Stichting Zorgverlening Hendrik-Ido-Ambacht</t>
+  </si>
+  <si>
+    <t>Hendrik-Ido-Ambacht</t>
+  </si>
+  <si>
+    <t>13037206</t>
+  </si>
+  <si>
+    <t>Stichting Daelzicht</t>
+  </si>
+  <si>
+    <t>Heel</t>
+  </si>
+  <si>
+    <t>02068255</t>
+  </si>
+  <si>
+    <t>Stichting De Hoven</t>
+  </si>
+  <si>
+    <t>Onderdendam</t>
+  </si>
+  <si>
+    <t>41222478</t>
+  </si>
+  <si>
+    <t>Stichting Ons Tweede Thuis</t>
+  </si>
+  <si>
+    <t>Aalsmeer</t>
+  </si>
+  <si>
+    <t>08121485</t>
+  </si>
+  <si>
+    <t>Stichting Interakt Contour Groep</t>
+  </si>
+  <si>
+    <t>Nunspeet</t>
+  </si>
+  <si>
+    <t>34184520</t>
+  </si>
+  <si>
+    <t>Stichting ViVa! Zorggroep</t>
+  </si>
+  <si>
+    <t>Velsen-Noord</t>
+  </si>
+  <si>
+    <t>27321808</t>
+  </si>
+  <si>
+    <t>Stichting Ipse de Bruggen</t>
+  </si>
+  <si>
+    <t>Zoetermeer</t>
+  </si>
+  <si>
+    <t>41222776</t>
+  </si>
+  <si>
+    <t>Stichting SIG, organisatie voor ondersteuning van mensen met een beperking</t>
+  </si>
+  <si>
+    <t>Beverwijk</t>
+  </si>
+  <si>
+    <t>41099381</t>
+  </si>
+  <si>
+    <t>Stichting Zorgorganisatie Het Hoge Veer</t>
+  </si>
+  <si>
+    <t>Geertruidenberg</t>
+  </si>
+  <si>
+    <t>41076416</t>
+  </si>
+  <si>
+    <t>Stichting Envida</t>
+  </si>
+  <si>
+    <t>Maastricht</t>
+  </si>
+  <si>
+    <t>01098504</t>
+  </si>
+  <si>
+    <t>Stichting ZuidOostZorg</t>
+  </si>
+  <si>
+    <t>Drachten</t>
+  </si>
+  <si>
+    <t>17126402</t>
+  </si>
+  <si>
+    <t>Stichting Savant Zorg</t>
+  </si>
+  <si>
+    <t>09169814</t>
+  </si>
+  <si>
+    <t>Stichting Careaz</t>
+  </si>
+  <si>
+    <t>Lichtenvoorde</t>
+  </si>
+  <si>
+    <t>41093743</t>
+  </si>
+  <si>
+    <t>Stichting de Zorgboog</t>
+  </si>
+  <si>
+    <t>Deurne</t>
+  </si>
+  <si>
+    <t>51437848</t>
+  </si>
+  <si>
+    <t>Zuyderland Thuiszorg B.V.</t>
+  </si>
+  <si>
+    <t>Sittard</t>
+  </si>
+  <si>
+    <t>08215422</t>
+  </si>
+  <si>
+    <t>Stichting Viattence</t>
+  </si>
+  <si>
+    <t>Epe</t>
+  </si>
+  <si>
+    <t>41180827</t>
+  </si>
+  <si>
+    <t>Stichting tot het verzorgen van Verstandelijk Gehandicapten "De Schutse"</t>
+  </si>
+  <si>
+    <t>Kesteren</t>
+  </si>
+  <si>
+    <t>41186587</t>
+  </si>
+  <si>
+    <t>Stichting Vanboeijen</t>
+  </si>
+  <si>
+    <t>Assen</t>
+  </si>
+  <si>
+    <t>41095513</t>
+  </si>
+  <si>
+    <t>Stichting De Wever</t>
+  </si>
+  <si>
+    <t>33299171</t>
+  </si>
+  <si>
+    <t>Stichting Amstelring Groep</t>
+  </si>
+  <si>
+    <t>27315308</t>
+  </si>
+  <si>
+    <t>Prodeba B.V.</t>
+  </si>
+  <si>
+    <t>27336321</t>
+  </si>
+  <si>
+    <t>Stichting Haagse Wijk- en Woonzorg</t>
+  </si>
+  <si>
+    <t>24286701</t>
+  </si>
+  <si>
+    <t>Hervormde Stichting "Sonneburgh"</t>
   </si>
   <si>
     <t>Rotterdam</t>
   </si>
   <si>
-    <t>68917988</t>
-[...212 lines deleted...]
-    <t>ThúsFiele B.V.</t>
+    <t>41035212</t>
+  </si>
+  <si>
+    <t>Stichting Careander, Protestants Christelijke Stichting voor mensen met een verstandelijke beperking</t>
+  </si>
+  <si>
+    <t>Harderwijk</t>
+  </si>
+  <si>
+    <t>41047349</t>
+  </si>
+  <si>
+    <t>Stichting Het Maanderzand</t>
+  </si>
+  <si>
+    <t>54102901</t>
+  </si>
+  <si>
+    <t>Stichting Zorgorganisatie NiKo</t>
+  </si>
+  <si>
+    <t>Alkmaar</t>
+  </si>
+  <si>
+    <t>08083453</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Ena</t>
+  </si>
+  <si>
+    <t>41048366</t>
+  </si>
+  <si>
+    <t>Stichting De Rozelaar</t>
+  </si>
+  <si>
+    <t>41096992</t>
+  </si>
+  <si>
+    <t>Stichting Amarant</t>
+  </si>
+  <si>
+    <t>27283988</t>
+  </si>
+  <si>
+    <t>Stichting Cardia</t>
+  </si>
+  <si>
+    <t>41001546</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Hof en Hiem</t>
   </si>
   <si>
     <t>Sint Nicolaasga</t>
   </si>
   <si>
-    <t>51593386</t>
-[...266 lines deleted...]
-    <t>Zorgbeleving De Blauwe Vlinder B.V.</t>
+    <t>24369841</t>
+  </si>
+  <si>
+    <t>Stichting ASVZ</t>
+  </si>
+  <si>
+    <t>Sliedrecht</t>
+  </si>
+  <si>
+    <t>41062327</t>
+  </si>
+  <si>
+    <t>Stichting LA PROVIDENCE</t>
+  </si>
+  <si>
+    <t>Grubbenvorst</t>
+  </si>
+  <si>
+    <t>32134360</t>
+  </si>
+  <si>
+    <t>Stichting Beweging 3.0</t>
+  </si>
+  <si>
+    <t>41265029</t>
+  </si>
+  <si>
+    <t>Stichting De Rijnhoven</t>
+  </si>
+  <si>
+    <t>Harmelen</t>
+  </si>
+  <si>
+    <t>41050547</t>
+  </si>
+  <si>
+    <t>Stichting Christelijke Zorgorganisatie Norschoten</t>
+  </si>
+  <si>
+    <t>41114148</t>
+  </si>
+  <si>
+    <t>Stichting Amarijn</t>
   </si>
   <si>
     <t>Vlissingen</t>
   </si>
   <si>
-    <t>71010548</t>
-[...191 lines deleted...]
-    <t>Zorg Saam B.V.</t>
+    <t>41102850</t>
+  </si>
+  <si>
+    <t>Stichting Sovak</t>
+  </si>
+  <si>
+    <t>Terheijden</t>
+  </si>
+  <si>
+    <t>08186976</t>
+  </si>
+  <si>
+    <t>Stichting Baalderborg Groep</t>
+  </si>
+  <si>
+    <t>Ommen</t>
+  </si>
+  <si>
+    <t>41190449</t>
+  </si>
+  <si>
+    <t>Stichting Silverein</t>
+  </si>
+  <si>
+    <t>24319534</t>
+  </si>
+  <si>
+    <t>Stichting Catharina, thuis op Voorne</t>
+  </si>
+  <si>
+    <t>Rockanje</t>
+  </si>
+  <si>
+    <t>41080668</t>
+  </si>
+  <si>
+    <t>Robert Coppes Stichting</t>
+  </si>
+  <si>
+    <t>Vught</t>
+  </si>
+  <si>
+    <t>34229005</t>
+  </si>
+  <si>
+    <t>Stichting Cordaan</t>
+  </si>
+  <si>
+    <t>41186583</t>
+  </si>
+  <si>
+    <t>Stichting Zuidwester</t>
+  </si>
+  <si>
+    <t>Middelharnis</t>
+  </si>
+  <si>
+    <t>09143072</t>
+  </si>
+  <si>
+    <t>Stichting Attent Zorg en Behandeling</t>
+  </si>
+  <si>
+    <t>De Steeg</t>
+  </si>
+  <si>
+    <t>41178623</t>
+  </si>
+  <si>
+    <t>Maria Dommer Stichting</t>
+  </si>
+  <si>
+    <t>18081254</t>
+  </si>
+  <si>
+    <t>Stichting Mijzo</t>
+  </si>
+  <si>
+    <t>Waalwijk</t>
+  </si>
+  <si>
+    <t>55426980</t>
+  </si>
+  <si>
+    <t>DM Exploitatie B.V.</t>
+  </si>
+  <si>
+    <t>Hilversum</t>
+  </si>
+  <si>
+    <t>54994691</t>
+  </si>
+  <si>
+    <t>FortaGroep B.V.</t>
+  </si>
+  <si>
+    <t>04087125</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Drenthe</t>
+  </si>
+  <si>
+    <t>22047368</t>
+  </si>
+  <si>
+    <t>Stichting Zorgstroom</t>
+  </si>
+  <si>
+    <t>Middelburg</t>
+  </si>
+  <si>
+    <t>28103868</t>
+  </si>
+  <si>
+    <t>Stichting Het Raamwerk</t>
+  </si>
+  <si>
+    <t>Noordwijkerhout</t>
+  </si>
+  <si>
+    <t>41078510</t>
+  </si>
+  <si>
+    <t>Stichting Gehandicaptenzorg</t>
+  </si>
+  <si>
+    <t>09103258</t>
+  </si>
+  <si>
+    <t>Stichting De Waalboog</t>
   </si>
   <si>
     <t>Nijmegen</t>
   </si>
   <si>
-    <t>72186542</t>
-[...830 lines deleted...]
-    <t>Elazorg Groep B.V.</t>
+    <t>41231194</t>
+  </si>
+  <si>
+    <t>Stichting WilgaerdenLeekerweideGroep</t>
+  </si>
+  <si>
+    <t>Wognum</t>
+  </si>
+  <si>
+    <t>41094118</t>
+  </si>
+  <si>
+    <t>Stichting Oktober</t>
+  </si>
+  <si>
+    <t>Bladel</t>
+  </si>
+  <si>
+    <t>41102269</t>
+  </si>
+  <si>
+    <t>Stichting Avoord</t>
+  </si>
+  <si>
+    <t>Etten-Leur</t>
+  </si>
+  <si>
+    <t>41236583</t>
+  </si>
+  <si>
+    <t>Stichting Omring</t>
+  </si>
+  <si>
+    <t>Hoorn</t>
+  </si>
+  <si>
+    <t>09162727</t>
+  </si>
+  <si>
+    <t>Stichting ZZG zorggroep</t>
+  </si>
+  <si>
+    <t>Groesbeek</t>
+  </si>
+  <si>
+    <t>41188061</t>
+  </si>
+  <si>
+    <t>Stichting Sprank</t>
+  </si>
+  <si>
+    <t>41039180</t>
+  </si>
+  <si>
+    <t>Stichting Riwis Zorg &amp; Welzijn</t>
+  </si>
+  <si>
+    <t>41244488</t>
+  </si>
+  <si>
+    <t>JP van den Bent stichting</t>
   </si>
   <si>
     <t>Deventer</t>
   </si>
   <si>
-    <t>20169873</t>
-[...68 lines deleted...]
-    <t>200 resultaten · gegenereerd 18-4-2026, 02:16:01</t>
+    <t>02071053</t>
+  </si>
+  <si>
+    <t>Stichting Landelijke Instelling voor Maatschappelijke Ondersteuning en Rehabilitatie</t>
+  </si>
+  <si>
+    <t>51286068</t>
+  </si>
+  <si>
+    <t>Stichting Vecht en IJssel</t>
+  </si>
+  <si>
+    <t>05075690</t>
+  </si>
+  <si>
+    <t>Omega Groep B.V.</t>
+  </si>
+  <si>
+    <t>41225869</t>
+  </si>
+  <si>
+    <t>Hervormd/Gemeentelijke Stichting Zorgcentrum Aelsmeer</t>
+  </si>
+  <si>
+    <t>27310787</t>
+  </si>
+  <si>
+    <t>Stichting Middin</t>
+  </si>
+  <si>
+    <t>41046238</t>
+  </si>
+  <si>
+    <t>Stichting Estinea</t>
+  </si>
+  <si>
+    <t>Aalten</t>
+  </si>
+  <si>
+    <t>149 resultaten · gegenereerd 17-6-2026, 15:10:29</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF0F1F3D"/>
       <sz val="18"/>
     </font>
     <font>
       <i/>
       <color rgb="FF6B7280"/>
@@ -2098,51 +1711,51 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF0F1F3D"/>
   </sheetPr>
-  <dimension ref="B2:I207"/>
+  <dimension ref="B2:I156"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="2" customWidth="1"/>
     <col min="2" max="2" width="14" customWidth="1"/>
     <col min="3" max="3" width="40" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="8" width="14" customWidth="1"/>
     <col min="9" max="9" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" ht="22" customHeight="1" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B5" s="3" t="s">
         <v>2</v>
       </c>
@@ -2160,4839 +1773,3615 @@
       </c>
       <c r="G5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="6">
-        <v>773653</v>
+        <v>16044287</v>
       </c>
       <c r="G6" s="7">
-        <v>0.48513093079197006</v>
+        <v>0.1930077042376517</v>
       </c>
       <c r="H6" s="7">
-        <v>0.7799233624434959</v>
+        <v>0.5096822589485167</v>
       </c>
       <c r="I6" s="8"/>
     </row>
     <row r="7" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="6">
-        <v>1780933</v>
+        <v>31823455</v>
       </c>
       <c r="G7" s="7">
-        <v>0.4788563073400291</v>
+        <v>0.18126831294716428</v>
       </c>
       <c r="H7" s="7">
-        <v>0.5228100128644431</v>
+        <v>0.5284239652726105</v>
       </c>
       <c r="I7" s="8"/>
     </row>
     <row r="8" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B8" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="6">
-        <v>543413</v>
+        <v>13975254</v>
       </c>
       <c r="G8" s="7">
-        <v>0.47254666340334145</v>
+        <v>0.17970621499974168</v>
       </c>
       <c r="H8" s="7">
-        <v>0.8976130699243883</v>
+        <v>0.43814143203570954</v>
       </c>
       <c r="I8" s="8"/>
     </row>
     <row r="9" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B9" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="6">
-        <v>708325</v>
+        <v>27319991</v>
       </c>
       <c r="G9" s="7">
-        <v>0.46519182578618573</v>
+        <v>0.1750136740528209</v>
       </c>
       <c r="H9" s="7">
-        <v>0.8113462978005</v>
+        <v>0.5718404795647737</v>
       </c>
       <c r="I9" s="8"/>
     </row>
     <row r="10" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B10" s="5" t="s">
         <v>23</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="6">
-        <v>1251995</v>
+        <v>10031428</v>
       </c>
       <c r="G10" s="7">
-        <v>0.4557342481399686</v>
+        <v>0.16804008362518277</v>
       </c>
       <c r="H10" s="7">
-        <v>0.45620975058316315</v>
+        <v>0.5312051154877104</v>
       </c>
       <c r="I10" s="8"/>
     </row>
     <row r="11" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B11" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="6">
-        <v>743000</v>
+        <v>57302456</v>
       </c>
       <c r="G11" s="7">
-        <v>0.4347240915208614</v>
+        <v>0.16161183388020925</v>
       </c>
       <c r="H11" s="7">
-        <v>0.5019539427773901</v>
+        <v>0.38634785724955867</v>
       </c>
       <c r="I11" s="8"/>
     </row>
     <row r="12" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B12" s="5" t="s">
         <v>29</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="6">
-        <v>1248937</v>
+        <v>13773010</v>
       </c>
       <c r="G12" s="7">
-        <v>0.4297846888994401</v>
+        <v>0.16140349858164627</v>
       </c>
       <c r="H12" s="7">
-        <v>0.38462503390653696</v>
+        <v>0.48698441149603483</v>
       </c>
       <c r="I12" s="8"/>
     </row>
     <row r="13" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B13" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="6">
-        <v>972504</v>
+        <v>15023449</v>
       </c>
       <c r="G13" s="7">
-        <v>0.4282779299622418</v>
+        <v>0.15664871628345794</v>
       </c>
       <c r="H13" s="7">
-        <v>0.8034618976186522</v>
+        <v>0.58757658644704</v>
       </c>
       <c r="I13" s="8"/>
     </row>
     <row r="14" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="6">
-        <v>760471</v>
+        <v>124339049</v>
       </c>
       <c r="G14" s="7">
-        <v>0.4254008371127893</v>
+        <v>0.14843406917162444</v>
       </c>
       <c r="H14" s="7">
-        <v>0.6826964317195686</v>
+        <v>0.4019543519587567</v>
       </c>
       <c r="I14" s="8"/>
     </row>
     <row r="15" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B15" s="5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="6">
-        <v>748361</v>
+        <v>18113083</v>
       </c>
       <c r="G15" s="7">
-        <v>0.40985567126026073</v>
+        <v>0.145080768414742</v>
       </c>
       <c r="H15" s="7">
-        <v>0.7122577743477827</v>
+        <v>0.8598131015705632</v>
       </c>
       <c r="I15" s="8"/>
     </row>
     <row r="16" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B16" s="5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="6">
-        <v>1570908</v>
+        <v>14217039</v>
       </c>
       <c r="G16" s="7">
-        <v>0.3952873115421145</v>
+        <v>0.13996346215270283</v>
       </c>
       <c r="H16" s="7">
-        <v>0.8177013785975445</v>
+        <v>0.6983030478983008</v>
       </c>
       <c r="I16" s="8"/>
     </row>
     <row r="17" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B17" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="6">
-        <v>657434</v>
+        <v>12931224</v>
       </c>
       <c r="G17" s="7">
-        <v>0.3879552928506892</v>
+        <v>0.13239860356606614</v>
       </c>
       <c r="H17" s="7">
-        <v>0.6423736227114619</v>
+        <v>0.3636645854087089</v>
       </c>
       <c r="I17" s="8"/>
     </row>
     <row r="18" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B18" s="5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="6">
-        <v>509145</v>
+        <v>141503047</v>
       </c>
       <c r="G18" s="7">
-        <v>0.3691148886859343</v>
+        <v>0.13233337653852784</v>
       </c>
       <c r="H18" s="7">
-        <v>0.5592730787926541</v>
+        <v>0.7266262024568743</v>
       </c>
       <c r="I18" s="8"/>
     </row>
     <row r="19" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B19" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="6">
-        <v>664816</v>
+        <v>47448940</v>
       </c>
       <c r="G19" s="7">
-        <v>0.3674400134774133</v>
+        <v>0.13126672587417126</v>
       </c>
       <c r="H19" s="7">
-        <v>0.6892714052530049</v>
+        <v>0.37570868479382635</v>
       </c>
       <c r="I19" s="8"/>
     </row>
     <row r="20" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B20" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>53</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="6">
-        <v>2172841</v>
+        <v>11243275</v>
       </c>
       <c r="G20" s="7">
-        <v>0.3662780663656476</v>
+        <v>0.12992700080714917</v>
       </c>
       <c r="H20" s="7">
-        <v>0.3048647756018105</v>
+        <v>0.46673389127768716</v>
       </c>
       <c r="I20" s="8"/>
     </row>
     <row r="21" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B21" s="5" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="6">
-        <v>1194128</v>
+        <v>17074815</v>
       </c>
       <c r="G21" s="7">
-        <v>0.35897324239947476</v>
+        <v>0.12757824901763212</v>
       </c>
       <c r="H21" s="7">
-        <v>0.7176320656665489</v>
+        <v>0.5596038574281693</v>
       </c>
       <c r="I21" s="8"/>
     </row>
     <row r="22" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B22" s="5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F22" s="6">
-        <v>523693</v>
+        <v>19784409</v>
       </c>
       <c r="G22" s="7">
-        <v>0.3534265304290873</v>
+        <v>0.12553566801009824</v>
       </c>
       <c r="H22" s="7">
-        <v>0.5046928531591108</v>
+        <v>0.43336109535291334</v>
       </c>
       <c r="I22" s="8"/>
     </row>
     <row r="23" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B23" s="5" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>16</v>
+        <v>63</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F23" s="6">
-        <v>1254591</v>
+        <v>21380976</v>
       </c>
       <c r="G23" s="7">
-        <v>0.3463726425584115</v>
+        <v>0.12530143619262282</v>
       </c>
       <c r="H23" s="7">
-        <v>0.4950791587547846</v>
+        <v>0.540624595194487</v>
       </c>
       <c r="I23" s="8"/>
     </row>
     <row r="24" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B24" s="5" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F24" s="6">
-        <v>1097542</v>
+        <v>24651489</v>
       </c>
       <c r="G24" s="7">
-        <v>0.33766726011396375</v>
+        <v>0.12376716879049375</v>
       </c>
       <c r="H24" s="7">
-        <v>0.9073844852705772</v>
+        <v>0.4168136603331543</v>
       </c>
       <c r="I24" s="8"/>
     </row>
     <row r="25" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B25" s="5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F25" s="6">
-        <v>793604</v>
+        <v>11541102</v>
       </c>
       <c r="G25" s="7">
-        <v>0.33333753358097995</v>
+        <v>0.11936789051860039</v>
       </c>
       <c r="H25" s="7">
-        <v>0.3305568762078823</v>
+        <v>0.4274804503054715</v>
       </c>
       <c r="I25" s="8"/>
     </row>
     <row r="26" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B26" s="5" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F26" s="6">
-        <v>808937</v>
+        <v>12064957</v>
       </c>
       <c r="G26" s="7">
-        <v>0.32960045096218865</v>
+        <v>0.11809979927819055</v>
       </c>
       <c r="H26" s="7">
-        <v>0.7195048667121793</v>
+        <v>0.6960641683014203</v>
       </c>
       <c r="I26" s="8"/>
     </row>
     <row r="27" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B27" s="5" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="6">
-        <v>2312227</v>
+        <v>11267227</v>
       </c>
       <c r="G27" s="7">
-        <v>0.32837173858795005</v>
+        <v>0.11800729673769775</v>
       </c>
       <c r="H27" s="7">
-        <v>0.8004189348603795</v>
+        <v>0.22377113108538949</v>
       </c>
       <c r="I27" s="8"/>
     </row>
     <row r="28" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B28" s="5" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F28" s="6">
-        <v>1007629</v>
+        <v>104703959</v>
       </c>
       <c r="G28" s="7">
-        <v>0.3131231832350994</v>
+        <v>0.1165292135706158</v>
       </c>
       <c r="H28" s="7">
-        <v>0.25776425359994243</v>
+        <v>0.5341265084201366</v>
       </c>
       <c r="I28" s="8"/>
     </row>
     <row r="29" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B29" s="5" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>28</v>
+        <v>75</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F29" s="6">
-        <v>7007019</v>
+        <v>31380805</v>
       </c>
       <c r="G29" s="7">
-        <v>0.29870163046510934</v>
+        <v>0.11642900811499259</v>
       </c>
       <c r="H29" s="7">
-        <v>0.5876846541232427</v>
+        <v>0.7122628926223781</v>
       </c>
       <c r="I29" s="8"/>
     </row>
     <row r="30" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B30" s="5" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F30" s="6">
-        <v>786860</v>
+        <v>156540000</v>
       </c>
       <c r="G30" s="7">
-        <v>0.2950766337086648</v>
+        <v>0.11539542608917848</v>
       </c>
       <c r="H30" s="7">
-        <v>0.8388173911895247</v>
+        <v>0.44939154097262063</v>
       </c>
       <c r="I30" s="8"/>
     </row>
     <row r="31" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B31" s="5" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F31" s="6">
-        <v>1161010</v>
+        <v>31076457</v>
       </c>
       <c r="G31" s="7">
-        <v>0.2888846779958829</v>
+        <v>0.1153033629284059</v>
       </c>
       <c r="H31" s="7">
-        <v>0.6865332595479224</v>
+        <v>0.4266641052463223</v>
       </c>
       <c r="I31" s="8"/>
     </row>
     <row r="32" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B32" s="5" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F32" s="6">
-        <v>2519471</v>
+        <v>39111973</v>
       </c>
       <c r="G32" s="7">
-        <v>0.28222749934410835</v>
+        <v>0.11509508865737865</v>
       </c>
       <c r="H32" s="7">
-        <v>0.9053996032009263</v>
+        <v>0.7764081733806195</v>
       </c>
       <c r="I32" s="8"/>
     </row>
     <row r="33" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B33" s="5" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F33" s="6">
-        <v>2107681</v>
+        <v>16055999</v>
       </c>
       <c r="G33" s="7">
-        <v>0.280830448250945</v>
+        <v>0.1144798277578368</v>
       </c>
       <c r="H33" s="7">
-        <v>0.23458800034731267</v>
+        <v>0.827460617740139</v>
       </c>
       <c r="I33" s="8"/>
     </row>
     <row r="34" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B34" s="5" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>22</v>
+        <v>93</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F34" s="6">
-        <v>1590448</v>
+        <v>14017860</v>
       </c>
       <c r="G34" s="7">
-        <v>0.2801613130388419</v>
+        <v>0.10898018670467532</v>
       </c>
       <c r="H34" s="7">
-        <v>0.809815748488768</v>
+        <v>0.5382082474997162</v>
       </c>
       <c r="I34" s="8"/>
     </row>
     <row r="35" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B35" s="5" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F35" s="6">
-        <v>1221822</v>
+        <v>26626628</v>
       </c>
       <c r="G35" s="7">
-        <v>0.2757463853163554</v>
+        <v>0.10651412563393307</v>
       </c>
       <c r="H35" s="7">
-        <v>0.3244696059930234</v>
+        <v>0.41463457009453236</v>
       </c>
       <c r="I35" s="8"/>
     </row>
     <row r="36" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B36" s="5" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>31</v>
+        <v>99</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F36" s="6">
-        <v>5784933</v>
+        <v>25527414</v>
       </c>
       <c r="G36" s="7">
-        <v>0.2753490835589626</v>
+        <v>0.10615372164215302</v>
       </c>
       <c r="H36" s="7">
-        <v>0.4335645995353866</v>
+        <v>0.2904101879610527</v>
       </c>
       <c r="I36" s="8"/>
     </row>
     <row r="37" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B37" s="5" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F37" s="6">
-        <v>999985</v>
+        <v>51959000</v>
       </c>
       <c r="G37" s="7">
-        <v>0.27474812122181835</v>
+        <v>0.10592967532092612</v>
       </c>
       <c r="H37" s="7">
-        <v>0.25406748626732933</v>
+        <v>0.48355133457905475</v>
       </c>
       <c r="I37" s="8"/>
     </row>
     <row r="38" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B38" s="5" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F38" s="6">
-        <v>990334</v>
+        <v>36793000</v>
       </c>
       <c r="G38" s="7">
-        <v>0.27119133544844465</v>
+        <v>0.1057266327834099</v>
       </c>
       <c r="H38" s="7">
-        <v>0.8770637644279754</v>
+        <v>0.2950618273108458</v>
       </c>
       <c r="I38" s="8"/>
     </row>
     <row r="39" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B39" s="5" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F39" s="6">
-        <v>1806970</v>
+        <v>85888478</v>
       </c>
       <c r="G39" s="7">
-        <v>0.27090820544890065</v>
+        <v>0.10489332457375715</v>
       </c>
       <c r="H39" s="7">
-        <v>0.286611785522564</v>
+        <v>0.4021572409287117</v>
       </c>
       <c r="I39" s="8"/>
     </row>
     <row r="40" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B40" s="5" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F40" s="6">
-        <v>1154223</v>
+        <v>191273753</v>
       </c>
       <c r="G40" s="7">
-        <v>0.265254634503038</v>
+        <v>0.10354756828554516</v>
       </c>
       <c r="H40" s="7">
-        <v>0.34434221893832445</v>
+        <v>0.44200732240188184</v>
       </c>
       <c r="I40" s="8"/>
     </row>
     <row r="41" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B41" s="5" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F41" s="6">
-        <v>912744</v>
+        <v>12968559</v>
       </c>
       <c r="G41" s="7">
-        <v>0.2632786411085693</v>
+        <v>0.10193160242398558</v>
       </c>
       <c r="H41" s="7">
-        <v>0.8231151241534989</v>
+        <v>0.2846837087982271</v>
       </c>
       <c r="I41" s="8"/>
     </row>
     <row r="42" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B42" s="5" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>113</v>
+        <v>96</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F42" s="6">
-        <v>502582</v>
+        <v>25033727</v>
       </c>
       <c r="G42" s="7">
-        <v>0.26067984925842946</v>
+        <v>0.10057527590677968</v>
       </c>
       <c r="H42" s="7">
-        <v>0.6055907650520598</v>
+        <v>0.4724156560633657</v>
       </c>
       <c r="I42" s="8"/>
     </row>
     <row r="43" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B43" s="5" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F43" s="6">
-        <v>721099</v>
+        <v>39998136</v>
       </c>
       <c r="G43" s="7">
-        <v>0.2578023267262886</v>
+        <v>0.10037380241919273</v>
       </c>
       <c r="H43" s="7">
-        <v>0.2898764727138084</v>
+        <v>0.5444722723027999</v>
       </c>
       <c r="I43" s="8"/>
     </row>
     <row r="44" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B44" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>12</v>
+        <v>122</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F44" s="6">
-        <v>902418</v>
+        <v>17906185</v>
       </c>
       <c r="G44" s="7">
-        <v>0.25586369066219866</v>
+        <v>0.09974497638665075</v>
       </c>
       <c r="H44" s="7">
-        <v>0.71095332584912</v>
+        <v>0.270201405844255</v>
       </c>
       <c r="I44" s="8"/>
     </row>
     <row r="45" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B45" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="D45" s="5" t="s">
         <v>119</v>
       </c>
-      <c r="C45" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E45" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F45" s="6">
-        <v>684076</v>
+        <v>45704565</v>
       </c>
       <c r="G45" s="7">
-        <v>0.24902496213870973</v>
+        <v>0.0985297639305833</v>
       </c>
       <c r="H45" s="7">
-        <v>0.7667653238049963</v>
+        <v>0.4321074452291626</v>
       </c>
       <c r="I45" s="8"/>
     </row>
     <row r="46" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B46" s="5" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>12</v>
+        <v>127</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F46" s="6">
-        <v>1399014</v>
+        <v>69519549</v>
       </c>
       <c r="G46" s="7">
-        <v>0.24645357373121354</v>
+        <v>0.09713339768645507</v>
       </c>
       <c r="H46" s="7">
-        <v>0.7765457974508505</v>
+        <v>0.4327250748971078</v>
       </c>
       <c r="I46" s="8"/>
     </row>
     <row r="47" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B47" s="5" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="E47" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F47" s="6">
-        <v>3008115</v>
+        <v>47027316</v>
       </c>
       <c r="G47" s="7">
-        <v>0.246208339774244</v>
+        <v>0.09693336528072323</v>
       </c>
       <c r="H47" s="7">
-        <v>0.6211521345070499</v>
+        <v>0.4075420383865671</v>
       </c>
       <c r="I47" s="8"/>
     </row>
     <row r="48" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B48" s="5" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F48" s="6">
-        <v>1916925</v>
+        <v>36559772</v>
       </c>
       <c r="G48" s="7">
-        <v>0.24059626745960327</v>
+        <v>0.09579209082594935</v>
       </c>
       <c r="H48" s="7">
-        <v>0.820796226211316</v>
+        <v>0.3153747517234185</v>
       </c>
       <c r="I48" s="8"/>
     </row>
     <row r="49" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B49" s="5" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="E49" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F49" s="6">
-        <v>925796</v>
+        <v>140223845</v>
       </c>
       <c r="G49" s="7">
-        <v>0.2331107501004541</v>
+        <v>0.09500198771471428</v>
       </c>
       <c r="H49" s="7">
-        <v>0.783225384934712</v>
+        <v>0.38357716797882335</v>
       </c>
       <c r="I49" s="8"/>
     </row>
     <row r="50" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B50" s="5" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>134</v>
+        <v>88</v>
       </c>
       <c r="E50" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F50" s="6">
-        <v>2322451</v>
+        <v>80610260</v>
       </c>
       <c r="G50" s="7">
-        <v>0.22973746270642523</v>
+        <v>0.09471671472093006</v>
       </c>
       <c r="H50" s="7">
-        <v>0.6391305704331548</v>
+        <v>0.6174698363722688</v>
       </c>
       <c r="I50" s="8"/>
     </row>
     <row r="51" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B51" s="5" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="E51" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F51" s="6">
-        <v>1012523</v>
+        <v>25121671</v>
       </c>
       <c r="G51" s="7">
-        <v>0.2296629311136636</v>
+        <v>0.09324140898111435</v>
       </c>
       <c r="H51" s="7">
-        <v>0.71751425303176</v>
+        <v>0.32838391746575246</v>
       </c>
       <c r="I51" s="8"/>
     </row>
     <row r="52" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B52" s="5" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="E52" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F52" s="6">
-        <v>1002986</v>
+        <v>13234832</v>
       </c>
       <c r="G52" s="7">
-        <v>0.22893938699044653</v>
+        <v>0.09240215516147088</v>
       </c>
       <c r="H52" s="7">
-        <v>0.8806821862925233</v>
+        <v>0.6268382553828262</v>
       </c>
       <c r="I52" s="8"/>
     </row>
     <row r="53" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B53" s="5" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E53" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F53" s="6">
-        <v>1322968</v>
+        <v>105012328</v>
       </c>
       <c r="G53" s="7">
-        <v>0.2267500045352571</v>
+        <v>0.09178349041076396</v>
       </c>
       <c r="H53" s="7">
-        <v>0.6458709155492738</v>
+        <v>0.2510142040432922</v>
       </c>
       <c r="I53" s="8"/>
     </row>
     <row r="54" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B54" s="5" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>25</v>
+        <v>149</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F54" s="6">
-        <v>2841802</v>
+        <v>115154076</v>
       </c>
       <c r="G54" s="7">
-        <v>0.2267181175887694</v>
+        <v>0.09117836176289583</v>
       </c>
       <c r="H54" s="7">
-        <v>0.38868590207680687</v>
+        <v>0.5178014763735721</v>
       </c>
       <c r="I54" s="8"/>
     </row>
     <row r="55" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B55" s="5" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="E55" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F55" s="6">
-        <v>6223156</v>
+        <v>18100948</v>
       </c>
       <c r="G55" s="7">
-        <v>0.22469595812799809</v>
+        <v>0.08994799609390625</v>
       </c>
       <c r="H55" s="7">
-        <v>0.36618910212656325</v>
+        <v>0.34646664958553575</v>
       </c>
       <c r="I55" s="8"/>
     </row>
     <row r="56" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B56" s="5" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="E56" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F56" s="6">
-        <v>1853481</v>
+        <v>79332447</v>
       </c>
       <c r="G56" s="7">
-        <v>0.21785332571523527</v>
+        <v>0.08927881677467985</v>
       </c>
       <c r="H56" s="7">
-        <v>0.779084078739084</v>
+        <v>0.4633762757734929</v>
       </c>
       <c r="I56" s="8"/>
     </row>
     <row r="57" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B57" s="5" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="E57" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F57" s="6">
-        <v>6623163</v>
+        <v>13897967</v>
       </c>
       <c r="G57" s="7">
-        <v>0.21704433365145928</v>
+        <v>0.08885256383181799</v>
       </c>
       <c r="H57" s="7">
-        <v>0.5283059558006491</v>
+        <v>0.7406795259842139</v>
       </c>
       <c r="I57" s="8"/>
     </row>
     <row r="58" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B58" s="5" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E58" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F58" s="6">
-        <v>775623</v>
+        <v>29608263</v>
       </c>
       <c r="G58" s="7">
-        <v>0.21556864610770954</v>
+        <v>0.08740543138244888</v>
       </c>
       <c r="H58" s="7">
-        <v>0.46941427483205167</v>
+        <v>0.3673826265406598</v>
       </c>
       <c r="I58" s="8"/>
     </row>
     <row r="59" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B59" s="5" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="E59" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F59" s="6">
-        <v>2514037</v>
+        <v>19038629</v>
       </c>
       <c r="G59" s="7">
-        <v>0.21187277673319843</v>
+        <v>0.08606113391883417</v>
       </c>
       <c r="H59" s="7">
-        <v>0.5293204008290799</v>
+        <v>0.5089458103812179</v>
       </c>
       <c r="I59" s="8"/>
     </row>
     <row r="60" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B60" s="5" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="E60" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F60" s="6">
-        <v>1543234</v>
+        <v>100629000</v>
       </c>
       <c r="G60" s="7">
-        <v>0.21178771333446517</v>
+        <v>0.08596925339613828</v>
       </c>
       <c r="H60" s="7">
-        <v>0.5030110248809246</v>
+        <v>0.40798911164880747</v>
       </c>
       <c r="I60" s="8"/>
     </row>
     <row r="61" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B61" s="5" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="E61" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F61" s="6">
-        <v>775297</v>
+        <v>18394894</v>
       </c>
       <c r="G61" s="7">
-        <v>0.2103348781176762</v>
+        <v>0.08473514443736398</v>
       </c>
       <c r="H61" s="7">
-        <v>0.5353636394370455</v>
+        <v>0.36874682594162733</v>
       </c>
       <c r="I61" s="8"/>
     </row>
     <row r="62" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B62" s="5" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="E62" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F62" s="6">
-        <v>1744954</v>
+        <v>164325000</v>
       </c>
       <c r="G62" s="7">
-        <v>0.2081785537039945</v>
+        <v>0.08362087326943557</v>
       </c>
       <c r="H62" s="7">
-        <v>0.9411789076709761</v>
+        <v>0.6439674248195306</v>
       </c>
       <c r="I62" s="8"/>
     </row>
     <row r="63" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B63" s="5" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>12</v>
+        <v>175</v>
       </c>
       <c r="E63" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F63" s="6">
-        <v>728250</v>
+        <v>18551639</v>
       </c>
       <c r="G63" s="7">
-        <v>0.20630964641263302</v>
+        <v>0.08306069345139801</v>
       </c>
       <c r="H63" s="7">
-        <v>0.7184514238226601</v>
+        <v>0.5366719089870126</v>
       </c>
       <c r="I63" s="8"/>
     </row>
     <row r="64" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B64" s="5" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="E64" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F64" s="6">
-        <v>1017652</v>
+        <v>39216099</v>
       </c>
       <c r="G64" s="7">
-        <v>0.20350276911950255</v>
+        <v>0.08274030519965793</v>
       </c>
       <c r="H64" s="7">
-        <v>0.364806790341079</v>
+        <v>0.38441183393613276</v>
       </c>
       <c r="I64" s="8"/>
     </row>
     <row r="65" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B65" s="5" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="E65" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F65" s="6">
-        <v>944119</v>
+        <v>206873000</v>
       </c>
       <c r="G65" s="7">
-        <v>0.20186862037518574</v>
+        <v>0.08249022347043838</v>
       </c>
       <c r="H65" s="7">
-        <v>0.6893605329296314</v>
+        <v>0.3548884618191549</v>
       </c>
       <c r="I65" s="8"/>
     </row>
     <row r="66" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B66" s="5" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="E66" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F66" s="6">
-        <v>1328659</v>
+        <v>111634661</v>
       </c>
       <c r="G66" s="7">
-        <v>0.20073096257203693</v>
+        <v>0.0818589308924403</v>
       </c>
       <c r="H66" s="7">
-        <v>0.6962129382587754</v>
+        <v>0.6358364772079473</v>
       </c>
       <c r="I66" s="8"/>
     </row>
     <row r="67" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B67" s="5" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>48</v>
+        <v>187</v>
       </c>
       <c r="E67" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F67" s="6">
-        <v>3906111</v>
+        <v>94779000</v>
       </c>
       <c r="G67" s="7">
-        <v>0.1986551329442507</v>
+        <v>0.08177971913609555</v>
       </c>
       <c r="H67" s="7">
-        <v>0.7854930272015319</v>
+        <v>0.43991058648208786</v>
       </c>
       <c r="I67" s="8"/>
     </row>
     <row r="68" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B68" s="5" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>185</v>
+        <v>72</v>
       </c>
       <c r="E68" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F68" s="6">
-        <v>676342</v>
+        <v>43888380</v>
       </c>
       <c r="G68" s="7">
-        <v>0.1979811988609313</v>
+        <v>0.08168244077361707</v>
       </c>
       <c r="H68" s="7">
-        <v>0.8703193283246078</v>
+        <v>0.5542220193676617</v>
       </c>
       <c r="I68" s="8"/>
     </row>
     <row r="69" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B69" s="5" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="E69" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F69" s="6">
-        <v>1858094</v>
+        <v>12722340</v>
       </c>
       <c r="G69" s="7">
-        <v>0.1968775530193844</v>
+        <v>0.08142920248947913</v>
       </c>
       <c r="H69" s="7">
-        <v>0.4290419698429927</v>
+        <v>0.2858862141351705</v>
       </c>
       <c r="I69" s="8"/>
     </row>
     <row r="70" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B70" s="5" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>12</v>
+        <v>195</v>
       </c>
       <c r="E70" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F70" s="6">
-        <v>668301</v>
+        <v>43153000</v>
       </c>
       <c r="G70" s="7">
-        <v>0.19480144425939808</v>
+        <v>0.08034203879220449</v>
       </c>
       <c r="H70" s="7">
-        <v>0.7862010014913249</v>
+        <v>0.40212866400583663</v>
       </c>
       <c r="I70" s="8"/>
     </row>
     <row r="71" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B71" s="5" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="E71" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F71" s="6">
-        <v>3116013</v>
+        <v>85939095</v>
       </c>
       <c r="G71" s="7">
-        <v>0.194442385189022</v>
+        <v>0.0801577093638233</v>
       </c>
       <c r="H71" s="7">
-        <v>0.3030338830238456</v>
+        <v>0.3970219987095748</v>
       </c>
       <c r="I71" s="8"/>
     </row>
     <row r="72" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B72" s="5" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="E72" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F72" s="6">
-        <v>16044287</v>
+        <v>46489658</v>
       </c>
       <c r="G72" s="7">
-        <v>0.1930077042376517</v>
+        <v>0.07985236200274909</v>
       </c>
       <c r="H72" s="7">
-        <v>0.5096822589485167</v>
+        <v>0.4705804209248668</v>
       </c>
       <c r="I72" s="8"/>
     </row>
     <row r="73" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B73" s="5" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="E73" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F73" s="6">
-        <v>1525455</v>
+        <v>71885797</v>
       </c>
       <c r="G73" s="7">
-        <v>0.19297652175908173</v>
+        <v>0.079631140488016</v>
       </c>
       <c r="H73" s="7">
-        <v>0.9150621375500838</v>
+        <v>0.2910338147136672</v>
       </c>
       <c r="I73" s="8"/>
     </row>
     <row r="74" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B74" s="5" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="E74" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F74" s="6">
-        <v>688985</v>
+        <v>10023042</v>
       </c>
       <c r="G74" s="7">
-        <v>0.19086482289164497</v>
+        <v>0.07947148181160969</v>
       </c>
       <c r="H74" s="7">
-        <v>0.8832095137177303</v>
+        <v>0.5194723128457711</v>
       </c>
       <c r="I74" s="8"/>
     </row>
     <row r="75" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B75" s="5" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="E75" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F75" s="6">
-        <v>5685301</v>
+        <v>15811810</v>
       </c>
       <c r="G75" s="7">
-        <v>0.19062684631825122</v>
+        <v>0.07930483606873596</v>
       </c>
       <c r="H75" s="7">
-        <v>0.7511661235934518</v>
+        <v>0.5212494459876174</v>
       </c>
       <c r="I75" s="8"/>
     </row>
     <row r="76" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B76" s="5" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>208</v>
+        <v>93</v>
       </c>
       <c r="E76" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F76" s="6">
-        <v>1457255</v>
+        <v>470061162</v>
       </c>
       <c r="G76" s="7">
-        <v>0.19031054962926872</v>
+        <v>0.07870231363636888</v>
       </c>
       <c r="H76" s="7">
-        <v>0.3336849009879533</v>
+        <v>0.3541726029719245</v>
       </c>
       <c r="I76" s="8"/>
     </row>
     <row r="77" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B77" s="5" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>211</v>
+        <v>25</v>
       </c>
       <c r="E77" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F77" s="6">
-        <v>2521781</v>
+        <v>35445661</v>
       </c>
       <c r="G77" s="7">
-        <v>0.19011365380261014</v>
+        <v>0.07763604690571295</v>
       </c>
       <c r="H77" s="7">
-        <v>0.3765144802030048</v>
+        <v>0.46588841664655833</v>
       </c>
       <c r="I77" s="8"/>
     </row>
     <row r="78" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B78" s="5" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>214</v>
+        <v>111</v>
       </c>
       <c r="E78" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F78" s="6">
-        <v>6186076</v>
+        <v>65474101</v>
       </c>
       <c r="G78" s="7">
-        <v>0.18890521228643165</v>
+        <v>0.07681564043162654</v>
       </c>
       <c r="H78" s="7">
-        <v>0.878375399143903</v>
+        <v>0.6059028393707039</v>
       </c>
       <c r="I78" s="8"/>
     </row>
     <row r="79" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B79" s="5" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E79" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F79" s="6">
-        <v>9304638</v>
+        <v>106326203</v>
       </c>
       <c r="G79" s="7">
-        <v>0.18860572544574006</v>
+        <v>0.07642251647037561</v>
       </c>
       <c r="H79" s="7">
-        <v>0.2955899912851361</v>
+        <v>0.3674051021736043</v>
       </c>
       <c r="I79" s="8"/>
     </row>
     <row r="80" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B80" s="5" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E80" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F80" s="6">
-        <v>598800</v>
+        <v>102711289</v>
       </c>
       <c r="G80" s="7">
-        <v>0.18810454241816968</v>
+        <v>0.07635825697796471</v>
       </c>
       <c r="H80" s="7">
-        <v>0.23435778259393686</v>
+        <v>0.48982715132374416</v>
       </c>
       <c r="I80" s="8"/>
     </row>
     <row r="81" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B81" s="5" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>16</v>
+        <v>225</v>
       </c>
       <c r="E81" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F81" s="6">
-        <v>619645</v>
+        <v>207179049</v>
       </c>
       <c r="G81" s="7">
-        <v>0.18692154378716846</v>
+        <v>0.07634454389256319</v>
       </c>
       <c r="H81" s="7">
-        <v>0.6111556093321291</v>
+        <v>0.40073669674041223</v>
       </c>
       <c r="I81" s="8"/>
     </row>
     <row r="82" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B82" s="5" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>34</v>
+        <v>228</v>
       </c>
       <c r="E82" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F82" s="6">
-        <v>709113</v>
+        <v>55884000</v>
       </c>
       <c r="G82" s="7">
-        <v>0.18647239579587457</v>
+        <v>0.07624722639753775</v>
       </c>
       <c r="H82" s="7">
-        <v>0.6660275416330703</v>
+        <v>0.7672580255853246</v>
       </c>
       <c r="I82" s="8"/>
     </row>
     <row r="83" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B83" s="5" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>12</v>
+        <v>231</v>
       </c>
       <c r="E83" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F83" s="6">
-        <v>617275</v>
+        <v>87182453</v>
       </c>
       <c r="G83" s="7">
-        <v>0.18532582722449475</v>
+        <v>0.075656749414931</v>
       </c>
       <c r="H83" s="7">
-        <v>0.671354501101196</v>
+        <v>0.4353029835829251</v>
       </c>
       <c r="I83" s="8"/>
     </row>
     <row r="84" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B84" s="5" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="E84" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F84" s="6">
-        <v>924564</v>
+        <v>17203938</v>
       </c>
       <c r="G84" s="7">
-        <v>0.18326692365266223</v>
+        <v>0.07552549887124681</v>
       </c>
       <c r="H84" s="7">
-        <v>0.7753557781470272</v>
+        <v>0.42804748073921745</v>
       </c>
       <c r="I84" s="8"/>
     </row>
     <row r="85" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B85" s="5" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="E85" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F85" s="6">
-        <v>520274</v>
+        <v>10404558</v>
       </c>
       <c r="G85" s="7">
-        <v>0.18248269181239116</v>
+        <v>0.07506104536108117</v>
       </c>
       <c r="H85" s="7">
-        <v>0.36877373241009603</v>
+        <v>0.3380537378474586</v>
       </c>
       <c r="I85" s="8"/>
     </row>
     <row r="86" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B86" s="5" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>48</v>
+        <v>240</v>
       </c>
       <c r="E86" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F86" s="6">
-        <v>31823455</v>
+        <v>161203959</v>
       </c>
       <c r="G86" s="7">
-        <v>0.18126831294716428</v>
+        <v>0.0736069205347494</v>
       </c>
       <c r="H86" s="7">
-        <v>0.5284239652726105</v>
+        <v>0.2879788349583955</v>
       </c>
       <c r="I86" s="8"/>
     </row>
     <row r="87" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B87" s="5" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="E87" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F87" s="6">
-        <v>2032273</v>
+        <v>20974990</v>
       </c>
       <c r="G87" s="7">
-        <v>0.18110165317356477</v>
+        <v>0.07352055948536805</v>
       </c>
       <c r="H87" s="7">
-        <v>0.24755024525640953</v>
+        <v>0.3546821255592711</v>
       </c>
       <c r="I87" s="8"/>
     </row>
     <row r="88" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B88" s="5" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="E88" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F88" s="6">
-        <v>13975254</v>
+        <v>110939433</v>
       </c>
       <c r="G88" s="7">
-        <v>0.17970621499974168</v>
+        <v>0.07348183400216224</v>
       </c>
       <c r="H88" s="7">
-        <v>0.43814143203570954</v>
+        <v>0.37781820353213713</v>
       </c>
       <c r="I88" s="8"/>
     </row>
     <row r="89" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B89" s="5" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E89" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F89" s="6">
-        <v>1117860</v>
+        <v>66069705</v>
       </c>
       <c r="G89" s="7">
-        <v>0.17967455674234697</v>
+        <v>0.07288269260472709</v>
       </c>
       <c r="H89" s="7">
-        <v>0.8060540086020571</v>
+        <v>0.42608628165670986</v>
       </c>
       <c r="I89" s="8"/>
     </row>
     <row r="90" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B90" s="5" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="E90" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F90" s="6">
-        <v>611584</v>
+        <v>144137669</v>
       </c>
       <c r="G90" s="7">
-        <v>0.17853639074926747</v>
+        <v>0.07269041516135522</v>
       </c>
       <c r="H90" s="7">
-        <v>1</v>
+        <v>0.664461934687065</v>
       </c>
       <c r="I90" s="8"/>
     </row>
     <row r="91" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B91" s="5" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="E91" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F91" s="6">
-        <v>852714</v>
+        <v>84532414</v>
       </c>
       <c r="G91" s="7">
-        <v>0.1785006461721046</v>
+        <v>0.07196469037309168</v>
       </c>
       <c r="H91" s="7">
-        <v>0.38818675921681617</v>
+        <v>0.5261825592826221</v>
       </c>
       <c r="I91" s="8"/>
     </row>
     <row r="92" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B92" s="5" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="E92" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F92" s="6">
-        <v>957060</v>
+        <v>177915937</v>
       </c>
       <c r="G92" s="7">
-        <v>0.17531711700415856</v>
+        <v>0.07179110660558756</v>
       </c>
       <c r="H92" s="7">
-        <v>0.9120410775216087</v>
+        <v>0.46455762075753443</v>
       </c>
       <c r="I92" s="8"/>
     </row>
     <row r="93" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B93" s="5" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="E93" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F93" s="6">
-        <v>27319991</v>
+        <v>357977006</v>
       </c>
       <c r="G93" s="7">
-        <v>0.1750136740528209</v>
+        <v>0.07149721510325163</v>
       </c>
       <c r="H93" s="7">
-        <v>0.5718404795647737</v>
+        <v>0.44402086236684696</v>
       </c>
       <c r="I93" s="8"/>
     </row>
     <row r="94" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B94" s="5" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>16</v>
+        <v>264</v>
       </c>
       <c r="E94" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F94" s="6">
-        <v>1761280</v>
+        <v>26843752</v>
       </c>
       <c r="G94" s="7">
-        <v>0.17330520984738373</v>
+        <v>0.07123218095592598</v>
       </c>
       <c r="H94" s="7">
-        <v>0.6334178943634161</v>
+        <v>0.6181907222815969</v>
       </c>
       <c r="I94" s="8"/>
     </row>
     <row r="95" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B95" s="5" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>259</v>
+        <v>266</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>214</v>
+        <v>267</v>
       </c>
       <c r="E95" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F95" s="6">
-        <v>851448</v>
+        <v>13685373</v>
       </c>
       <c r="G95" s="7">
-        <v>0.1726869990886114</v>
+        <v>0.07117116939377538</v>
       </c>
       <c r="H95" s="7">
-        <v>0.7396938527577549</v>
+        <v>0.31217854099784464</v>
       </c>
       <c r="I95" s="8"/>
     </row>
     <row r="96" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B96" s="5" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="E96" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F96" s="6">
-        <v>1713023</v>
+        <v>182922886</v>
       </c>
       <c r="G96" s="7">
-        <v>0.1724775440843468</v>
+        <v>0.07092383180527777</v>
       </c>
       <c r="H96" s="7">
-        <v>0.7086781944297202</v>
+        <v>0.36033713303986836</v>
       </c>
       <c r="I96" s="8"/>
     </row>
     <row r="97" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B97" s="5" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>265</v>
+        <v>273</v>
       </c>
       <c r="E97" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F97" s="6">
-        <v>2805733</v>
+        <v>102983375</v>
       </c>
       <c r="G97" s="7">
-        <v>0.17035477003692084</v>
+        <v>0.07009688699753723</v>
       </c>
       <c r="H97" s="7">
-        <v>0.4428471928981561</v>
+        <v>0.4626386390873078</v>
       </c>
       <c r="I97" s="8"/>
     </row>
     <row r="98" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B98" s="5" t="s">
-        <v>266</v>
+        <v>274</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>267</v>
+        <v>275</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>16</v>
+        <v>166</v>
       </c>
       <c r="E98" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F98" s="6">
-        <v>829224</v>
+        <v>68216044</v>
       </c>
       <c r="G98" s="7">
-        <v>0.16937763499368083</v>
+        <v>0.06898970863804416</v>
       </c>
       <c r="H98" s="7">
-        <v>0.6914743789201316</v>
+        <v>0.47393184441711594</v>
       </c>
       <c r="I98" s="8"/>
     </row>
     <row r="99" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B99" s="5" t="s">
-        <v>268</v>
+        <v>276</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>269</v>
+        <v>277</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>270</v>
+        <v>278</v>
       </c>
       <c r="E99" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F99" s="6">
-        <v>9222989</v>
+        <v>36766617</v>
       </c>
       <c r="G99" s="7">
-        <v>0.1684356340444513</v>
+        <v>0.06889551464579947</v>
       </c>
       <c r="H99" s="7">
-        <v>0.7993404522613066</v>
+        <v>0.3855023804378288</v>
       </c>
       <c r="I99" s="8"/>
     </row>
     <row r="100" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B100" s="5" t="s">
-        <v>271</v>
+        <v>279</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>272</v>
+        <v>280</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>273</v>
+        <v>281</v>
       </c>
       <c r="E100" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F100" s="6">
-        <v>1800810</v>
+        <v>125874486</v>
       </c>
       <c r="G100" s="7">
-        <v>0.16842420910590233</v>
+        <v>0.06862640932650958</v>
       </c>
       <c r="H100" s="7">
-        <v>0.5460312466201933</v>
+        <v>0.498534806180317</v>
       </c>
       <c r="I100" s="8"/>
     </row>
     <row r="101" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B101" s="5" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>275</v>
+        <v>283</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="E101" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F101" s="6">
-        <v>10031428</v>
+        <v>28502460</v>
       </c>
       <c r="G101" s="7">
-        <v>0.16804008362518277</v>
+        <v>0.06820842832513405</v>
       </c>
       <c r="H101" s="7">
-        <v>0.5312051154877104</v>
+        <v>0.37687932760092396</v>
       </c>
       <c r="I101" s="8"/>
     </row>
     <row r="102" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B102" s="5" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
       <c r="C102" s="5" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="E102" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F102" s="6">
-        <v>863135</v>
+        <v>49116625</v>
       </c>
       <c r="G102" s="7">
-        <v>0.1676933504028918</v>
+        <v>0.0681983951462463</v>
       </c>
       <c r="H102" s="7">
-        <v>0.8453978875113074</v>
+        <v>0.5424952141085765</v>
       </c>
       <c r="I102" s="8"/>
     </row>
     <row r="103" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B103" s="5" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
       <c r="C103" s="5" t="s">
-        <v>281</v>
+        <v>289</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>282</v>
+        <v>290</v>
       </c>
       <c r="E103" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F103" s="6">
-        <v>916987</v>
+        <v>23396499</v>
       </c>
       <c r="G103" s="7">
-        <v>0.16767522331287138</v>
+        <v>0.06791165635508116</v>
       </c>
       <c r="H103" s="7">
-        <v>0.9042697232500321</v>
+        <v>0.6386255493359972</v>
       </c>
       <c r="I103" s="8"/>
     </row>
     <row r="104" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B104" s="5" t="s">
-        <v>283</v>
+        <v>291</v>
       </c>
       <c r="C104" s="5" t="s">
-        <v>284</v>
+        <v>292</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>285</v>
+        <v>293</v>
       </c>
       <c r="E104" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F104" s="6">
-        <v>993451</v>
+        <v>108183000</v>
       </c>
       <c r="G104" s="7">
-        <v>0.16713053789265903</v>
+        <v>0.06776480593069151</v>
       </c>
       <c r="H104" s="7">
-        <v>0.6411249459408868</v>
+        <v>0.31610504856697447</v>
       </c>
       <c r="I104" s="8"/>
     </row>
     <row r="105" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B105" s="5" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
       <c r="C105" s="5" t="s">
-        <v>287</v>
+        <v>295</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>288</v>
+        <v>63</v>
       </c>
       <c r="E105" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F105" s="6">
-        <v>1877868</v>
+        <v>152667098</v>
       </c>
       <c r="G105" s="7">
-        <v>0.1646713187508387</v>
+        <v>0.06765669967735943</v>
       </c>
       <c r="H105" s="7">
-        <v>0.3104278337399846</v>
+        <v>0.31896511092708685</v>
       </c>
       <c r="I105" s="8"/>
     </row>
     <row r="106" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B106" s="5" t="s">
-        <v>289</v>
+        <v>296</v>
       </c>
       <c r="C106" s="5" t="s">
-        <v>290</v>
+        <v>297</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>185</v>
+        <v>16</v>
       </c>
       <c r="E106" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F106" s="6">
-        <v>1243817</v>
+        <v>203048000</v>
       </c>
       <c r="G106" s="7">
-        <v>0.16439556622879412</v>
+        <v>0.06710236003309562</v>
       </c>
       <c r="H106" s="7">
-        <v>0.31797497481454345</v>
+        <v>0.5804728045441543</v>
       </c>
       <c r="I106" s="8"/>
     </row>
     <row r="107" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B107" s="5" t="s">
-        <v>291</v>
+        <v>298</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>292</v>
+        <v>299</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>282</v>
+        <v>201</v>
       </c>
       <c r="E107" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F107" s="6">
-        <v>870081</v>
+        <v>14287000</v>
       </c>
       <c r="G107" s="7">
-        <v>0.16414103974227687</v>
+        <v>0.06698229159375656</v>
       </c>
       <c r="H107" s="7">
-        <v>0.8135091021063829</v>
+        <v>0.5888962065731689</v>
       </c>
       <c r="I107" s="8"/>
     </row>
     <row r="108" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B108" s="5" t="s">
-        <v>293</v>
+        <v>300</v>
       </c>
       <c r="C108" s="5" t="s">
-        <v>294</v>
+        <v>301</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>16</v>
+        <v>72</v>
       </c>
       <c r="E108" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F108" s="6">
-        <v>1316026</v>
+        <v>104987827</v>
       </c>
       <c r="G108" s="7">
-        <v>0.1635666772540968</v>
+        <v>0.06652115963882174</v>
       </c>
       <c r="H108" s="7">
-        <v>0.5069142176815015</v>
+        <v>0.621414724069891</v>
       </c>
       <c r="I108" s="8"/>
     </row>
     <row r="109" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B109" s="5" t="s">
-        <v>295</v>
+        <v>302</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>296</v>
+        <v>303</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>297</v>
+        <v>304</v>
       </c>
       <c r="E109" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F109" s="6">
-        <v>1539970</v>
+        <v>26256448</v>
       </c>
       <c r="G109" s="7">
-        <v>0.16330383059410247</v>
+        <v>0.06651215731846136</v>
       </c>
       <c r="H109" s="7">
-        <v>0.8572103707190715</v>
+        <v>0.5071506078561824</v>
       </c>
       <c r="I109" s="8"/>
     </row>
     <row r="110" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B110" s="5" t="s">
-        <v>298</v>
+        <v>305</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>299</v>
+        <v>306</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>16</v>
+        <v>307</v>
       </c>
       <c r="E110" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F110" s="6">
-        <v>4209375</v>
+        <v>44420207</v>
       </c>
       <c r="G110" s="7">
-        <v>0.16252412769116556</v>
+        <v>0.0662704926161195</v>
       </c>
       <c r="H110" s="7">
-        <v>0.6245250579962183</v>
+        <v>0.3379003839523495</v>
       </c>
       <c r="I110" s="8"/>
     </row>
     <row r="111" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B111" s="5" t="s">
-        <v>300</v>
+        <v>308</v>
       </c>
       <c r="C111" s="5" t="s">
-        <v>301</v>
+        <v>309</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>31</v>
+        <v>69</v>
       </c>
       <c r="E111" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F111" s="6">
-        <v>8617474</v>
+        <v>13119334</v>
       </c>
       <c r="G111" s="7">
-        <v>0.1622720300635662</v>
+        <v>0.06567749551920853</v>
       </c>
       <c r="H111" s="7">
-        <v>0.2908649463732052</v>
+        <v>0.5512573340040924</v>
       </c>
       <c r="I111" s="8"/>
     </row>
     <row r="112" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B112" s="5" t="s">
-        <v>302</v>
+        <v>310</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>303</v>
+        <v>311</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>304</v>
+        <v>312</v>
       </c>
       <c r="E112" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F112" s="6">
-        <v>57302456</v>
+        <v>22796267</v>
       </c>
       <c r="G112" s="7">
-        <v>0.16161183388020925</v>
+        <v>0.06511351178682018</v>
       </c>
       <c r="H112" s="7">
-        <v>0.38634785724955867</v>
+        <v>0.5720591387898699</v>
       </c>
       <c r="I112" s="8"/>
     </row>
     <row r="113" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B113" s="5" t="s">
-        <v>305</v>
+        <v>313</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>306</v>
+        <v>314</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>307</v>
+        <v>75</v>
       </c>
       <c r="E113" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F113" s="6">
-        <v>13773010</v>
+        <v>24727082</v>
       </c>
       <c r="G113" s="7">
-        <v>0.16140349858164627</v>
+        <v>0.06501737649432311</v>
       </c>
       <c r="H113" s="7">
-        <v>0.48698441149603483</v>
+        <v>0.5262789787817838</v>
       </c>
       <c r="I113" s="8"/>
     </row>
     <row r="114" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B114" s="5" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="C114" s="5" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>16</v>
+        <v>75</v>
       </c>
       <c r="E114" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F114" s="6">
-        <v>854875</v>
+        <v>10286305</v>
       </c>
       <c r="G114" s="7">
-        <v>0.1602374616171955</v>
+        <v>0.06488792622812564</v>
       </c>
       <c r="H114" s="7">
-        <v>0.7462437657080668</v>
+        <v>0.6865683451327593</v>
       </c>
       <c r="I114" s="8"/>
     </row>
     <row r="115" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B115" s="5" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="E115" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F115" s="6">
-        <v>688586</v>
+        <v>317425827</v>
       </c>
       <c r="G115" s="7">
-        <v>0.15996404225470748</v>
+        <v>0.06427852828749187</v>
       </c>
       <c r="H115" s="7">
-        <v>0.6986285700279025</v>
+        <v>0.38000410537441887</v>
       </c>
       <c r="I115" s="8"/>
     </row>
     <row r="116" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B116" s="5" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="C116" s="5" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>314</v>
+        <v>72</v>
       </c>
       <c r="E116" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F116" s="6">
-        <v>6683771</v>
+        <v>52844606</v>
       </c>
       <c r="G116" s="7">
-        <v>0.159662112900038</v>
+        <v>0.06380603916320239</v>
       </c>
       <c r="H116" s="7">
-        <v>0.3940141867845529</v>
+        <v>0.4850521948115708</v>
       </c>
       <c r="I116" s="8"/>
     </row>
     <row r="117" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B117" s="5" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="C117" s="5" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
       <c r="E117" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F117" s="6">
-        <v>2176952</v>
+        <v>34831308</v>
       </c>
       <c r="G117" s="7">
-        <v>0.15826348031559723</v>
+        <v>0.06316900301303643</v>
       </c>
       <c r="H117" s="7">
-        <v>0.6185041723283754</v>
+        <v>0.754005427018796</v>
       </c>
       <c r="I117" s="8"/>
     </row>
     <row r="118" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B118" s="5" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="C118" s="5" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="E118" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F118" s="6">
-        <v>961192</v>
+        <v>344467203</v>
       </c>
       <c r="G118" s="7">
-        <v>0.15813281841713206</v>
+        <v>0.06302145983982109</v>
       </c>
       <c r="H118" s="7">
-        <v>0.7141184629670988</v>
+        <v>0.5015109843426686</v>
       </c>
       <c r="I118" s="8"/>
     </row>
     <row r="119" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B119" s="5" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="C119" s="5" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="E119" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F119" s="6">
-        <v>1256996</v>
+        <v>12272444</v>
       </c>
       <c r="G119" s="7">
-        <v>0.15695038011258589</v>
+        <v>0.06294752699625274</v>
       </c>
       <c r="H119" s="7">
-        <v>0.6513534845167448</v>
+        <v>0.2382824343247736</v>
       </c>
       <c r="I119" s="8"/>
     </row>
     <row r="120" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B120" s="5" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C120" s="5" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>326</v>
+        <v>93</v>
       </c>
       <c r="E120" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F120" s="6">
-        <v>1404567</v>
+        <v>151695000</v>
       </c>
       <c r="G120" s="7">
-        <v>0.15693946960166372</v>
+        <v>0.06230923893338607</v>
       </c>
       <c r="H120" s="7">
-        <v>0.7668456694892288</v>
+        <v>0.5073661701055835</v>
       </c>
       <c r="I120" s="8"/>
     </row>
     <row r="121" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B121" s="5" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="C121" s="5" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="E121" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F121" s="6">
-        <v>15023449</v>
+        <v>36453954</v>
       </c>
       <c r="G121" s="7">
-        <v>0.15664871628345794</v>
+        <v>0.06162149104593702</v>
       </c>
       <c r="H121" s="7">
-        <v>0.58757658644704</v>
+        <v>0.2918735850244493</v>
       </c>
       <c r="I121" s="8"/>
     </row>
     <row r="122" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B122" s="5" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="C122" s="5" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>143</v>
+        <v>75</v>
       </c>
       <c r="E122" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F122" s="6">
-        <v>2900679</v>
+        <v>36253247</v>
       </c>
       <c r="G122" s="7">
-        <v>0.15413563513922085</v>
+        <v>0.06152902662760111</v>
       </c>
       <c r="H122" s="7">
-        <v>0.8314278312889211</v>
+        <v>0.24097047731151755</v>
       </c>
       <c r="I122" s="8"/>
     </row>
     <row r="123" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B123" s="5" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="C123" s="5" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>246</v>
+        <v>339</v>
       </c>
       <c r="E123" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F123" s="6">
-        <v>1113115</v>
+        <v>63939405</v>
       </c>
       <c r="G123" s="7">
-        <v>0.15185313287486019</v>
+        <v>0.061394815919854115</v>
       </c>
       <c r="H123" s="7">
-        <v>0.6158548530815071</v>
+        <v>0.533007320705712</v>
       </c>
       <c r="I123" s="8"/>
     </row>
     <row r="124" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B124" s="5" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="C124" s="5" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="E124" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F124" s="6">
-        <v>956033</v>
+        <v>56111408</v>
       </c>
       <c r="G124" s="7">
-        <v>0.15182739507945855</v>
+        <v>0.06117492186259165</v>
       </c>
       <c r="H124" s="7">
-        <v>0.6344651657164944</v>
+        <v>0.5962313657993836</v>
       </c>
       <c r="I124" s="8"/>
     </row>
     <row r="125" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B125" s="5" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="C125" s="5" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="E125" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F125" s="6">
-        <v>793187</v>
+        <v>83657560</v>
       </c>
       <c r="G125" s="7">
-        <v>0.1513602719157021</v>
+        <v>0.06076452624245794</v>
       </c>
       <c r="H125" s="7">
-        <v>0.5298149095825182</v>
+        <v>0.38875988315692284</v>
       </c>
       <c r="I125" s="8"/>
     </row>
     <row r="126" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B126" s="5" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="C126" s="5" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>342</v>
+        <v>102</v>
       </c>
       <c r="E126" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F126" s="6">
-        <v>7413563</v>
+        <v>130983000</v>
       </c>
       <c r="G126" s="7">
-        <v>0.1487221461529362</v>
+        <v>0.06056511150301948</v>
       </c>
       <c r="H126" s="7">
-        <v>0.8352957357990559</v>
+        <v>0.48767126460743776</v>
       </c>
       <c r="I126" s="8"/>
     </row>
     <row r="127" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B127" s="5" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="C127" s="5" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>39</v>
+        <v>350</v>
       </c>
       <c r="E127" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F127" s="6">
-        <v>124339049</v>
+        <v>18354690</v>
       </c>
       <c r="G127" s="7">
-        <v>0.14843406917162444</v>
+        <v>0.06053673475280705</v>
       </c>
       <c r="H127" s="7">
-        <v>0.4019543519587567</v>
+        <v>0.3173151147948689</v>
       </c>
       <c r="I127" s="8"/>
     </row>
     <row r="128" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B128" s="5" t="s">
-        <v>345</v>
+        <v>351</v>
       </c>
       <c r="C128" s="5" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>347</v>
+        <v>353</v>
       </c>
       <c r="E128" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F128" s="6">
-        <v>1917908</v>
+        <v>10225625</v>
       </c>
       <c r="G128" s="7">
-        <v>0.1481718622582522</v>
+        <v>0.06026898111362386</v>
       </c>
       <c r="H128" s="7">
-        <v>0.4584820698142602</v>
+        <v>0.6793046790543129</v>
       </c>
       <c r="I128" s="8"/>
     </row>
     <row r="129" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B129" s="5" t="s">
-        <v>348</v>
+        <v>354</v>
       </c>
       <c r="C129" s="5" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>350</v>
+        <v>16</v>
       </c>
       <c r="E129" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F129" s="6">
-        <v>2265572</v>
+        <v>455142000</v>
       </c>
       <c r="G129" s="7">
-        <v>0.14811712009152656</v>
+        <v>0.060233948965377836</v>
       </c>
       <c r="H129" s="7">
-        <v>0.41066919966566723</v>
+        <v>0.3065839503702221</v>
       </c>
       <c r="I129" s="8"/>
     </row>
     <row r="130" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B130" s="5" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="C130" s="5" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="E130" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F130" s="6">
-        <v>2994110</v>
+        <v>110487919</v>
       </c>
       <c r="G130" s="7">
-        <v>0.14764888397553863</v>
+        <v>0.05987795824084622</v>
       </c>
       <c r="H130" s="7">
-        <v>0.818861214198534</v>
+        <v>0.39678913582392294</v>
       </c>
       <c r="I130" s="8"/>
     </row>
     <row r="131" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B131" s="5" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="C131" s="5" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="E131" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F131" s="6">
-        <v>1461276</v>
+        <v>86828686</v>
       </c>
       <c r="G131" s="7">
-        <v>0.1462427358007659</v>
+        <v>0.059669070657132825</v>
       </c>
       <c r="H131" s="7">
-        <v>0.5429969038135123</v>
+        <v>0.33173002601977086</v>
       </c>
       <c r="I131" s="8"/>
     </row>
     <row r="132" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B132" s="5" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="C132" s="5" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>359</v>
+        <v>237</v>
       </c>
       <c r="E132" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F132" s="6">
-        <v>3221381</v>
+        <v>14745912</v>
       </c>
       <c r="G132" s="7">
-        <v>0.145154516028995</v>
+        <v>0.05965843279140687</v>
       </c>
       <c r="H132" s="7">
-        <v>0.6121398531276002</v>
+        <v>0.5538161240793084</v>
       </c>
       <c r="I132" s="8"/>
     </row>
     <row r="133" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B133" s="5" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="C133" s="5" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="E133" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F133" s="6">
-        <v>18113083</v>
+        <v>220249520</v>
       </c>
       <c r="G133" s="7">
-        <v>0.145080768414742</v>
+        <v>0.05889598306502552</v>
       </c>
       <c r="H133" s="7">
-        <v>0.8598131015705632</v>
+        <v>0.4587126918546263</v>
       </c>
       <c r="I133" s="8"/>
     </row>
     <row r="134" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B134" s="5" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="C134" s="5" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="D134" s="5" t="s">
-        <v>323</v>
+        <v>369</v>
       </c>
       <c r="E134" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F134" s="6">
-        <v>2822812</v>
+        <v>30416850</v>
       </c>
       <c r="G134" s="7">
-        <v>0.14494093124161297</v>
+        <v>0.05807195682656159</v>
       </c>
       <c r="H134" s="7">
-        <v>0.6176399925342609</v>
+        <v>0.33559068172569545</v>
       </c>
       <c r="I134" s="8"/>
     </row>
     <row r="135" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B135" s="5" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="C135" s="5" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="D135" s="5" t="s">
-        <v>102</v>
+        <v>304</v>
       </c>
       <c r="E135" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F135" s="6">
-        <v>1354823</v>
+        <v>17674411</v>
       </c>
       <c r="G135" s="7">
-        <v>0.14472444001910212</v>
+        <v>0.057883569642009566</v>
       </c>
       <c r="H135" s="7">
-        <v>0.7018861839711573</v>
+        <v>0.35406029329831307</v>
       </c>
       <c r="I135" s="8"/>
     </row>
     <row r="136" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B136" s="5" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="C136" s="5" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="D136" s="5" t="s">
-        <v>137</v>
+        <v>293</v>
       </c>
       <c r="E136" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F136" s="6">
-        <v>1110000</v>
+        <v>46455731</v>
       </c>
       <c r="G136" s="7">
-        <v>0.1435918918918919</v>
+        <v>0.05782604088180208</v>
       </c>
       <c r="H136" s="7">
-        <v>0.5928233064898153</v>
+        <v>0.4725503685917673</v>
       </c>
       <c r="I136" s="8"/>
     </row>
     <row r="137" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B137" s="5" t="s">
-        <v>369</v>
+        <v>374</v>
       </c>
       <c r="C137" s="5" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>134</v>
+        <v>376</v>
       </c>
       <c r="E137" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F137" s="6">
-        <v>643864</v>
+        <v>52483751</v>
       </c>
       <c r="G137" s="7">
-        <v>0.1423359591466521</v>
+        <v>0.05759910338725599</v>
       </c>
       <c r="H137" s="7">
-        <v>0.6931536186558792</v>
+        <v>0.4759280839980488</v>
       </c>
       <c r="I137" s="8"/>
     </row>
     <row r="138" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B138" s="5" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
       <c r="C138" s="5" t="s">
-        <v>372</v>
+        <v>378</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>336</v>
+        <v>379</v>
       </c>
       <c r="E138" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F138" s="6">
-        <v>1137742</v>
+        <v>43652774</v>
       </c>
       <c r="G138" s="7">
-        <v>0.14221326100293388</v>
+        <v>0.057458043788923926</v>
       </c>
       <c r="H138" s="7">
-        <v>0.5715677655013641</v>
+        <v>0.548196012604485</v>
       </c>
       <c r="I138" s="8"/>
     </row>
     <row r="139" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B139" s="5" t="s">
-        <v>373</v>
+        <v>380</v>
       </c>
       <c r="C139" s="5" t="s">
-        <v>374</v>
+        <v>381</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>102</v>
+        <v>284</v>
       </c>
       <c r="E139" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F139" s="6">
-        <v>5829520</v>
+        <v>43929780</v>
       </c>
       <c r="G139" s="7">
-        <v>0.14169468498264007</v>
+        <v>0.05697251386189505</v>
       </c>
       <c r="H139" s="7">
-        <v>0.31644141959166516</v>
+        <v>0.4922159721596019</v>
       </c>
       <c r="I139" s="8"/>
     </row>
     <row r="140" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B140" s="5" t="s">
-        <v>375</v>
+        <v>382</v>
       </c>
       <c r="C140" s="5" t="s">
-        <v>376</v>
+        <v>383</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>131</v>
+        <v>384</v>
       </c>
       <c r="E140" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F140" s="6">
-        <v>756343</v>
+        <v>64339563</v>
       </c>
       <c r="G140" s="7">
-        <v>0.14100613081630953</v>
+        <v>0.056633723172785616</v>
       </c>
       <c r="H140" s="7">
-        <v>0.6599794671558645</v>
+        <v>0.3822432165252282</v>
       </c>
       <c r="I140" s="8"/>
     </row>
     <row r="141" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B141" s="5" t="s">
-        <v>377</v>
+        <v>385</v>
       </c>
       <c r="C141" s="5" t="s">
-        <v>378</v>
+        <v>386</v>
       </c>
       <c r="D141" s="5" t="s">
-        <v>379</v>
+        <v>387</v>
       </c>
       <c r="E141" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F141" s="6">
-        <v>14217039</v>
+        <v>139048000</v>
       </c>
       <c r="G141" s="7">
-        <v>0.13996346215270283</v>
+        <v>0.05626114722973362</v>
       </c>
       <c r="H141" s="7">
-        <v>0.6983030478983008</v>
+        <v>0.3520263789563759</v>
       </c>
       <c r="I141" s="8"/>
     </row>
     <row r="142" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B142" s="5" t="s">
-        <v>380</v>
+        <v>388</v>
       </c>
       <c r="C142" s="5" t="s">
-        <v>381</v>
+        <v>389</v>
       </c>
       <c r="D142" s="5" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
       <c r="E142" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F142" s="6">
-        <v>2968238</v>
+        <v>86758002</v>
       </c>
       <c r="G142" s="7">
-        <v>0.1398796188176285</v>
+        <v>0.056067277805682984</v>
       </c>
       <c r="H142" s="7">
-        <v>0.6865373977921264</v>
+        <v>0.5261853263106635</v>
       </c>
       <c r="I142" s="8"/>
     </row>
     <row r="143" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B143" s="5" t="s">
-        <v>383</v>
+        <v>391</v>
       </c>
       <c r="C143" s="5" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="D143" s="5" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="E143" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F143" s="6">
-        <v>3027457</v>
+        <v>62945934</v>
       </c>
       <c r="G143" s="7">
-        <v>0.13930899761747234</v>
+        <v>0.05396169036112801</v>
       </c>
       <c r="H143" s="7">
-        <v>0.7311099493376929</v>
+        <v>0.5201321517515425</v>
       </c>
       <c r="I143" s="8"/>
     </row>
     <row r="144" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B144" s="5" t="s">
-        <v>386</v>
+        <v>394</v>
       </c>
       <c r="C144" s="5" t="s">
-        <v>387</v>
+        <v>395</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>388</v>
+        <v>396</v>
       </c>
       <c r="E144" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F144" s="6">
-        <v>3821575</v>
+        <v>244481979</v>
       </c>
       <c r="G144" s="7">
-        <v>0.13833825059039795</v>
+        <v>0.05386296386287023</v>
       </c>
       <c r="H144" s="7">
-        <v>0.6780316009899106</v>
+        <v>0.5016666084374283</v>
       </c>
       <c r="I144" s="8"/>
     </row>
     <row r="145" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B145" s="5" t="s">
-        <v>389</v>
+        <v>397</v>
       </c>
       <c r="C145" s="5" t="s">
-        <v>390</v>
+        <v>398</v>
       </c>
       <c r="D145" s="5" t="s">
-        <v>391</v>
+        <v>399</v>
       </c>
       <c r="E145" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F145" s="6">
-        <v>837458</v>
+        <v>151155244</v>
       </c>
       <c r="G145" s="7">
-        <v>0.13808573086650316</v>
+        <v>0.05370689620268815</v>
       </c>
       <c r="H145" s="7">
-        <v>0.2951525533589518</v>
+        <v>0.7990582288540438</v>
       </c>
       <c r="I145" s="8"/>
     </row>
     <row r="146" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B146" s="5" t="s">
-        <v>392</v>
+        <v>400</v>
       </c>
       <c r="C146" s="5" t="s">
-        <v>393</v>
+        <v>401</v>
       </c>
       <c r="D146" s="5" t="s">
-        <v>394</v>
+        <v>178</v>
       </c>
       <c r="E146" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F146" s="6">
-        <v>8603243</v>
+        <v>36548721</v>
       </c>
       <c r="G146" s="7">
-        <v>0.13551354994854847</v>
+        <v>0.053500339998217725</v>
       </c>
       <c r="H146" s="7">
-        <v>0.6634831510495283</v>
+        <v>0.5290485334048615</v>
       </c>
       <c r="I146" s="8"/>
     </row>
     <row r="147" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B147" s="5" t="s">
-        <v>395</v>
+        <v>402</v>
       </c>
       <c r="C147" s="5" t="s">
-        <v>396</v>
+        <v>403</v>
       </c>
       <c r="D147" s="5" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="E147" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F147" s="6">
-        <v>6529392</v>
+        <v>49208779</v>
       </c>
       <c r="G147" s="7">
-        <v>0.13240543683087186</v>
+        <v>0.05311580683601192</v>
       </c>
       <c r="H147" s="7">
-        <v>0.7532052472138535</v>
+        <v>0.46810644837967985</v>
       </c>
       <c r="I147" s="8"/>
     </row>
     <row r="148" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B148" s="5" t="s">
-        <v>397</v>
+        <v>404</v>
       </c>
       <c r="C148" s="5" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>399</v>
+        <v>406</v>
       </c>
       <c r="E148" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F148" s="6">
-        <v>12931224</v>
+        <v>146874325</v>
       </c>
       <c r="G148" s="7">
-        <v>0.13239860356606614</v>
+        <v>0.05237508325570177</v>
       </c>
       <c r="H148" s="7">
-        <v>0.3636645854087089</v>
+        <v>0.8673816591850078</v>
       </c>
       <c r="I148" s="8"/>
     </row>
     <row r="149" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B149" s="5" t="s">
-        <v>400</v>
+        <v>407</v>
       </c>
       <c r="C149" s="5" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>276</v>
+        <v>82</v>
       </c>
       <c r="E149" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F149" s="6">
-        <v>141503047</v>
+        <v>22084554</v>
       </c>
       <c r="G149" s="7">
-        <v>0.13233337653852784</v>
+        <v>0.05150332671422751</v>
       </c>
       <c r="H149" s="7">
-        <v>0.7266262024568743</v>
+        <v>0.5540398394140161</v>
       </c>
       <c r="I149" s="8"/>
     </row>
     <row r="150" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B150" s="5" t="s">
-        <v>402</v>
+        <v>409</v>
       </c>
       <c r="C150" s="5" t="s">
-        <v>403</v>
+        <v>410</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>404</v>
+        <v>102</v>
       </c>
       <c r="E150" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F150" s="6">
-        <v>47448940</v>
+        <v>39470588</v>
       </c>
       <c r="G150" s="7">
-        <v>0.13126672587417126</v>
+        <v>0.05148149807142473</v>
       </c>
       <c r="H150" s="7">
-        <v>0.37570868479382635</v>
+        <v>0.4451431691159243</v>
       </c>
       <c r="I150" s="8"/>
     </row>
     <row r="151" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B151" s="5" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
       <c r="C151" s="5" t="s">
-        <v>406</v>
+        <v>412</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>407</v>
+        <v>178</v>
       </c>
       <c r="E151" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F151" s="6">
-        <v>1396336</v>
+        <v>41492217</v>
       </c>
       <c r="G151" s="7">
-        <v>0.13046931397600578</v>
+        <v>0.05143200711593695</v>
       </c>
       <c r="H151" s="7">
-        <v>0.38003863463860094</v>
+        <v>0.35615319813485874</v>
       </c>
       <c r="I151" s="8"/>
     </row>
     <row r="152" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B152" s="5" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="C152" s="5" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="D152" s="5" t="s">
-        <v>410</v>
+        <v>252</v>
       </c>
       <c r="E152" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F152" s="6">
-        <v>11243275</v>
+        <v>15113253</v>
       </c>
       <c r="G152" s="7">
-        <v>0.12992700080714917</v>
+        <v>0.051128436743565396</v>
       </c>
       <c r="H152" s="7">
-        <v>0.46673389127768716</v>
+        <v>0.7090990027818922</v>
       </c>
       <c r="I152" s="8"/>
     </row>
     <row r="153" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B153" s="5" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="C153" s="5" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>413</v>
+        <v>225</v>
       </c>
       <c r="E153" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F153" s="6">
-        <v>1154085</v>
+        <v>218191926</v>
       </c>
       <c r="G153" s="7">
-        <v>0.1286231083499049</v>
+        <v>0.05098347222985694</v>
       </c>
       <c r="H153" s="7">
-        <v>0.7374605704297502</v>
+        <v>0.4498349078223343</v>
       </c>
       <c r="I153" s="8"/>
     </row>
     <row r="154" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B154" s="5" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="C154" s="5" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>347</v>
+        <v>419</v>
       </c>
       <c r="E154" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F154" s="6">
-        <v>3479373</v>
+        <v>52206930</v>
       </c>
       <c r="G154" s="7">
-        <v>0.1284038819637906</v>
+        <v>0.05056211886046546</v>
       </c>
       <c r="H154" s="7">
-        <v>0.5531354969740122</v>
+        <v>0.5936036546889215</v>
       </c>
       <c r="I154" s="8"/>
     </row>
-    <row r="155" spans="2:9" x14ac:dyDescent="0.25">
-[...27 lines deleted...]
-      <c r="C156" s="5" t="s">
+    <row r="156" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B156" s="9" t="s">
         <v>420</v>
-      </c>
-[...1195 lines deleted...]
-        <v>549</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">