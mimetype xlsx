--- v1 (2026-06-17)
+++ v2 (2026-08-17)
@@ -1270,51 +1270,51 @@
   <si>
     <t>Omega Groep B.V.</t>
   </si>
   <si>
     <t>41225869</t>
   </si>
   <si>
     <t>Hervormd/Gemeentelijke Stichting Zorgcentrum Aelsmeer</t>
   </si>
   <si>
     <t>27310787</t>
   </si>
   <si>
     <t>Stichting Middin</t>
   </si>
   <si>
     <t>41046238</t>
   </si>
   <si>
     <t>Stichting Estinea</t>
   </si>
   <si>
     <t>Aalten</t>
   </si>
   <si>
-    <t>149 resultaten · gegenereerd 17-6-2026, 15:10:29</t>
+    <t>149 resultaten · gegenereerd 17-8-2026, 15:29:01</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF0F1F3D"/>
       <sz val="18"/>
     </font>
     <font>
       <i/>
       <color rgb="FF6B7280"/>