--- v0 (2026-04-18)
+++ v1 (2026-06-17)
@@ -8,150 +8,1626 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Top Performers" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="719" uniqueCount="495">
   <si>
     <t>Top performers — VVT 2021</t>
   </si>
   <si>
     <t>EBITDA-marge &gt; 5% · solvabiliteit &gt; 20% · omzet &gt; €500k</t>
   </si>
   <si>
     <t>KvK</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Plaats</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Omzet</t>
   </si>
   <si>
     <t>EBITDA-marge</t>
   </si>
   <si>
     <t>Solvabiliteit</t>
   </si>
   <si>
     <t>Leverage</t>
   </si>
   <si>
-    <t>0 resultaten · gegenereerd 18-4-2026, 02:16:01</t>
+    <t>41125094</t>
+  </si>
+  <si>
+    <t>De Vijverhof</t>
+  </si>
+  <si>
+    <t>Capelle Aan Den Ijssel</t>
+  </si>
+  <si>
+    <t>VVT</t>
+  </si>
+  <si>
+    <t>55426980</t>
+  </si>
+  <si>
+    <t>DM Exploitatie B.V.</t>
+  </si>
+  <si>
+    <t>Hilversum</t>
+  </si>
+  <si>
+    <t>20115882</t>
+  </si>
+  <si>
+    <t>Stichting Park Zuiderhout</t>
+  </si>
+  <si>
+    <t>Teteringen</t>
+  </si>
+  <si>
+    <t>58497978</t>
+  </si>
+  <si>
+    <t>Dagelijks Leven Zorg B.V.</t>
+  </si>
+  <si>
+    <t>Apeldoorn</t>
+  </si>
+  <si>
+    <t>41014377</t>
+  </si>
+  <si>
+    <t>Christelijke Stichting BCM Zorg en Dienstverlening</t>
+  </si>
+  <si>
+    <t>Stadskanaal</t>
+  </si>
+  <si>
+    <t>37122456</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Tellus</t>
+  </si>
+  <si>
+    <t>Den Helder</t>
+  </si>
+  <si>
+    <t>41000801</t>
+  </si>
+  <si>
+    <t>Stichting Zorgcentrum Talma Urk</t>
+  </si>
+  <si>
+    <t>Urk</t>
+  </si>
+  <si>
+    <t>41047476</t>
+  </si>
+  <si>
+    <t>Hervormde Stichting tot Verzorging van Ouderen "NEBOPLUS"</t>
+  </si>
+  <si>
+    <t>Barneveld</t>
+  </si>
+  <si>
+    <t>41053245</t>
+  </si>
+  <si>
+    <t>Stichting Markenheem</t>
+  </si>
+  <si>
+    <t>Doetinchem</t>
+  </si>
+  <si>
+    <t>41095453</t>
+  </si>
+  <si>
+    <t>Stichting Het Laar</t>
+  </si>
+  <si>
+    <t>Tilburg</t>
+  </si>
+  <si>
+    <t>41165322</t>
+  </si>
+  <si>
+    <t>Interkerkelijke Stichting voor Zorg en Welzijn Groot Hoogwaak</t>
+  </si>
+  <si>
+    <t>Noordwijk</t>
+  </si>
+  <si>
+    <t>41114350</t>
+  </si>
+  <si>
+    <t>STICHTING ZORGGROEP TER WEEL</t>
+  </si>
+  <si>
+    <t>Goes</t>
+  </si>
+  <si>
+    <t>41149967</t>
+  </si>
+  <si>
+    <t>Stichting tot Huisvesting Verzorging en Verpleging van Ouderen Eykenburg</t>
+  </si>
+  <si>
+    <t>Den Haag</t>
+  </si>
+  <si>
+    <t>41002802</t>
+  </si>
+  <si>
+    <t>Stichting Zorgcentrum het Bildt</t>
+  </si>
+  <si>
+    <t>St.-Annaparochie</t>
+  </si>
+  <si>
+    <t>67742858</t>
+  </si>
+  <si>
+    <t>Protestants-Christelijke Stichting Waardeburgh</t>
+  </si>
+  <si>
+    <t>Sliedrecht</t>
+  </si>
+  <si>
+    <t>41046392</t>
+  </si>
+  <si>
+    <t>Stichting Bethanië</t>
+  </si>
+  <si>
+    <t>Ede</t>
+  </si>
+  <si>
+    <t>24286701</t>
+  </si>
+  <si>
+    <t>Hervormde Stichting "Sonneburgh"</t>
+  </si>
+  <si>
+    <t>Rotterdam</t>
+  </si>
+  <si>
+    <t>64992284</t>
+  </si>
+  <si>
+    <t>Stichting RijnWaal Zorggroep</t>
+  </si>
+  <si>
+    <t>Gendt</t>
+  </si>
+  <si>
+    <t>41050547</t>
+  </si>
+  <si>
+    <t>Stichting Christelijke Zorgorganisatie Norschoten</t>
+  </si>
+  <si>
+    <t>38023183</t>
+  </si>
+  <si>
+    <t>Stichting De Parabool</t>
+  </si>
+  <si>
+    <t>Schalkhaar</t>
+  </si>
+  <si>
+    <t>41135918</t>
+  </si>
+  <si>
+    <t>Stichting Zorgcentra uitgaande van de Gereformeerde Gemeenten in Zeeland en Zuid-Holland en de Christelijke Gereformeerde Kerken in de regio Rotterdam</t>
+  </si>
+  <si>
+    <t>Barendrecht</t>
+  </si>
+  <si>
+    <t>41239364</t>
+  </si>
+  <si>
+    <t>Stichting Alkcare</t>
+  </si>
+  <si>
+    <t>Oudorp</t>
+  </si>
+  <si>
+    <t>51286068</t>
+  </si>
+  <si>
+    <t>Stichting Vecht en IJssel</t>
+  </si>
+  <si>
+    <t>Utrecht</t>
+  </si>
+  <si>
+    <t>01137892</t>
+  </si>
+  <si>
+    <t>Noorderbreedte B.V.</t>
+  </si>
+  <si>
+    <t>Leeuwarden</t>
+  </si>
+  <si>
+    <t>41118833</t>
+  </si>
+  <si>
+    <t>Stichting Het Parkhuis</t>
+  </si>
+  <si>
+    <t>Dordrecht</t>
+  </si>
+  <si>
+    <t>41130278</t>
+  </si>
+  <si>
+    <t>Stichting Salem, wonen met zorg</t>
+  </si>
+  <si>
+    <t>Ridderkerk</t>
+  </si>
+  <si>
+    <t>28103868</t>
+  </si>
+  <si>
+    <t>Stichting Het Raamwerk</t>
+  </si>
+  <si>
+    <t>Noordwijkerhout</t>
+  </si>
+  <si>
+    <t>41118911</t>
+  </si>
+  <si>
+    <t>Protestants Christelijke Stichting Sjaloom Zorg op Goeree-Overflakkee e.o.</t>
+  </si>
+  <si>
+    <t>Dirksland</t>
+  </si>
+  <si>
+    <t>17200931</t>
+  </si>
+  <si>
+    <t>Stichting Amaliazorg</t>
+  </si>
+  <si>
+    <t>Oirschot</t>
+  </si>
+  <si>
+    <t>41188459</t>
+  </si>
+  <si>
+    <t>Stichting Zorg- en Wooncentrum De Haven</t>
+  </si>
+  <si>
+    <t>Bunschoten-Spakenburg</t>
+  </si>
+  <si>
+    <t>27248096</t>
+  </si>
+  <si>
+    <t>Stichting Saffier - De Residentie Groep</t>
+  </si>
+  <si>
+    <t>s-Gravenhage</t>
+  </si>
+  <si>
+    <t>24388693</t>
+  </si>
+  <si>
+    <t>Stichting Swinhove Groep</t>
+  </si>
+  <si>
+    <t>Zwijndrecht</t>
+  </si>
+  <si>
+    <t>41226861</t>
+  </si>
+  <si>
+    <t>Stichting Sint Jacob</t>
+  </si>
+  <si>
+    <t>Haarlem</t>
+  </si>
+  <si>
+    <t>41180026</t>
+  </si>
+  <si>
+    <t>stichting Accolade Zorg</t>
+  </si>
+  <si>
+    <t>Bosch en Duin</t>
+  </si>
+  <si>
+    <t>27332804</t>
+  </si>
+  <si>
+    <t>Stichting Wijdezorg</t>
+  </si>
+  <si>
+    <t>Zoeterwoude</t>
+  </si>
+  <si>
+    <t>27280417</t>
+  </si>
+  <si>
+    <t>Stichting Respect Wonen Zorg Welzijn</t>
+  </si>
+  <si>
+    <t>27321808</t>
+  </si>
+  <si>
+    <t>Stichting Ipse de Bruggen</t>
+  </si>
+  <si>
+    <t>Zoetermeer</t>
+  </si>
+  <si>
+    <t>63047985</t>
+  </si>
+  <si>
+    <t>TSN Woonzorg B.V.</t>
+  </si>
+  <si>
+    <t>Zwolle</t>
+  </si>
+  <si>
+    <t>30211012</t>
+  </si>
+  <si>
+    <t>Stichting Kwintes</t>
+  </si>
+  <si>
+    <t>Zeist</t>
+  </si>
+  <si>
+    <t>04058025</t>
+  </si>
+  <si>
+    <t>Noord Nederlandse Coöperatie van Zorgorganisaties U.A.</t>
+  </si>
+  <si>
+    <t>Hoogeveen</t>
+  </si>
+  <si>
+    <t>14089898</t>
+  </si>
+  <si>
+    <t>Stichting Cicero Zorggroep</t>
+  </si>
+  <si>
+    <t>Brunssum</t>
+  </si>
+  <si>
+    <t>34109793</t>
+  </si>
+  <si>
+    <t>Rooms Katholieke Stichting Zorgcentra Meerlanden</t>
+  </si>
+  <si>
+    <t>Badhoevedorp</t>
+  </si>
+  <si>
+    <t>41081766</t>
+  </si>
+  <si>
+    <t>Stichting St. Jozefoord</t>
+  </si>
+  <si>
+    <t>Nuland</t>
+  </si>
+  <si>
+    <t>41114148</t>
+  </si>
+  <si>
+    <t>Stichting Amarijn</t>
+  </si>
+  <si>
+    <t>Vlissingen</t>
+  </si>
+  <si>
+    <t>41066110</t>
+  </si>
+  <si>
+    <t>Stichting Sint Jozef wonen en zorg</t>
+  </si>
+  <si>
+    <t>Meijel</t>
+  </si>
+  <si>
+    <t>41095513</t>
+  </si>
+  <si>
+    <t>Stichting De Wever</t>
+  </si>
+  <si>
+    <t>41095652</t>
+  </si>
+  <si>
+    <t>Joris Zorg</t>
+  </si>
+  <si>
+    <t>24383768</t>
+  </si>
+  <si>
+    <t>Stichting Argos Zorggroep</t>
+  </si>
+  <si>
+    <t>Schiedam</t>
+  </si>
+  <si>
+    <t>41051592</t>
+  </si>
+  <si>
+    <t>Stichting Catharina</t>
+  </si>
+  <si>
+    <t>Arnhem</t>
+  </si>
+  <si>
+    <t>05081871</t>
+  </si>
+  <si>
+    <t>Stichting Driezorg, Wonen Welzijn &amp; Zorg</t>
+  </si>
+  <si>
+    <t>67729894</t>
+  </si>
+  <si>
+    <t>Stichting Liberein</t>
+  </si>
+  <si>
+    <t>Enschede</t>
+  </si>
+  <si>
+    <t>24369841</t>
+  </si>
+  <si>
+    <t>Stichting ASVZ</t>
+  </si>
+  <si>
+    <t>41241550</t>
+  </si>
+  <si>
+    <t>De Pieter Raat Stichting</t>
+  </si>
+  <si>
+    <t>Heerhugowaard</t>
+  </si>
+  <si>
+    <t>34229005</t>
+  </si>
+  <si>
+    <t>Stichting Cordaan</t>
+  </si>
+  <si>
+    <t>Amsterdam</t>
+  </si>
+  <si>
+    <t>60389958</t>
+  </si>
+  <si>
+    <t>Het Gastenhuis B.V.</t>
+  </si>
+  <si>
+    <t>41244488</t>
+  </si>
+  <si>
+    <t>JP van den Bent stichting</t>
+  </si>
+  <si>
+    <t>Deventer</t>
+  </si>
+  <si>
+    <t>41174469</t>
+  </si>
+  <si>
+    <t>Stichting Gemiva-SVG Groep</t>
+  </si>
+  <si>
+    <t>Gouda</t>
+  </si>
+  <si>
+    <t>17126402</t>
+  </si>
+  <si>
+    <t>Stichting Savant Zorg</t>
+  </si>
+  <si>
+    <t>Helmond</t>
+  </si>
+  <si>
+    <t>41068374</t>
+  </si>
+  <si>
+    <t>Stichting voor Verpleeg-, Verzorgings- en Woonfaciliteiten Land van Horne</t>
+  </si>
+  <si>
+    <t>Weert</t>
+  </si>
+  <si>
+    <t>24299892</t>
+  </si>
+  <si>
+    <t>Stichting Salios</t>
+  </si>
+  <si>
+    <t>34238535</t>
+  </si>
+  <si>
+    <t>Levéo Groep B.V.</t>
+  </si>
+  <si>
+    <t>41099381</t>
+  </si>
+  <si>
+    <t>Stichting Zorgorganisatie Het Hoge Veer</t>
+  </si>
+  <si>
+    <t>Geertruidenberg</t>
+  </si>
+  <si>
+    <t>41113577</t>
+  </si>
+  <si>
+    <t>Stichting Schutse Zorg Tholen</t>
+  </si>
+  <si>
+    <t>Sint-Annaland</t>
+  </si>
+  <si>
+    <t>02058791</t>
+  </si>
+  <si>
+    <t>Stichting De Zijlen</t>
+  </si>
+  <si>
+    <t>Tolbert</t>
+  </si>
+  <si>
+    <t>41028000</t>
+  </si>
+  <si>
+    <t>Stichting De Posten</t>
+  </si>
+  <si>
+    <t>41149534</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Florence</t>
+  </si>
+  <si>
+    <t>Rijswijk</t>
+  </si>
+  <si>
+    <t>41035212</t>
+  </si>
+  <si>
+    <t>Stichting Careander, Protestants Christelijke Stichting voor mensen met een verstandelijke beperking</t>
+  </si>
+  <si>
+    <t>Harderwijk</t>
+  </si>
+  <si>
+    <t>41178623</t>
+  </si>
+  <si>
+    <t>Maria Dommer Stichting</t>
+  </si>
+  <si>
+    <t>Maarssen</t>
+  </si>
+  <si>
+    <t>02068255</t>
+  </si>
+  <si>
+    <t>Stichting De Hoven</t>
+  </si>
+  <si>
+    <t>Onderdendam</t>
+  </si>
+  <si>
+    <t>41088848</t>
+  </si>
+  <si>
+    <t>Stichting Archipel</t>
+  </si>
+  <si>
+    <t>Eindhoven</t>
+  </si>
+  <si>
+    <t>08113086</t>
+  </si>
+  <si>
+    <t>Stichting Zozijn Zorg</t>
+  </si>
+  <si>
+    <t>Wilp</t>
+  </si>
+  <si>
+    <t>41265769</t>
+  </si>
+  <si>
+    <t>Stichting Abrona</t>
+  </si>
+  <si>
+    <t>Huis ter Heide</t>
+  </si>
+  <si>
+    <t>09102368</t>
+  </si>
+  <si>
+    <t>HSK Groep B.V.</t>
+  </si>
+  <si>
+    <t>34184520</t>
+  </si>
+  <si>
+    <t>Stichting ViVa! Zorggroep</t>
+  </si>
+  <si>
+    <t>Velsen-Noord</t>
+  </si>
+  <si>
+    <t>09141342</t>
+  </si>
+  <si>
+    <t>Stichting Innoforte</t>
+  </si>
+  <si>
+    <t>Velp</t>
+  </si>
+  <si>
+    <t>05067463</t>
+  </si>
+  <si>
+    <t>Stichting FRION</t>
+  </si>
+  <si>
+    <t>22047368</t>
+  </si>
+  <si>
+    <t>Stichting Zorgstroom</t>
+  </si>
+  <si>
+    <t>Middelburg</t>
+  </si>
+  <si>
+    <t>30147072</t>
+  </si>
+  <si>
+    <t>Stichting Bartiméus Sonneheerdt</t>
+  </si>
+  <si>
+    <t>04066212</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Tangenborgh</t>
+  </si>
+  <si>
+    <t>Emmen</t>
+  </si>
+  <si>
+    <t>08089010</t>
+  </si>
+  <si>
+    <t>Stichting Atlant Zorggroep</t>
+  </si>
+  <si>
+    <t>Beekbergen</t>
+  </si>
+  <si>
+    <t>34126607</t>
+  </si>
+  <si>
+    <t>De ZorgSpecialist B.V.</t>
+  </si>
+  <si>
+    <t>Santpoort-Noord</t>
+  </si>
+  <si>
+    <t>09143072</t>
+  </si>
+  <si>
+    <t>Stichting Attent Zorg en Behandeling</t>
+  </si>
+  <si>
+    <t>De Steeg</t>
+  </si>
+  <si>
+    <t>06063669</t>
+  </si>
+  <si>
+    <t>Jan Arends B.V.</t>
+  </si>
+  <si>
+    <t>34239269</t>
+  </si>
+  <si>
+    <t>Stichting Zorgbalans</t>
+  </si>
+  <si>
+    <t>17145911</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Elde Maasduinen</t>
+  </si>
+  <si>
+    <t>Boxtel</t>
+  </si>
+  <si>
+    <t>27253843</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Oldael</t>
+  </si>
+  <si>
+    <t>68190042</t>
+  </si>
+  <si>
+    <t>Factor 5 B.V.</t>
+  </si>
+  <si>
+    <t>Groningen</t>
+  </si>
+  <si>
+    <t>41001546</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Hof en Hiem</t>
+  </si>
+  <si>
+    <t>Sint Nicolaasga</t>
+  </si>
+  <si>
+    <t>41035166</t>
+  </si>
+  <si>
+    <t>Protestants-Christelijke Stichting Philadelphia Zorg</t>
+  </si>
+  <si>
+    <t>Amersfoort</t>
+  </si>
+  <si>
+    <t>17167201</t>
+  </si>
+  <si>
+    <t>Stichting Vivent</t>
+  </si>
+  <si>
+    <t>Rosmalen</t>
+  </si>
+  <si>
+    <t>41062327</t>
+  </si>
+  <si>
+    <t>Stichting LA PROVIDENCE</t>
+  </si>
+  <si>
+    <t>Grubbenvorst</t>
+  </si>
+  <si>
+    <t>41047349</t>
+  </si>
+  <si>
+    <t>Stichting Het Maanderzand</t>
+  </si>
+  <si>
+    <t>13037206</t>
+  </si>
+  <si>
+    <t>Stichting Daelzicht</t>
+  </si>
+  <si>
+    <t>Heel</t>
+  </si>
+  <si>
+    <t>41118658</t>
+  </si>
+  <si>
+    <t>Stichting De Lange Wei</t>
+  </si>
+  <si>
+    <t>Hardinxveld-Giessendam</t>
+  </si>
+  <si>
+    <t>41169944</t>
+  </si>
+  <si>
+    <t>Stichting HOZO</t>
+  </si>
+  <si>
+    <t>Hillegom</t>
+  </si>
+  <si>
+    <t>09180780</t>
+  </si>
+  <si>
+    <t>Stichting KinderThuisZorg</t>
+  </si>
+  <si>
+    <t>Lichtenvoorde</t>
+  </si>
+  <si>
+    <t>41236583</t>
+  </si>
+  <si>
+    <t>Stichting Omring</t>
+  </si>
+  <si>
+    <t>Hoorn</t>
+  </si>
+  <si>
+    <t>41102269</t>
+  </si>
+  <si>
+    <t>Stichting Avoord</t>
+  </si>
+  <si>
+    <t>Etten-Leur</t>
+  </si>
+  <si>
+    <t>41052701</t>
+  </si>
+  <si>
+    <t>Stichting Nusantara Zorg</t>
+  </si>
+  <si>
+    <t>Ugchelen</t>
+  </si>
+  <si>
+    <t>41027001</t>
+  </si>
+  <si>
+    <t>Stichting Carint-Reggeland Groep</t>
+  </si>
+  <si>
+    <t>Hengelo</t>
+  </si>
+  <si>
+    <t>41265029</t>
+  </si>
+  <si>
+    <t>Stichting De Rijnhoven</t>
+  </si>
+  <si>
+    <t>Harmelen</t>
+  </si>
+  <si>
+    <t>41096992</t>
+  </si>
+  <si>
+    <t>Stichting Amarant</t>
+  </si>
+  <si>
+    <t>41077793</t>
+  </si>
+  <si>
+    <t>Stichting LEVANTOgroep</t>
+  </si>
+  <si>
+    <t>Sittard</t>
+  </si>
+  <si>
+    <t>54102901</t>
+  </si>
+  <si>
+    <t>Stichting Zorgorganisatie NiKo</t>
+  </si>
+  <si>
+    <t>Alkmaar</t>
+  </si>
+  <si>
+    <t>41198598</t>
+  </si>
+  <si>
+    <t>Stichting Pro Senectute (voor de Ouderdom)</t>
+  </si>
+  <si>
+    <t>08121485</t>
+  </si>
+  <si>
+    <t>Stichting Interakt Contour Groep</t>
+  </si>
+  <si>
+    <t>Nunspeet</t>
+  </si>
+  <si>
+    <t>41247103</t>
+  </si>
+  <si>
+    <t>Stichting Woonzorg Flevoland</t>
+  </si>
+  <si>
+    <t>Lelystad</t>
+  </si>
+  <si>
+    <t>41186583</t>
+  </si>
+  <si>
+    <t>Stichting Zuidwester</t>
+  </si>
+  <si>
+    <t>Middelharnis</t>
+  </si>
+  <si>
+    <t>09109774</t>
+  </si>
+  <si>
+    <t>Stichting Pluryn</t>
+  </si>
+  <si>
+    <t>Nijmegen</t>
+  </si>
+  <si>
+    <t>02071053</t>
+  </si>
+  <si>
+    <t>Stichting Landelijke Instelling voor Maatschappelijke Ondersteuning en Rehabilitatie</t>
+  </si>
+  <si>
+    <t>08080399</t>
+  </si>
+  <si>
+    <t>Stichting De Passerel</t>
+  </si>
+  <si>
+    <t>17141865</t>
+  </si>
+  <si>
+    <t>Stichting Cello</t>
+  </si>
+  <si>
+    <t>Vught</t>
+  </si>
+  <si>
+    <t>59649518</t>
+  </si>
+  <si>
+    <t>Stichting Elver</t>
+  </si>
+  <si>
+    <t>Wehl</t>
+  </si>
+  <si>
+    <t>41072929</t>
+  </si>
+  <si>
+    <t>Stichting Verpleeghuis Bergweide</t>
+  </si>
+  <si>
+    <t>Heerlen</t>
+  </si>
+  <si>
+    <t>41238268</t>
+  </si>
+  <si>
+    <t>Raphaëlstichting</t>
+  </si>
+  <si>
+    <t>Schoorl</t>
+  </si>
+  <si>
+    <t>08094960</t>
+  </si>
+  <si>
+    <t>Stichting De Twentse Zorgcentra</t>
+  </si>
+  <si>
+    <t>08154553</t>
+  </si>
+  <si>
+    <t>Stichting Protestants Christelijke Woonzorg Unie Veluwe</t>
+  </si>
+  <si>
+    <t>Epe</t>
+  </si>
+  <si>
+    <t>41186587</t>
+  </si>
+  <si>
+    <t>Stichting Vanboeijen</t>
+  </si>
+  <si>
+    <t>Assen</t>
+  </si>
+  <si>
+    <t>27315308</t>
+  </si>
+  <si>
+    <t>Prodeba B.V.</t>
+  </si>
+  <si>
+    <t>41093769</t>
+  </si>
+  <si>
+    <t>Stichting SWZ</t>
+  </si>
+  <si>
+    <t>Son en Breugel</t>
+  </si>
+  <si>
+    <t>08122202</t>
+  </si>
+  <si>
+    <t>Stichting Livio</t>
+  </si>
+  <si>
+    <t>32134360</t>
+  </si>
+  <si>
+    <t>Stichting Beweging 3.0</t>
+  </si>
+  <si>
+    <t>41149733</t>
+  </si>
+  <si>
+    <t>Stichting Inovum</t>
+  </si>
+  <si>
+    <t>Loosdrecht</t>
+  </si>
+  <si>
+    <t>41039180</t>
+  </si>
+  <si>
+    <t>Stichting Riwis Zorg &amp; Welzijn</t>
+  </si>
+  <si>
+    <t>41005051</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Liante</t>
+  </si>
+  <si>
+    <t>Wolvega</t>
+  </si>
+  <si>
+    <t>27283988</t>
+  </si>
+  <si>
+    <t>Stichting Cardia</t>
+  </si>
+  <si>
+    <t>41099111</t>
+  </si>
+  <si>
+    <t>Stichting "De Wijngaerd"</t>
+  </si>
+  <si>
+    <t>Made</t>
+  </si>
+  <si>
+    <t>41188898</t>
+  </si>
+  <si>
+    <t>Stichting Verzorgingshuis de Koperhorst</t>
+  </si>
+  <si>
+    <t>41241831</t>
+  </si>
+  <si>
+    <t>STICHTING WOONZORGGROEP SAMEN</t>
+  </si>
+  <si>
+    <t>Schagen</t>
+  </si>
+  <si>
+    <t>41093743</t>
+  </si>
+  <si>
+    <t>Stichting de Zorgboog</t>
+  </si>
+  <si>
+    <t>Deurne</t>
+  </si>
+  <si>
+    <t>41222303</t>
+  </si>
+  <si>
+    <t>Protestants Christelijke Stichting Ouderenzorg Haarlemmermeer Zorgverlening</t>
+  </si>
+  <si>
+    <t>Hoofddorp</t>
+  </si>
+  <si>
+    <t>41178753</t>
+  </si>
+  <si>
+    <t>Stichting Gehandicaptenzorg van de Gereformeerde Gemeenten</t>
+  </si>
+  <si>
+    <t>41022558</t>
+  </si>
+  <si>
+    <t>Stichting Rosengaerde</t>
+  </si>
+  <si>
+    <t>Dalfsen</t>
+  </si>
+  <si>
+    <t>08186976</t>
+  </si>
+  <si>
+    <t>Stichting Baalderborg Groep</t>
+  </si>
+  <si>
+    <t>Ommen</t>
+  </si>
+  <si>
+    <t>54994691</t>
+  </si>
+  <si>
+    <t>FortaGroep B.V.</t>
+  </si>
+  <si>
+    <t>27307515</t>
+  </si>
+  <si>
+    <t>Stichting ActiVite</t>
+  </si>
+  <si>
+    <t>Leiderdorp</t>
+  </si>
+  <si>
+    <t>08139691</t>
+  </si>
+  <si>
+    <t>ExpertCare B.V.</t>
+  </si>
+  <si>
+    <t>Nieuwegein</t>
+  </si>
+  <si>
+    <t>41222776</t>
+  </si>
+  <si>
+    <t>Stichting SIG, organisatie voor ondersteuning van mensen met een beperking</t>
+  </si>
+  <si>
+    <t>Beverwijk</t>
+  </si>
+  <si>
+    <t>27310787</t>
+  </si>
+  <si>
+    <t>Stichting Middin</t>
+  </si>
+  <si>
+    <t>09103258</t>
+  </si>
+  <si>
+    <t>Stichting De Waalboog</t>
+  </si>
+  <si>
+    <t>53107020</t>
+  </si>
+  <si>
+    <t>Raeger Stichting</t>
+  </si>
+  <si>
+    <t>32130711</t>
+  </si>
+  <si>
+    <t>Alfa &amp; Zorg B.V.</t>
+  </si>
+  <si>
+    <t>Almere</t>
+  </si>
+  <si>
+    <t>53999533</t>
+  </si>
+  <si>
+    <t>DeSeizoenen B.V.</t>
+  </si>
+  <si>
+    <t>Oploo</t>
+  </si>
+  <si>
+    <t>24342726</t>
+  </si>
+  <si>
+    <t>Stichting Alerimus</t>
+  </si>
+  <si>
+    <t>Numansdorp</t>
+  </si>
+  <si>
+    <t>41015522</t>
+  </si>
+  <si>
+    <t>Stichting Oosterlengte</t>
+  </si>
+  <si>
+    <t>Winschoten</t>
+  </si>
+  <si>
+    <t>41186628</t>
+  </si>
+  <si>
+    <t>Stichting Zorgspectrum</t>
+  </si>
+  <si>
+    <t>41222478</t>
+  </si>
+  <si>
+    <t>Stichting Ons Tweede Thuis</t>
+  </si>
+  <si>
+    <t>Aalsmeer</t>
+  </si>
+  <si>
+    <t>41180956</t>
+  </si>
+  <si>
+    <t>Stichting Lister</t>
+  </si>
+  <si>
+    <t>24330016</t>
+  </si>
+  <si>
+    <t>Stichting Zonnehuisgroep Vlaardingen</t>
+  </si>
+  <si>
+    <t>Vlaardingen</t>
+  </si>
+  <si>
+    <t>09148559</t>
+  </si>
+  <si>
+    <t>Stichting Zorgcombinatie Marga Klompé</t>
+  </si>
+  <si>
+    <t>Groenlo</t>
+  </si>
+  <si>
+    <t>41188061</t>
+  </si>
+  <si>
+    <t>Stichting Sprank</t>
+  </si>
+  <si>
+    <t>41126848</t>
+  </si>
+  <si>
+    <t>Stichting Centrum voor Vrijwillige en Professionele Maatschappelijke Dienstverlening</t>
+  </si>
+  <si>
+    <t>01098504</t>
+  </si>
+  <si>
+    <t>Stichting ZuidOostZorg</t>
+  </si>
+  <si>
+    <t>Drachten</t>
+  </si>
+  <si>
+    <t>18081254</t>
+  </si>
+  <si>
+    <t>Stichting Mijzo</t>
+  </si>
+  <si>
+    <t>Waalwijk</t>
+  </si>
+  <si>
+    <t>39075012</t>
+  </si>
+  <si>
+    <t>Stichting Coloriet</t>
+  </si>
+  <si>
+    <t>33299171</t>
+  </si>
+  <si>
+    <t>Stichting Amstelring Groep</t>
+  </si>
+  <si>
+    <t>41078510</t>
+  </si>
+  <si>
+    <t>Stichting Gehandicaptenzorg</t>
+  </si>
+  <si>
+    <t>41136257</t>
+  </si>
+  <si>
+    <t>Stichting Zorgbeheer De Zellingen</t>
+  </si>
+  <si>
+    <t>Capelle aan den IJssel</t>
+  </si>
+  <si>
+    <t>41017511</t>
+  </si>
+  <si>
+    <t>Stichting Woon- en zorgcentrum de Westerkim</t>
+  </si>
+  <si>
+    <t>14091372</t>
+  </si>
+  <si>
+    <t>Talent B.V.</t>
+  </si>
+  <si>
+    <t>Gronsveld</t>
+  </si>
+  <si>
+    <t>09110174</t>
+  </si>
+  <si>
+    <t>Stichting Sensire</t>
+  </si>
+  <si>
+    <t>Varsseveld</t>
+  </si>
+  <si>
+    <t>14072124</t>
+  </si>
+  <si>
+    <t>Stichting RADAR</t>
+  </si>
+  <si>
+    <t>Maastricht</t>
+  </si>
+  <si>
+    <t>27272512</t>
+  </si>
+  <si>
+    <t>Amarosa</t>
+  </si>
+  <si>
+    <t>Wassenaar</t>
+  </si>
+  <si>
+    <t>12065731</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Noord- en Midden-Limburg</t>
+  </si>
+  <si>
+    <t>Venlo</t>
+  </si>
+  <si>
+    <t>16079866</t>
+  </si>
+  <si>
+    <t>Stichting Dichterbij</t>
+  </si>
+  <si>
+    <t>Gennep</t>
+  </si>
+  <si>
+    <t>41076416</t>
+  </si>
+  <si>
+    <t>Stichting Envida</t>
+  </si>
+  <si>
+    <t>41223799</t>
+  </si>
+  <si>
+    <t>Stichting KennemerHart</t>
+  </si>
+  <si>
+    <t>32077906</t>
+  </si>
+  <si>
+    <t>Stichting Amaris Zorggroep</t>
+  </si>
+  <si>
+    <t>Laren</t>
+  </si>
+  <si>
+    <t>08083453</t>
+  </si>
+  <si>
+    <t>Stichting Zorggroep Ena</t>
+  </si>
+  <si>
+    <t>41014042</t>
+  </si>
+  <si>
+    <t>Stichting Zorgcentrum 'de Blanckenborg'</t>
+  </si>
+  <si>
+    <t>Blijham</t>
+  </si>
+  <si>
+    <t>51662000</t>
+  </si>
+  <si>
+    <t>Stichting Ambiq</t>
+  </si>
+  <si>
+    <t>30170001</t>
+  </si>
+  <si>
+    <t>Stichting Reinaerde</t>
+  </si>
+  <si>
+    <t>09169814</t>
+  </si>
+  <si>
+    <t>Stichting Careaz</t>
+  </si>
+  <si>
+    <t>05075690</t>
+  </si>
+  <si>
+    <t>Omega Groep B.V.</t>
+  </si>
+  <si>
+    <t>09162727</t>
+  </si>
+  <si>
+    <t>Stichting ZZG zorggroep</t>
+  </si>
+  <si>
+    <t>Groesbeek</t>
+  </si>
+  <si>
+    <t>41055707</t>
+  </si>
+  <si>
+    <t>Stichting Malderburch, welzijn, wonen en zorg</t>
+  </si>
+  <si>
+    <t>Malden</t>
+  </si>
+  <si>
+    <t>41094118</t>
+  </si>
+  <si>
+    <t>Stichting Oktober</t>
+  </si>
+  <si>
+    <t>Bladel</t>
+  </si>
+  <si>
+    <t>177 resultaten · gegenereerd 17-6-2026, 15:10:29</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="0.0%"/>
+  </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF0F1F3D"/>
       <sz val="18"/>
     </font>
     <font>
       <i/>
       <color rgb="FF6B7280"/>
       <sz val="11"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
     </font>
     <font>
       <i/>
       <color rgb="FF6B7280"/>
       <sz val="9"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF0F1F3D"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="1">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FFE5E7EB"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFE5E7EB"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -457,101 +1933,4349 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF0F1F3D"/>
   </sheetPr>
-  <dimension ref="B2:I7"/>
+  <dimension ref="B2:I184"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="2" customWidth="1"/>
     <col min="2" max="2" width="14" customWidth="1"/>
     <col min="3" max="3" width="40" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="8" width="14" customWidth="1"/>
     <col min="9" max="9" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" ht="22" customHeight="1" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B6" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F6" s="6">
+        <v>16724071</v>
+      </c>
+      <c r="G6" s="7">
+        <v>0.23803313200476128</v>
+      </c>
+      <c r="H6" s="7">
+        <v>0.3429605542694243</v>
+      </c>
+      <c r="I6" s="8"/>
+    </row>
+    <row r="7" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B7" s="5" t="s">
-        <v>10</v>
+        <v>14</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F7" s="6">
+        <v>28758306</v>
+      </c>
+      <c r="G7" s="7">
+        <v>0.200568489673905</v>
+      </c>
+      <c r="H7" s="7">
+        <v>0.24586405132795847</v>
+      </c>
+      <c r="I7" s="8"/>
+    </row>
+    <row r="8" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B8" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F8" s="6">
+        <v>14698288</v>
+      </c>
+      <c r="G8" s="7">
+        <v>0.18758620051532532</v>
+      </c>
+      <c r="H8" s="7">
+        <v>0.5210450981017786</v>
+      </c>
+      <c r="I8" s="8"/>
+    </row>
+    <row r="9" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B9" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F9" s="6">
+        <v>118143426</v>
+      </c>
+      <c r="G9" s="7">
+        <v>0.18318012040720744</v>
+      </c>
+      <c r="H9" s="7">
+        <v>0.6652643477139827</v>
+      </c>
+      <c r="I9" s="8"/>
+    </row>
+    <row r="10" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B10" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F10" s="6">
+        <v>14873516</v>
+      </c>
+      <c r="G10" s="7">
+        <v>0.18013192038788944</v>
+      </c>
+      <c r="H10" s="7">
+        <v>0.5644096792488252</v>
+      </c>
+      <c r="I10" s="8"/>
+    </row>
+    <row r="11" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B11" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F11" s="6">
+        <v>12086318</v>
+      </c>
+      <c r="G11" s="7">
+        <v>0.16852816548431043</v>
+      </c>
+      <c r="H11" s="7">
+        <v>0.3409387684064887</v>
+      </c>
+      <c r="I11" s="8"/>
+    </row>
+    <row r="12" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B12" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F12" s="6">
+        <v>11351803</v>
+      </c>
+      <c r="G12" s="7">
+        <v>0.1633291204930177</v>
+      </c>
+      <c r="H12" s="7">
+        <v>0.4189068762793946</v>
+      </c>
+      <c r="I12" s="8"/>
+    </row>
+    <row r="13" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B13" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F13" s="6">
+        <v>10869520</v>
+      </c>
+      <c r="G13" s="7">
+        <v>0.15930087069162208</v>
+      </c>
+      <c r="H13" s="7">
+        <v>0.38523861457459874</v>
+      </c>
+      <c r="I13" s="8"/>
+    </row>
+    <row r="14" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B14" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F14" s="6">
+        <v>42976000</v>
+      </c>
+      <c r="G14" s="7">
+        <v>0.15443503350707372</v>
+      </c>
+      <c r="H14" s="7">
+        <v>0.41427957767176865</v>
+      </c>
+      <c r="I14" s="8"/>
+    </row>
+    <row r="15" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B15" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F15" s="6">
+        <v>21195250</v>
+      </c>
+      <c r="G15" s="7">
+        <v>0.15368938795248935</v>
+      </c>
+      <c r="H15" s="7">
+        <v>0.5336203218983732</v>
+      </c>
+      <c r="I15" s="8"/>
+    </row>
+    <row r="16" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B16" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F16" s="6">
+        <v>10602588</v>
+      </c>
+      <c r="G16" s="7">
+        <v>0.1489293934650672</v>
+      </c>
+      <c r="H16" s="7">
+        <v>0.20103934080327132</v>
+      </c>
+      <c r="I16" s="8"/>
+    </row>
+    <row r="17" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B17" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F17" s="6">
+        <v>52840931</v>
+      </c>
+      <c r="G17" s="7">
+        <v>0.14699710722356502</v>
+      </c>
+      <c r="H17" s="7">
+        <v>0.35102501366900707</v>
+      </c>
+      <c r="I17" s="8"/>
+    </row>
+    <row r="18" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B18" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F18" s="6">
+        <v>30948589</v>
+      </c>
+      <c r="G18" s="7">
+        <v>0.1463735551885742</v>
+      </c>
+      <c r="H18" s="7">
+        <v>0.3916459566268665</v>
+      </c>
+      <c r="I18" s="8"/>
+    </row>
+    <row r="19" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B19" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F19" s="6">
+        <v>10425385</v>
+      </c>
+      <c r="G19" s="7">
+        <v>0.14373138258203413</v>
+      </c>
+      <c r="H19" s="7">
+        <v>0.45239753724901144</v>
+      </c>
+      <c r="I19" s="8"/>
+    </row>
+    <row r="20" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B20" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F20" s="6">
+        <v>32879602</v>
+      </c>
+      <c r="G20" s="7">
+        <v>0.14173830327994846</v>
+      </c>
+      <c r="H20" s="7">
+        <v>0.29668484746114904</v>
+      </c>
+      <c r="I20" s="8"/>
+    </row>
+    <row r="21" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B21" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F21" s="6">
+        <v>11334105</v>
+      </c>
+      <c r="G21" s="7">
+        <v>0.13915231948177645</v>
+      </c>
+      <c r="H21" s="7">
+        <v>0.41099235146795415</v>
+      </c>
+      <c r="I21" s="8"/>
+    </row>
+    <row r="22" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B22" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F22" s="6">
+        <v>26463485</v>
+      </c>
+      <c r="G22" s="7">
+        <v>0.13505511462303624</v>
+      </c>
+      <c r="H22" s="7">
+        <v>0.4942218955549417</v>
+      </c>
+      <c r="I22" s="8"/>
+    </row>
+    <row r="23" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B23" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F23" s="6">
+        <v>23406709</v>
+      </c>
+      <c r="G23" s="7">
+        <v>0.1318187447880862</v>
+      </c>
+      <c r="H23" s="7">
+        <v>0.3756887724221479</v>
+      </c>
+      <c r="I23" s="8"/>
+    </row>
+    <row r="24" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B24" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F24" s="6">
+        <v>36039711</v>
+      </c>
+      <c r="G24" s="7">
+        <v>0.13004335689595292</v>
+      </c>
+      <c r="H24" s="7">
+        <v>0.25403682779432885</v>
+      </c>
+      <c r="I24" s="8"/>
+    </row>
+    <row r="25" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B25" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F25" s="6">
+        <v>21272563</v>
+      </c>
+      <c r="G25" s="7">
+        <v>0.1298977936979197</v>
+      </c>
+      <c r="H25" s="7">
+        <v>0.8013981247996214</v>
+      </c>
+      <c r="I25" s="8"/>
+    </row>
+    <row r="26" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B26" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F26" s="6">
+        <v>45583193</v>
+      </c>
+      <c r="G26" s="7">
+        <v>0.1293858242883512</v>
+      </c>
+      <c r="H26" s="7">
+        <v>0.38553106797196895</v>
+      </c>
+      <c r="I26" s="8"/>
+    </row>
+    <row r="27" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B27" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F27" s="6">
+        <v>16240274</v>
+      </c>
+      <c r="G27" s="7">
+        <v>0.1293461551202892</v>
+      </c>
+      <c r="H27" s="7">
+        <v>0.814533399461726</v>
+      </c>
+      <c r="I27" s="8"/>
+    </row>
+    <row r="28" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B28" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F28" s="6">
+        <v>37356749</v>
+      </c>
+      <c r="G28" s="7">
+        <v>0.12860736355832247</v>
+      </c>
+      <c r="H28" s="7">
+        <v>0.43574356968738737</v>
+      </c>
+      <c r="I28" s="8"/>
+    </row>
+    <row r="29" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B29" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F29" s="6">
+        <v>153582000</v>
+      </c>
+      <c r="G29" s="7">
+        <v>0.12821163938482374</v>
+      </c>
+      <c r="H29" s="7">
+        <v>0.41920558794849855</v>
+      </c>
+      <c r="I29" s="8"/>
+    </row>
+    <row r="30" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B30" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F30" s="6">
+        <v>40153979</v>
+      </c>
+      <c r="G30" s="7">
+        <v>0.12370604666601036</v>
+      </c>
+      <c r="H30" s="7">
+        <v>0.5219266634529722</v>
+      </c>
+      <c r="I30" s="8"/>
+    </row>
+    <row r="31" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B31" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F31" s="6">
+        <v>18841116</v>
+      </c>
+      <c r="G31" s="7">
+        <v>0.1223269364723406</v>
+      </c>
+      <c r="H31" s="7">
+        <v>0.850709528640546</v>
+      </c>
+      <c r="I31" s="8"/>
+    </row>
+    <row r="32" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B32" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F32" s="6">
+        <v>42395381</v>
+      </c>
+      <c r="G32" s="7">
+        <v>0.12093369322474068</v>
+      </c>
+      <c r="H32" s="7">
+        <v>0.545229607738027</v>
+      </c>
+      <c r="I32" s="8"/>
+    </row>
+    <row r="33" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B33" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="C33" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F33" s="6">
+        <v>18038433</v>
+      </c>
+      <c r="G33" s="7">
+        <v>0.12037126506498652</v>
+      </c>
+      <c r="H33" s="7">
+        <v>0.3743523288944529</v>
+      </c>
+      <c r="I33" s="8"/>
+    </row>
+    <row r="34" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B34" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F34" s="6">
+        <v>24772420</v>
+      </c>
+      <c r="G34" s="7">
+        <v>0.11923518170610703</v>
+      </c>
+      <c r="H34" s="7">
+        <v>0.4404570947999195</v>
+      </c>
+      <c r="I34" s="8"/>
+    </row>
+    <row r="35" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B35" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F35" s="6">
+        <v>23453666</v>
+      </c>
+      <c r="G35" s="7">
+        <v>0.11870664483752774</v>
+      </c>
+      <c r="H35" s="7">
+        <v>0.2773159389058337</v>
+      </c>
+      <c r="I35" s="8"/>
+    </row>
+    <row r="36" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B36" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F36" s="6">
+        <v>96893575</v>
+      </c>
+      <c r="G36" s="7">
+        <v>0.1161473503274082</v>
+      </c>
+      <c r="H36" s="7">
+        <v>0.49148177262580345</v>
+      </c>
+      <c r="I36" s="8"/>
+    </row>
+    <row r="37" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B37" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F37" s="6">
+        <v>38332000</v>
+      </c>
+      <c r="G37" s="7">
+        <v>0.11552880100177397</v>
+      </c>
+      <c r="H37" s="7">
+        <v>0.2752842691500123</v>
+      </c>
+      <c r="I37" s="8"/>
+    </row>
+    <row r="38" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B38" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F38" s="6">
+        <v>70375040</v>
+      </c>
+      <c r="G38" s="7">
+        <v>0.11342313979501824</v>
+      </c>
+      <c r="H38" s="7">
+        <v>0.6109140973238987</v>
+      </c>
+      <c r="I38" s="8"/>
+    </row>
+    <row r="39" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B39" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F39" s="6">
+        <v>44335622</v>
+      </c>
+      <c r="G39" s="7">
+        <v>0.11207843210139241</v>
+      </c>
+      <c r="H39" s="7">
+        <v>0.40055647643426595</v>
+      </c>
+      <c r="I39" s="8"/>
+    </row>
+    <row r="40" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B40" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F40" s="6">
+        <v>43755783</v>
+      </c>
+      <c r="G40" s="7">
+        <v>0.11203666495923521</v>
+      </c>
+      <c r="H40" s="7">
+        <v>0.4700268045854416</v>
+      </c>
+      <c r="I40" s="8"/>
+    </row>
+    <row r="41" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B41" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="C41" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="E41" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F41" s="6">
+        <v>45558251</v>
+      </c>
+      <c r="G41" s="7">
+        <v>0.11083834188454689</v>
+      </c>
+      <c r="H41" s="7">
+        <v>0.6490354256937617</v>
+      </c>
+      <c r="I41" s="8"/>
+    </row>
+    <row r="42" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B42" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F42" s="6">
+        <v>346988853</v>
+      </c>
+      <c r="G42" s="7">
+        <v>0.11068891022847929</v>
+      </c>
+      <c r="H42" s="7">
+        <v>0.43419468003939726</v>
+      </c>
+      <c r="I42" s="8"/>
+    </row>
+    <row r="43" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B43" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="C43" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F43" s="6">
+        <v>25056346</v>
+      </c>
+      <c r="G43" s="7">
+        <v>0.11006022186954155</v>
+      </c>
+      <c r="H43" s="7">
+        <v>0.45111678159094926</v>
+      </c>
+      <c r="I43" s="8"/>
+    </row>
+    <row r="44" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B44" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F44" s="6">
+        <v>120838414</v>
+      </c>
+      <c r="G44" s="7">
+        <v>0.10972580292223962</v>
+      </c>
+      <c r="H44" s="7">
+        <v>0.7669192407633876</v>
+      </c>
+      <c r="I44" s="8"/>
+    </row>
+    <row r="45" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B45" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F45" s="6">
+        <v>51697000</v>
+      </c>
+      <c r="G45" s="7">
+        <v>0.10683405226608894</v>
+      </c>
+      <c r="H45" s="7">
+        <v>0.7950778322283079</v>
+      </c>
+      <c r="I45" s="8"/>
+    </row>
+    <row r="46" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B46" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="E46" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F46" s="6">
+        <v>111758588</v>
+      </c>
+      <c r="G46" s="7">
+        <v>0.106394123376004</v>
+      </c>
+      <c r="H46" s="7">
+        <v>0.6089281526628846</v>
+      </c>
+      <c r="I46" s="8"/>
+    </row>
+    <row r="47" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B47" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="C47" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="E47" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F47" s="6">
+        <v>23117521</v>
+      </c>
+      <c r="G47" s="7">
+        <v>0.10598658048153174</v>
+      </c>
+      <c r="H47" s="7">
+        <v>0.31982085579886754</v>
+      </c>
+      <c r="I47" s="8"/>
+    </row>
+    <row r="48" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B48" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="E48" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F48" s="6">
+        <v>16270470</v>
+      </c>
+      <c r="G48" s="7">
+        <v>0.1052139858283135</v>
+      </c>
+      <c r="H48" s="7">
+        <v>0.27292559903719726</v>
+      </c>
+      <c r="I48" s="8"/>
+    </row>
+    <row r="49" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B49" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="C49" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="E49" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F49" s="6">
+        <v>62016372</v>
+      </c>
+      <c r="G49" s="7">
+        <v>0.10498279389835961</v>
+      </c>
+      <c r="H49" s="7">
+        <v>0.6122662854023383</v>
+      </c>
+      <c r="I49" s="8"/>
+    </row>
+    <row r="50" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B50" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="E50" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F50" s="6">
+        <v>10002261</v>
+      </c>
+      <c r="G50" s="7">
+        <v>0.10471772332275672</v>
+      </c>
+      <c r="H50" s="7">
+        <v>0.5101483969759406</v>
+      </c>
+      <c r="I50" s="8"/>
+    </row>
+    <row r="51" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B51" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="C51" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="E51" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F51" s="6">
+        <v>149193234</v>
+      </c>
+      <c r="G51" s="7">
+        <v>0.10303154900442738</v>
+      </c>
+      <c r="H51" s="7">
+        <v>0.34947343661104063</v>
+      </c>
+      <c r="I51" s="8"/>
+    </row>
+    <row r="52" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B52" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="C52" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="E52" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F52" s="6">
+        <v>25054921</v>
+      </c>
+      <c r="G52" s="7">
+        <v>0.10242646544365476</v>
+      </c>
+      <c r="H52" s="7">
+        <v>0.3838241874556357</v>
+      </c>
+      <c r="I52" s="8"/>
+    </row>
+    <row r="53" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B53" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="C53" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="E53" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F53" s="6">
+        <v>134321252</v>
+      </c>
+      <c r="G53" s="7">
+        <v>0.10232608612075772</v>
+      </c>
+      <c r="H53" s="7">
+        <v>0.3763078777069016</v>
+      </c>
+      <c r="I53" s="8"/>
+    </row>
+    <row r="54" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B54" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="C54" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="E54" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F54" s="6">
+        <v>36083600</v>
+      </c>
+      <c r="G54" s="7">
+        <v>0.10111552062432795</v>
+      </c>
+      <c r="H54" s="7">
+        <v>0.2928595795858305</v>
+      </c>
+      <c r="I54" s="8"/>
+    </row>
+    <row r="55" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B55" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="C55" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="E55" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F55" s="6">
+        <v>35580426</v>
+      </c>
+      <c r="G55" s="7">
+        <v>0.10100486149322664</v>
+      </c>
+      <c r="H55" s="7">
+        <v>0.36160042516846996</v>
+      </c>
+      <c r="I55" s="8"/>
+    </row>
+    <row r="56" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B56" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="C56" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="E56" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F56" s="6">
+        <v>79222810</v>
+      </c>
+      <c r="G56" s="7">
+        <v>0.10066363462745136</v>
+      </c>
+      <c r="H56" s="7">
+        <v>0.6068441019098213</v>
+      </c>
+      <c r="I56" s="8"/>
+    </row>
+    <row r="57" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B57" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="C57" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="E57" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F57" s="6">
+        <v>319954706</v>
+      </c>
+      <c r="G57" s="7">
+        <v>0.10012349998065039</v>
+      </c>
+      <c r="H57" s="7">
+        <v>0.5209363180811555</v>
+      </c>
+      <c r="I57" s="8"/>
+    </row>
+    <row r="58" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B58" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="C58" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="E58" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F58" s="6">
+        <v>15455348</v>
+      </c>
+      <c r="G58" s="7">
+        <v>0.09906693786513251</v>
+      </c>
+      <c r="H58" s="7">
+        <v>0.5080044503779467</v>
+      </c>
+      <c r="I58" s="8"/>
+    </row>
+    <row r="59" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B59" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="C59" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="D59" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="E59" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F59" s="6">
+        <v>442816000</v>
+      </c>
+      <c r="G59" s="7">
+        <v>0.09808137014019366</v>
+      </c>
+      <c r="H59" s="7">
+        <v>0.2820979771889602</v>
+      </c>
+      <c r="I59" s="8"/>
+    </row>
+    <row r="60" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B60" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="C60" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="D60" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="E60" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F60" s="6">
+        <v>15954339</v>
+      </c>
+      <c r="G60" s="7">
+        <v>0.09789336932103548</v>
+      </c>
+      <c r="H60" s="7">
+        <v>0.6493595794317799</v>
+      </c>
+      <c r="I60" s="8"/>
+    </row>
+    <row r="61" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B61" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C61" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="E61" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F61" s="6">
+        <v>140440057</v>
+      </c>
+      <c r="G61" s="7">
+        <v>0.09736650135367006</v>
+      </c>
+      <c r="H61" s="7">
+        <v>0.8815305971893234</v>
+      </c>
+      <c r="I61" s="8"/>
+    </row>
+    <row r="62" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B62" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="C62" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="E62" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F62" s="6">
+        <v>198612000</v>
+      </c>
+      <c r="G62" s="7">
+        <v>0.09656516222584738</v>
+      </c>
+      <c r="H62" s="7">
+        <v>0.34000540314856204</v>
+      </c>
+      <c r="I62" s="8"/>
+    </row>
+    <row r="63" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B63" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="C63" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="D63" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="E63" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F63" s="6">
+        <v>67484369</v>
+      </c>
+      <c r="G63" s="7">
+        <v>0.09522814090474788</v>
+      </c>
+      <c r="H63" s="7">
+        <v>0.4687878283455223</v>
+      </c>
+      <c r="I63" s="8"/>
+    </row>
+    <row r="64" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B64" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="C64" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="D64" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="E64" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F64" s="6">
+        <v>112336500</v>
+      </c>
+      <c r="G64" s="7">
+        <v>0.09450749311221197</v>
+      </c>
+      <c r="H64" s="7">
+        <v>0.4869225798120889</v>
+      </c>
+      <c r="I64" s="8"/>
+    </row>
+    <row r="65" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B65" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="C65" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="D65" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="E65" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F65" s="6">
+        <v>44785947</v>
+      </c>
+      <c r="G65" s="7">
+        <v>0.09405349852265042</v>
+      </c>
+      <c r="H65" s="7">
+        <v>0.460052703365669</v>
+      </c>
+      <c r="I65" s="8"/>
+    </row>
+    <row r="66" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B66" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="C66" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="D66" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="E66" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F66" s="6">
+        <v>12354348</v>
+      </c>
+      <c r="G66" s="7">
+        <v>0.09356535852802592</v>
+      </c>
+      <c r="H66" s="7">
+        <v>0.5688410364770669</v>
+      </c>
+      <c r="I66" s="8"/>
+    </row>
+    <row r="67" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B67" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="C67" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D67" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="E67" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F67" s="6">
+        <v>12983071</v>
+      </c>
+      <c r="G67" s="7">
+        <v>0.09347241496253082</v>
+      </c>
+      <c r="H67" s="7">
+        <v>0.3107623453590282</v>
+      </c>
+      <c r="I67" s="8"/>
+    </row>
+    <row r="68" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B68" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="C68" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="D68" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="E68" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F68" s="6">
+        <v>12084019</v>
+      </c>
+      <c r="G68" s="7">
+        <v>0.09210751820234642</v>
+      </c>
+      <c r="H68" s="7">
+        <v>0.2582973971910135</v>
+      </c>
+      <c r="I68" s="8"/>
+    </row>
+    <row r="69" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B69" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="C69" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="D69" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="E69" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F69" s="6">
+        <v>84454310</v>
+      </c>
+      <c r="G69" s="7">
+        <v>0.09167504891106208</v>
+      </c>
+      <c r="H69" s="7">
+        <v>0.419024637169066</v>
+      </c>
+      <c r="I69" s="8"/>
+    </row>
+    <row r="70" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B70" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="C70" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="D70" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="E70" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F70" s="6">
+        <v>39342267</v>
+      </c>
+      <c r="G70" s="7">
+        <v>0.09132773157174699</v>
+      </c>
+      <c r="H70" s="7">
+        <v>0.7683338200439018</v>
+      </c>
+      <c r="I70" s="8"/>
+    </row>
+    <row r="71" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B71" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="C71" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="D71" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="E71" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F71" s="6">
+        <v>206733308</v>
+      </c>
+      <c r="G71" s="7">
+        <v>0.09121349231252082</v>
+      </c>
+      <c r="H71" s="7">
+        <v>0.3690503049843373</v>
+      </c>
+      <c r="I71" s="8"/>
+    </row>
+    <row r="72" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B72" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="C72" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="D72" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="E72" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F72" s="6">
+        <v>43803662</v>
+      </c>
+      <c r="G72" s="7">
+        <v>0.09011872112427495</v>
+      </c>
+      <c r="H72" s="7">
+        <v>0.3305724861314519</v>
+      </c>
+      <c r="I72" s="8"/>
+    </row>
+    <row r="73" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B73" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="C73" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="D73" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="E73" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F73" s="6">
+        <v>13697218</v>
+      </c>
+      <c r="G73" s="7">
+        <v>0.08901106779493471</v>
+      </c>
+      <c r="H73" s="7">
+        <v>0.5827721204628515</v>
+      </c>
+      <c r="I73" s="8"/>
+    </row>
+    <row r="74" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B74" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="C74" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="D74" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="E74" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F74" s="6">
+        <v>66939682</v>
+      </c>
+      <c r="G74" s="7">
+        <v>0.08805981480461769</v>
+      </c>
+      <c r="H74" s="7">
+        <v>0.39308128445348134</v>
+      </c>
+      <c r="I74" s="8"/>
+    </row>
+    <row r="75" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B75" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="C75" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="E75" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F75" s="6">
+        <v>122120701</v>
+      </c>
+      <c r="G75" s="7">
+        <v>0.08779482849512958</v>
+      </c>
+      <c r="H75" s="7">
+        <v>0.3442808491324503</v>
+      </c>
+      <c r="I75" s="8"/>
+    </row>
+    <row r="76" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B76" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="C76" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="D76" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="E76" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F76" s="6">
+        <v>151387607</v>
+      </c>
+      <c r="G76" s="7">
+        <v>0.08722793273296142</v>
+      </c>
+      <c r="H76" s="7">
+        <v>0.30056420046631027</v>
+      </c>
+      <c r="I76" s="8"/>
+    </row>
+    <row r="77" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B77" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="C77" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="D77" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="E77" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F77" s="6">
+        <v>89648296</v>
+      </c>
+      <c r="G77" s="7">
+        <v>0.08687939813156069</v>
+      </c>
+      <c r="H77" s="7">
+        <v>0.4981136394037439</v>
+      </c>
+      <c r="I77" s="8"/>
+    </row>
+    <row r="78" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B78" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C78" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="D78" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="E78" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F78" s="6">
+        <v>38162424</v>
+      </c>
+      <c r="G78" s="7">
+        <v>0.08673453237666455</v>
+      </c>
+      <c r="H78" s="7">
+        <v>0.69007303471377</v>
+      </c>
+      <c r="I78" s="8"/>
+    </row>
+    <row r="79" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B79" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="C79" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="D79" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="E79" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F79" s="6">
+        <v>169930040</v>
+      </c>
+      <c r="G79" s="7">
+        <v>0.08656316446462321</v>
+      </c>
+      <c r="H79" s="7">
+        <v>0.4398710561164138</v>
+      </c>
+      <c r="I79" s="8"/>
+    </row>
+    <row r="80" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B80" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="C80" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="D80" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="E80" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F80" s="6">
+        <v>46872851</v>
+      </c>
+      <c r="G80" s="7">
+        <v>0.08560228179847648</v>
+      </c>
+      <c r="H80" s="7">
+        <v>0.4056445708915803</v>
+      </c>
+      <c r="I80" s="8"/>
+    </row>
+    <row r="81" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B81" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="C81" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="D81" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="E81" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F81" s="6">
+        <v>62188423</v>
+      </c>
+      <c r="G81" s="7">
+        <v>0.085536049048872</v>
+      </c>
+      <c r="H81" s="7">
+        <v>0.4251918320041313</v>
+      </c>
+      <c r="I81" s="8"/>
+    </row>
+    <row r="82" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B82" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="C82" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="D82" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F82" s="6">
+        <v>51467156</v>
+      </c>
+      <c r="G82" s="7">
+        <v>0.08549059909197236</v>
+      </c>
+      <c r="H82" s="7">
+        <v>0.6495975454722813</v>
+      </c>
+      <c r="I82" s="8"/>
+    </row>
+    <row r="83" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B83" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="C83" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="D83" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="E83" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F83" s="6">
+        <v>99327821</v>
+      </c>
+      <c r="G83" s="7">
+        <v>0.08489295259985619</v>
+      </c>
+      <c r="H83" s="7">
+        <v>0.24695926338753385</v>
+      </c>
+      <c r="I83" s="8"/>
+    </row>
+    <row r="84" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B84" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="C84" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="D84" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="E84" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F84" s="6">
+        <v>77461405</v>
+      </c>
+      <c r="G84" s="7">
+        <v>0.0846793961457322</v>
+      </c>
+      <c r="H84" s="7">
+        <v>0.7196265138377663</v>
+      </c>
+      <c r="I84" s="8"/>
+    </row>
+    <row r="85" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B85" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="C85" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="D85" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="E85" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F85" s="6">
+        <v>83433489</v>
+      </c>
+      <c r="G85" s="7">
+        <v>0.08448516398493176</v>
+      </c>
+      <c r="H85" s="7">
+        <v>0.4538544990101142</v>
+      </c>
+      <c r="I85" s="8"/>
+    </row>
+    <row r="86" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B86" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="C86" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="D86" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="E86" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F86" s="6">
+        <v>17085600</v>
+      </c>
+      <c r="G86" s="7">
+        <v>0.08447856674626586</v>
+      </c>
+      <c r="H86" s="7">
+        <v>0.5707542704948666</v>
+      </c>
+      <c r="I86" s="8"/>
+    </row>
+    <row r="87" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B87" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="C87" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="D87" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="E87" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F87" s="6">
+        <v>84562038</v>
+      </c>
+      <c r="G87" s="7">
+        <v>0.0844781792037699</v>
+      </c>
+      <c r="H87" s="7">
+        <v>0.3173123962814141</v>
+      </c>
+      <c r="I87" s="8"/>
+    </row>
+    <row r="88" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B88" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="C88" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="D88" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="E88" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F88" s="6">
+        <v>11118313</v>
+      </c>
+      <c r="G88" s="7">
+        <v>0.0844609249622672</v>
+      </c>
+      <c r="H88" s="7">
+        <v>0.5831658167500889</v>
+      </c>
+      <c r="I88" s="8"/>
+    </row>
+    <row r="89" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B89" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="C89" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="D89" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="E89" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F89" s="6">
+        <v>184921527</v>
+      </c>
+      <c r="G89" s="7">
+        <v>0.08395549859373592</v>
+      </c>
+      <c r="H89" s="7">
+        <v>0.42785211487726865</v>
+      </c>
+      <c r="I89" s="8"/>
+    </row>
+    <row r="90" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B90" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="C90" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="D90" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="E90" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F90" s="6">
+        <v>102952954</v>
+      </c>
+      <c r="G90" s="7">
+        <v>0.08236377559404463</v>
+      </c>
+      <c r="H90" s="7">
+        <v>0.35080762981482844</v>
+      </c>
+      <c r="I90" s="8"/>
+    </row>
+    <row r="91" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B91" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="C91" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="D91" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="E91" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F91" s="6">
+        <v>10744557</v>
+      </c>
+      <c r="G91" s="7">
+        <v>0.081845254299456</v>
+      </c>
+      <c r="H91" s="7">
+        <v>0.6807449305287622</v>
+      </c>
+      <c r="I91" s="8"/>
+    </row>
+    <row r="92" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B92" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="C92" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="D92" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="E92" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F92" s="6">
+        <v>10021117</v>
+      </c>
+      <c r="G92" s="7">
+        <v>0.08164039996738887</v>
+      </c>
+      <c r="H92" s="7">
+        <v>0.44687228225780934</v>
+      </c>
+      <c r="I92" s="8"/>
+    </row>
+    <row r="93" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B93" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C93" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="D93" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="E93" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F93" s="6">
+        <v>30459134</v>
+      </c>
+      <c r="G93" s="7">
+        <v>0.08078591466192046</v>
+      </c>
+      <c r="H93" s="7">
+        <v>0.7801321979061159</v>
+      </c>
+      <c r="I93" s="8"/>
+    </row>
+    <row r="94" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B94" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="C94" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="D94" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="E94" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F94" s="6">
+        <v>437527345</v>
+      </c>
+      <c r="G94" s="7">
+        <v>0.0804374547149733</v>
+      </c>
+      <c r="H94" s="7">
+        <v>0.3304334584258806</v>
+      </c>
+      <c r="I94" s="8"/>
+    </row>
+    <row r="95" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B95" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="C95" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="D95" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="E95" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F95" s="6">
+        <v>72038207</v>
+      </c>
+      <c r="G95" s="7">
+        <v>0.0802340763422943</v>
+      </c>
+      <c r="H95" s="7">
+        <v>0.26266326397915374</v>
+      </c>
+      <c r="I95" s="8"/>
+    </row>
+    <row r="96" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B96" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="C96" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="D96" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="E96" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F96" s="6">
+        <v>11882795</v>
+      </c>
+      <c r="G96" s="7">
+        <v>0.07993851614876803</v>
+      </c>
+      <c r="H96" s="7">
+        <v>0.2376445116177033</v>
+      </c>
+      <c r="I96" s="8"/>
+    </row>
+    <row r="97" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B97" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="C97" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="D97" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="E97" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F97" s="6">
+        <v>12052421</v>
+      </c>
+      <c r="G97" s="7">
+        <v>0.07987084088748642</v>
+      </c>
+      <c r="H97" s="7">
+        <v>0.522193690076495</v>
+      </c>
+      <c r="I97" s="8"/>
+    </row>
+    <row r="98" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B98" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="C98" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="D98" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="E98" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F98" s="6">
+        <v>104588300</v>
+      </c>
+      <c r="G98" s="7">
+        <v>0.0798197695153282</v>
+      </c>
+      <c r="H98" s="7">
+        <v>0.384722369966093</v>
+      </c>
+      <c r="I98" s="8"/>
+    </row>
+    <row r="99" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B99" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="C99" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="D99" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="E99" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F99" s="6">
+        <v>15511518</v>
+      </c>
+      <c r="G99" s="7">
+        <v>0.07956494006582722</v>
+      </c>
+      <c r="H99" s="7">
+        <v>0.7221895351467265</v>
+      </c>
+      <c r="I99" s="8"/>
+    </row>
+    <row r="100" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B100" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="C100" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="D100" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="E100" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F100" s="6">
+        <v>16922168</v>
+      </c>
+      <c r="G100" s="7">
+        <v>0.07924611078202273</v>
+      </c>
+      <c r="H100" s="7">
+        <v>0.32877344621124444</v>
+      </c>
+      <c r="I100" s="8"/>
+    </row>
+    <row r="101" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B101" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="C101" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="D101" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="E101" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F101" s="6">
+        <v>18222997</v>
+      </c>
+      <c r="G101" s="7">
+        <v>0.07923257628808258</v>
+      </c>
+      <c r="H101" s="7">
+        <v>0.4936695720810925</v>
+      </c>
+      <c r="I101" s="8"/>
+    </row>
+    <row r="102" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B102" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="C102" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="D102" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="E102" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F102" s="6">
+        <v>235533097</v>
+      </c>
+      <c r="G102" s="7">
+        <v>0.0790417874902736</v>
+      </c>
+      <c r="H102" s="7">
+        <v>0.49895894868042134</v>
+      </c>
+      <c r="I102" s="8"/>
+    </row>
+    <row r="103" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B103" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="C103" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="D103" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F103" s="6">
+        <v>61048290</v>
+      </c>
+      <c r="G103" s="7">
+        <v>0.0787584222260771</v>
+      </c>
+      <c r="H103" s="7">
+        <v>0.5306786091847844</v>
+      </c>
+      <c r="I103" s="8"/>
+    </row>
+    <row r="104" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B104" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="C104" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="D104" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="E104" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F104" s="6">
+        <v>15417939</v>
+      </c>
+      <c r="G104" s="7">
+        <v>0.07835411723966479</v>
+      </c>
+      <c r="H104" s="7">
+        <v>0.5115333900931764</v>
+      </c>
+      <c r="I104" s="8"/>
+    </row>
+    <row r="105" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B105" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="C105" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="D105" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="E105" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F105" s="6">
+        <v>191285337</v>
+      </c>
+      <c r="G105" s="7">
+        <v>0.07830243674140062</v>
+      </c>
+      <c r="H105" s="7">
+        <v>0.36781584914733045</v>
+      </c>
+      <c r="I105" s="8"/>
+    </row>
+    <row r="106" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B106" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="C106" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="D106" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="E106" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F106" s="6">
+        <v>32600416</v>
+      </c>
+      <c r="G106" s="7">
+        <v>0.07818798999374732</v>
+      </c>
+      <c r="H106" s="7">
+        <v>0.3118034741232557</v>
+      </c>
+      <c r="I106" s="8"/>
+    </row>
+    <row r="107" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B107" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="C107" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="D107" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="E107" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F107" s="6">
+        <v>307763438</v>
+      </c>
+      <c r="G107" s="7">
+        <v>0.07816693287654267</v>
+      </c>
+      <c r="H107" s="7">
+        <v>0.3676208297151958</v>
+      </c>
+      <c r="I107" s="8"/>
+    </row>
+    <row r="108" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B108" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="C108" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="D108" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="E108" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F108" s="6">
+        <v>41311000</v>
+      </c>
+      <c r="G108" s="7">
+        <v>0.07816583960688436</v>
+      </c>
+      <c r="H108" s="7">
+        <v>0.6947224923891314</v>
+      </c>
+      <c r="I108" s="8"/>
+    </row>
+    <row r="109" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B109" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="C109" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="D109" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="E109" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F109" s="6">
+        <v>21028321</v>
+      </c>
+      <c r="G109" s="7">
+        <v>0.0775231175137568</v>
+      </c>
+      <c r="H109" s="7">
+        <v>0.5653696150654522</v>
+      </c>
+      <c r="I109" s="8"/>
+    </row>
+    <row r="110" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B110" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="C110" s="5" t="s">
+        <v>306</v>
+      </c>
+      <c r="D110" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="E110" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F110" s="6">
+        <v>26490487</v>
+      </c>
+      <c r="G110" s="7">
+        <v>0.07732183255068131</v>
+      </c>
+      <c r="H110" s="7">
+        <v>0.4435595597343863</v>
+      </c>
+      <c r="I110" s="8"/>
+    </row>
+    <row r="111" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B111" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="C111" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="D111" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="E111" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F111" s="6">
+        <v>84767483</v>
+      </c>
+      <c r="G111" s="7">
+        <v>0.07704401226588266</v>
+      </c>
+      <c r="H111" s="7">
+        <v>0.6704496802303588</v>
+      </c>
+      <c r="I111" s="8"/>
+    </row>
+    <row r="112" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B112" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="C112" s="5" t="s">
+        <v>311</v>
+      </c>
+      <c r="D112" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="E112" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F112" s="6">
+        <v>48522726</v>
+      </c>
+      <c r="G112" s="7">
+        <v>0.0768801612671143</v>
+      </c>
+      <c r="H112" s="7">
+        <v>0.26840982759877474</v>
+      </c>
+      <c r="I112" s="8"/>
+    </row>
+    <row r="113" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B113" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="C113" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="D113" s="5" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F113" s="6">
+        <v>106180119</v>
+      </c>
+      <c r="G113" s="7">
+        <v>0.07639404698727076</v>
+      </c>
+      <c r="H113" s="7">
+        <v>0.3894949096360479</v>
+      </c>
+      <c r="I113" s="8"/>
+    </row>
+    <row r="114" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B114" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="C114" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="D114" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="E114" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F114" s="6">
+        <v>344400590</v>
+      </c>
+      <c r="G114" s="7">
+        <v>0.07637657357091054</v>
+      </c>
+      <c r="H114" s="7">
+        <v>0.3983921652101969</v>
+      </c>
+      <c r="I114" s="8"/>
+    </row>
+    <row r="115" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B115" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="C115" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="D115" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="E115" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F115" s="6">
+        <v>21284376</v>
+      </c>
+      <c r="G115" s="7">
+        <v>0.07558365817254872</v>
+      </c>
+      <c r="H115" s="7">
+        <v>0.5670071047278212</v>
+      </c>
+      <c r="I115" s="8"/>
+    </row>
+    <row r="116" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B116" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="C116" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="D116" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E116" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F116" s="6">
+        <v>32808387</v>
+      </c>
+      <c r="G116" s="7">
+        <v>0.07517983130350175</v>
+      </c>
+      <c r="H116" s="7">
+        <v>0.4808764339296699</v>
+      </c>
+      <c r="I116" s="8"/>
+    </row>
+    <row r="117" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B117" s="5" t="s">
+        <v>323</v>
+      </c>
+      <c r="C117" s="5" t="s">
+        <v>324</v>
+      </c>
+      <c r="D117" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="E117" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F117" s="6">
+        <v>119643224</v>
+      </c>
+      <c r="G117" s="7">
+        <v>0.07492726040214363</v>
+      </c>
+      <c r="H117" s="7">
+        <v>0.44912533973644664</v>
+      </c>
+      <c r="I117" s="8"/>
+    </row>
+    <row r="118" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B118" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="C118" s="5" t="s">
+        <v>327</v>
+      </c>
+      <c r="D118" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="E118" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F118" s="6">
+        <v>74125081</v>
+      </c>
+      <c r="G118" s="7">
+        <v>0.0749210648417369</v>
+      </c>
+      <c r="H118" s="7">
+        <v>0.5222437704998154</v>
+      </c>
+      <c r="I118" s="8"/>
+    </row>
+    <row r="119" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B119" s="5" t="s">
+        <v>329</v>
+      </c>
+      <c r="C119" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="D119" s="5" t="s">
+        <v>331</v>
+      </c>
+      <c r="E119" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F119" s="6">
+        <v>17741353</v>
+      </c>
+      <c r="G119" s="7">
+        <v>0.07475297966282504</v>
+      </c>
+      <c r="H119" s="7">
+        <v>0.4189506975220379</v>
+      </c>
+      <c r="I119" s="8"/>
+    </row>
+    <row r="120" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B120" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="C120" s="5" t="s">
+        <v>333</v>
+      </c>
+      <c r="D120" s="5" t="s">
+        <v>334</v>
+      </c>
+      <c r="E120" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F120" s="6">
+        <v>81482822</v>
+      </c>
+      <c r="G120" s="7">
+        <v>0.07465806719359817</v>
+      </c>
+      <c r="H120" s="7">
+        <v>0.40617621410223287</v>
+      </c>
+      <c r="I120" s="8"/>
+    </row>
+    <row r="121" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B121" s="5" t="s">
+        <v>335</v>
+      </c>
+      <c r="C121" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="D121" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="E121" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F121" s="6">
+        <v>146142000</v>
+      </c>
+      <c r="G121" s="7">
+        <v>0.07390072669047912</v>
+      </c>
+      <c r="H121" s="7">
+        <v>0.39559773631378836</v>
+      </c>
+      <c r="I121" s="8"/>
+    </row>
+    <row r="122" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B122" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="C122" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="D122" s="5" t="s">
+        <v>339</v>
+      </c>
+      <c r="E122" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F122" s="6">
+        <v>47095319</v>
+      </c>
+      <c r="G122" s="7">
+        <v>0.07355268153083325</v>
+      </c>
+      <c r="H122" s="7">
+        <v>0.25109237271916446</v>
+      </c>
+      <c r="I122" s="8"/>
+    </row>
+    <row r="123" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B123" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="C123" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="D123" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="E123" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F123" s="6">
+        <v>101661000</v>
+      </c>
+      <c r="G123" s="7">
+        <v>0.07320408022742252</v>
+      </c>
+      <c r="H123" s="7">
+        <v>0.32755102040816325</v>
+      </c>
+      <c r="I123" s="8"/>
+    </row>
+    <row r="124" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B124" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="C124" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="D124" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="E124" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F124" s="6">
+        <v>12157501</v>
+      </c>
+      <c r="G124" s="7">
+        <v>0.07247410467003046</v>
+      </c>
+      <c r="H124" s="7">
+        <v>0.6239672679209118</v>
+      </c>
+      <c r="I124" s="8"/>
+    </row>
+    <row r="125" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B125" s="5" t="s">
+        <v>345</v>
+      </c>
+      <c r="C125" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="D125" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="E125" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F125" s="6">
+        <v>52430533</v>
+      </c>
+      <c r="G125" s="7">
+        <v>0.07198359017254316</v>
+      </c>
+      <c r="H125" s="7">
+        <v>0.6064250597090745</v>
+      </c>
+      <c r="I125" s="8"/>
+    </row>
+    <row r="126" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B126" s="5" t="s">
+        <v>348</v>
+      </c>
+      <c r="C126" s="5" t="s">
+        <v>349</v>
+      </c>
+      <c r="D126" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="E126" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F126" s="6">
+        <v>121865000</v>
+      </c>
+      <c r="G126" s="7">
+        <v>0.07180896894104132</v>
+      </c>
+      <c r="H126" s="7">
+        <v>0.3588325941959087</v>
+      </c>
+      <c r="I126" s="8"/>
+    </row>
+    <row r="127" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B127" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="C127" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="D127" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="E127" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F127" s="6">
+        <v>144028000</v>
+      </c>
+      <c r="G127" s="7">
+        <v>0.07170073180214959</v>
+      </c>
+      <c r="H127" s="7">
+        <v>0.49118282183691686</v>
+      </c>
+      <c r="I127" s="8"/>
+    </row>
+    <row r="128" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B128" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C128" s="5" t="s">
+        <v>353</v>
+      </c>
+      <c r="D128" s="5" t="s">
+        <v>354</v>
+      </c>
+      <c r="E128" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F128" s="6">
+        <v>36930782</v>
+      </c>
+      <c r="G128" s="7">
+        <v>0.07131617196733067</v>
+      </c>
+      <c r="H128" s="7">
+        <v>0.8612275559668263</v>
+      </c>
+      <c r="I128" s="8"/>
+    </row>
+    <row r="129" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B129" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="C129" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="D129" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E129" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F129" s="6">
+        <v>47200246</v>
+      </c>
+      <c r="G129" s="7">
+        <v>0.07121359070882809</v>
+      </c>
+      <c r="H129" s="7">
+        <v>0.4543174840718029</v>
+      </c>
+      <c r="I129" s="8"/>
+    </row>
+    <row r="130" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B130" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="C130" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="D130" s="5" t="s">
+        <v>359</v>
+      </c>
+      <c r="E130" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F130" s="6">
+        <v>33601973</v>
+      </c>
+      <c r="G130" s="7">
+        <v>0.07091443707784659</v>
+      </c>
+      <c r="H130" s="7">
+        <v>0.6782067357534185</v>
+      </c>
+      <c r="I130" s="8"/>
+    </row>
+    <row r="131" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B131" s="5" t="s">
+        <v>360</v>
+      </c>
+      <c r="C131" s="5" t="s">
+        <v>361</v>
+      </c>
+      <c r="D131" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="E131" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F131" s="6">
+        <v>48072238</v>
+      </c>
+      <c r="G131" s="7">
+        <v>0.07090635139558096</v>
+      </c>
+      <c r="H131" s="7">
+        <v>0.47282377743533677</v>
+      </c>
+      <c r="I131" s="8"/>
+    </row>
+    <row r="132" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B132" s="5" t="s">
+        <v>362</v>
+      </c>
+      <c r="C132" s="5" t="s">
+        <v>363</v>
+      </c>
+      <c r="D132" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="E132" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F132" s="6">
+        <v>10046045</v>
+      </c>
+      <c r="G132" s="7">
+        <v>0.07069578127511872</v>
+      </c>
+      <c r="H132" s="7">
+        <v>0.372494587300777</v>
+      </c>
+      <c r="I132" s="8"/>
+    </row>
+    <row r="133" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B133" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="C133" s="5" t="s">
+        <v>366</v>
+      </c>
+      <c r="D133" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="E133" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F133" s="6">
+        <v>13798107</v>
+      </c>
+      <c r="G133" s="7">
+        <v>0.07068600062312895</v>
+      </c>
+      <c r="H133" s="7">
+        <v>0.5161360304993718</v>
+      </c>
+      <c r="I133" s="8"/>
+    </row>
+    <row r="134" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B134" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="C134" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="D134" s="5" t="s">
+        <v>369</v>
+      </c>
+      <c r="E134" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F134" s="6">
+        <v>78003762</v>
+      </c>
+      <c r="G134" s="7">
+        <v>0.07062847814955386</v>
+      </c>
+      <c r="H134" s="7">
+        <v>0.38376148250582687</v>
+      </c>
+      <c r="I134" s="8"/>
+    </row>
+    <row r="135" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B135" s="5" t="s">
+        <v>370</v>
+      </c>
+      <c r="C135" s="5" t="s">
+        <v>371</v>
+      </c>
+      <c r="D135" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="E135" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F135" s="6">
+        <v>127564901</v>
+      </c>
+      <c r="G135" s="7">
+        <v>0.07061446314296124</v>
+      </c>
+      <c r="H135" s="7">
+        <v>0.4861409461249089</v>
+      </c>
+      <c r="I135" s="8"/>
+    </row>
+    <row r="136" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B136" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C136" s="5" t="s">
+        <v>374</v>
+      </c>
+      <c r="D136" s="5" t="s">
+        <v>375</v>
+      </c>
+      <c r="E136" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F136" s="6">
+        <v>13191236</v>
+      </c>
+      <c r="G136" s="7">
+        <v>0.0701765171967206</v>
+      </c>
+      <c r="H136" s="7">
+        <v>0.3692525229782819</v>
+      </c>
+      <c r="I136" s="8"/>
+    </row>
+    <row r="137" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B137" s="5" t="s">
+        <v>376</v>
+      </c>
+      <c r="C137" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="D137" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="E137" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F137" s="6">
+        <v>33460964</v>
+      </c>
+      <c r="G137" s="7">
+        <v>0.06899182581828785</v>
+      </c>
+      <c r="H137" s="7">
+        <v>0.4935610359744908</v>
+      </c>
+      <c r="I137" s="8"/>
+    </row>
+    <row r="138" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B138" s="5" t="s">
+        <v>378</v>
+      </c>
+      <c r="C138" s="5" t="s">
+        <v>379</v>
+      </c>
+      <c r="D138" s="5" t="s">
+        <v>380</v>
+      </c>
+      <c r="E138" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F138" s="6">
+        <v>12345132</v>
+      </c>
+      <c r="G138" s="7">
+        <v>0.06872093388713867</v>
+      </c>
+      <c r="H138" s="7">
+        <v>0.708834622090968</v>
+      </c>
+      <c r="I138" s="8"/>
+    </row>
+    <row r="139" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B139" s="5" t="s">
+        <v>381</v>
+      </c>
+      <c r="C139" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="D139" s="5" t="s">
+        <v>383</v>
+      </c>
+      <c r="E139" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F139" s="6">
+        <v>79696517</v>
+      </c>
+      <c r="G139" s="7">
+        <v>0.0686072516820277</v>
+      </c>
+      <c r="H139" s="7">
+        <v>0.3731481982334315</v>
+      </c>
+      <c r="I139" s="8"/>
+    </row>
+    <row r="140" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B140" s="5" t="s">
+        <v>384</v>
+      </c>
+      <c r="C140" s="5" t="s">
+        <v>385</v>
+      </c>
+      <c r="D140" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="E140" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F140" s="6">
+        <v>16646722</v>
+      </c>
+      <c r="G140" s="7">
+        <v>0.0677235434099278</v>
+      </c>
+      <c r="H140" s="7">
+        <v>0.3555264191935527</v>
+      </c>
+      <c r="I140" s="8"/>
+    </row>
+    <row r="141" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B141" s="5" t="s">
+        <v>386</v>
+      </c>
+      <c r="C141" s="5" t="s">
+        <v>387</v>
+      </c>
+      <c r="D141" s="5" t="s">
+        <v>388</v>
+      </c>
+      <c r="E141" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F141" s="6">
+        <v>87186224</v>
+      </c>
+      <c r="G141" s="7">
+        <v>0.06739794121603432</v>
+      </c>
+      <c r="H141" s="7">
+        <v>0.560380677552106</v>
+      </c>
+      <c r="I141" s="8"/>
+    </row>
+    <row r="142" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B142" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="C142" s="5" t="s">
+        <v>390</v>
+      </c>
+      <c r="D142" s="5" t="s">
+        <v>391</v>
+      </c>
+      <c r="E142" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F142" s="6">
+        <v>12587883</v>
+      </c>
+      <c r="G142" s="7">
+        <v>0.06642538701702264</v>
+      </c>
+      <c r="H142" s="7">
+        <v>0.695109007583054</v>
+      </c>
+      <c r="I142" s="8"/>
+    </row>
+    <row r="143" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B143" s="5" t="s">
+        <v>392</v>
+      </c>
+      <c r="C143" s="5" t="s">
+        <v>393</v>
+      </c>
+      <c r="D143" s="5" t="s">
+        <v>394</v>
+      </c>
+      <c r="E143" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F143" s="6">
+        <v>26430050</v>
+      </c>
+      <c r="G143" s="7">
+        <v>0.06590350756052296</v>
+      </c>
+      <c r="H143" s="7">
+        <v>0.6085513393914963</v>
+      </c>
+      <c r="I143" s="8"/>
+    </row>
+    <row r="144" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B144" s="5" t="s">
+        <v>395</v>
+      </c>
+      <c r="C144" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="D144" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="E144" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F144" s="6">
+        <v>213637360</v>
+      </c>
+      <c r="G144" s="7">
+        <v>0.0655243399375465</v>
+      </c>
+      <c r="H144" s="7">
+        <v>0.4596939356314882</v>
+      </c>
+      <c r="I144" s="8"/>
+    </row>
+    <row r="145" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B145" s="5" t="s">
+        <v>397</v>
+      </c>
+      <c r="C145" s="5" t="s">
+        <v>398</v>
+      </c>
+      <c r="D145" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="E145" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F145" s="6">
+        <v>60234344</v>
+      </c>
+      <c r="G145" s="7">
+        <v>0.06484411949435359</v>
+      </c>
+      <c r="H145" s="7">
+        <v>0.4680245413847594</v>
+      </c>
+      <c r="I145" s="8"/>
+    </row>
+    <row r="146" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B146" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="C146" s="5" t="s">
+        <v>400</v>
+      </c>
+      <c r="D146" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="E146" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F146" s="6">
+        <v>11777512</v>
+      </c>
+      <c r="G146" s="7">
+        <v>0.06474635729515707</v>
+      </c>
+      <c r="H146" s="7">
+        <v>0.656365208404046</v>
+      </c>
+      <c r="I146" s="8"/>
+    </row>
+    <row r="147" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B147" s="5" t="s">
+        <v>401</v>
+      </c>
+      <c r="C147" s="5" t="s">
+        <v>402</v>
+      </c>
+      <c r="D147" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="E147" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F147" s="6">
+        <v>11978599</v>
+      </c>
+      <c r="G147" s="7">
+        <v>0.06451497374609501</v>
+      </c>
+      <c r="H147" s="7">
+        <v>0.23123157789718446</v>
+      </c>
+      <c r="I147" s="8"/>
+    </row>
+    <row r="148" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B148" s="5" t="s">
+        <v>404</v>
+      </c>
+      <c r="C148" s="5" t="s">
+        <v>405</v>
+      </c>
+      <c r="D148" s="5" t="s">
+        <v>406</v>
+      </c>
+      <c r="E148" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F148" s="6">
+        <v>49947563</v>
+      </c>
+      <c r="G148" s="7">
+        <v>0.06411321809634636</v>
+      </c>
+      <c r="H148" s="7">
+        <v>0.4173437795196656</v>
+      </c>
+      <c r="I148" s="8"/>
+    </row>
+    <row r="149" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B149" s="5" t="s">
+        <v>407</v>
+      </c>
+      <c r="C149" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="D149" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="E149" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F149" s="6">
+        <v>20709111</v>
+      </c>
+      <c r="G149" s="7">
+        <v>0.06362841939472921</v>
+      </c>
+      <c r="H149" s="7">
+        <v>0.5242173800485236</v>
+      </c>
+      <c r="I149" s="8"/>
+    </row>
+    <row r="150" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B150" s="5" t="s">
+        <v>410</v>
+      </c>
+      <c r="C150" s="5" t="s">
+        <v>411</v>
+      </c>
+      <c r="D150" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="E150" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F150" s="6">
+        <v>77225000</v>
+      </c>
+      <c r="G150" s="7">
+        <v>0.06361449012625445</v>
+      </c>
+      <c r="H150" s="7">
+        <v>0.3507665044046938</v>
+      </c>
+      <c r="I150" s="8"/>
+    </row>
+    <row r="151" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B151" s="5" t="s">
+        <v>413</v>
+      </c>
+      <c r="C151" s="5" t="s">
+        <v>414</v>
+      </c>
+      <c r="D151" s="5" t="s">
+        <v>391</v>
+      </c>
+      <c r="E151" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F151" s="6">
+        <v>84361000</v>
+      </c>
+      <c r="G151" s="7">
+        <v>0.0631928142150994</v>
+      </c>
+      <c r="H151" s="7">
+        <v>0.4001277118450581</v>
+      </c>
+      <c r="I151" s="8"/>
+    </row>
+    <row r="152" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B152" s="5" t="s">
+        <v>415</v>
+      </c>
+      <c r="C152" s="5" t="s">
+        <v>416</v>
+      </c>
+      <c r="D152" s="5" t="s">
+        <v>417</v>
+      </c>
+      <c r="E152" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F152" s="6">
+        <v>136110857</v>
+      </c>
+      <c r="G152" s="7">
+        <v>0.06312881418416166</v>
+      </c>
+      <c r="H152" s="7">
+        <v>0.6654148382182372</v>
+      </c>
+      <c r="I152" s="8"/>
+    </row>
+    <row r="153" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B153" s="5" t="s">
+        <v>418</v>
+      </c>
+      <c r="C153" s="5" t="s">
+        <v>419</v>
+      </c>
+      <c r="D153" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E153" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F153" s="6">
+        <v>56826489</v>
+      </c>
+      <c r="G153" s="7">
+        <v>0.06221538691225495</v>
+      </c>
+      <c r="H153" s="7">
+        <v>0.7142496175515057</v>
+      </c>
+      <c r="I153" s="8"/>
+    </row>
+    <row r="154" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B154" s="5" t="s">
+        <v>420</v>
+      </c>
+      <c r="C154" s="5" t="s">
+        <v>421</v>
+      </c>
+      <c r="D154" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="E154" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F154" s="6">
+        <v>56909096</v>
+      </c>
+      <c r="G154" s="7">
+        <v>0.06217768772851356</v>
+      </c>
+      <c r="H154" s="7">
+        <v>0.5671370989623592</v>
+      </c>
+      <c r="I154" s="8"/>
+    </row>
+    <row r="155" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B155" s="5" t="s">
+        <v>423</v>
+      </c>
+      <c r="C155" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="D155" s="5" t="s">
+        <v>425</v>
+      </c>
+      <c r="E155" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F155" s="6">
+        <v>98449906</v>
+      </c>
+      <c r="G155" s="7">
+        <v>0.060284922973923405</v>
+      </c>
+      <c r="H155" s="7">
+        <v>0.4671623988972739</v>
+      </c>
+      <c r="I155" s="8"/>
+    </row>
+    <row r="156" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B156" s="5" t="s">
+        <v>426</v>
+      </c>
+      <c r="C156" s="5" t="s">
+        <v>427</v>
+      </c>
+      <c r="D156" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="E156" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F156" s="6">
+        <v>33491822</v>
+      </c>
+      <c r="G156" s="7">
+        <v>0.06021983515856498</v>
+      </c>
+      <c r="H156" s="7">
+        <v>0.5161732502299295</v>
+      </c>
+      <c r="I156" s="8"/>
+    </row>
+    <row r="157" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B157" s="5" t="s">
+        <v>428</v>
+      </c>
+      <c r="C157" s="5" t="s">
+        <v>429</v>
+      </c>
+      <c r="D157" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="E157" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F157" s="6">
+        <v>39199511</v>
+      </c>
+      <c r="G157" s="7">
+        <v>0.05990398706759378</v>
+      </c>
+      <c r="H157" s="7">
+        <v>0.5983777387351953</v>
+      </c>
+      <c r="I157" s="8"/>
+    </row>
+    <row r="158" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B158" s="5" t="s">
+        <v>430</v>
+      </c>
+      <c r="C158" s="5" t="s">
+        <v>431</v>
+      </c>
+      <c r="D158" s="5" t="s">
+        <v>432</v>
+      </c>
+      <c r="E158" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F158" s="6">
+        <v>97915050</v>
+      </c>
+      <c r="G158" s="7">
+        <v>0.059621620986763525</v>
+      </c>
+      <c r="H158" s="7">
+        <v>0.44926975817575643</v>
+      </c>
+      <c r="I158" s="8"/>
+    </row>
+    <row r="159" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B159" s="5" t="s">
+        <v>433</v>
+      </c>
+      <c r="C159" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="D159" s="5" t="s">
+        <v>435</v>
+      </c>
+      <c r="E159" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F159" s="6">
+        <v>213570872</v>
+      </c>
+      <c r="G159" s="7">
+        <v>0.059387681855791644</v>
+      </c>
+      <c r="H159" s="7">
+        <v>0.46207993696550675</v>
+      </c>
+      <c r="I159" s="8"/>
+    </row>
+    <row r="160" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B160" s="5" t="s">
+        <v>436</v>
+      </c>
+      <c r="C160" s="5" t="s">
+        <v>437</v>
+      </c>
+      <c r="D160" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="E160" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F160" s="6">
+        <v>65210474</v>
+      </c>
+      <c r="G160" s="7">
+        <v>0.05930304999776569</v>
+      </c>
+      <c r="H160" s="7">
+        <v>0.37598368697948825</v>
+      </c>
+      <c r="I160" s="8"/>
+    </row>
+    <row r="161" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B161" s="5" t="s">
+        <v>438</v>
+      </c>
+      <c r="C161" s="5" t="s">
+        <v>439</v>
+      </c>
+      <c r="D161" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="E161" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F161" s="6">
+        <v>186589000</v>
+      </c>
+      <c r="G161" s="7">
+        <v>0.05922642813885063</v>
+      </c>
+      <c r="H161" s="7">
+        <v>0.541441955882664</v>
+      </c>
+      <c r="I161" s="8"/>
+    </row>
+    <row r="162" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B162" s="5" t="s">
+        <v>440</v>
+      </c>
+      <c r="C162" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="D162" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="E162" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F162" s="6">
+        <v>41531802</v>
+      </c>
+      <c r="G162" s="7">
+        <v>0.058611759730531315</v>
+      </c>
+      <c r="H162" s="7">
+        <v>0.4655412596143436</v>
+      </c>
+      <c r="I162" s="8"/>
+    </row>
+    <row r="163" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B163" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="C163" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="D163" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="E163" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F163" s="6">
+        <v>67063009</v>
+      </c>
+      <c r="G163" s="7">
+        <v>0.05859237541816831</v>
+      </c>
+      <c r="H163" s="7">
+        <v>0.3710614676168474</v>
+      </c>
+      <c r="I163" s="8"/>
+    </row>
+    <row r="164" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B164" s="5" t="s">
+        <v>445</v>
+      </c>
+      <c r="C164" s="5" t="s">
+        <v>446</v>
+      </c>
+      <c r="D164" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="E164" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F164" s="6">
+        <v>13777999</v>
+      </c>
+      <c r="G164" s="7">
+        <v>0.05774082288727122</v>
+      </c>
+      <c r="H164" s="7">
+        <v>0.47701272190003213</v>
+      </c>
+      <c r="I164" s="8"/>
+    </row>
+    <row r="165" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B165" s="5" t="s">
+        <v>447</v>
+      </c>
+      <c r="C165" s="5" t="s">
+        <v>448</v>
+      </c>
+      <c r="D165" s="5" t="s">
+        <v>449</v>
+      </c>
+      <c r="E165" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F165" s="6">
+        <v>14452528</v>
+      </c>
+      <c r="G165" s="7">
+        <v>0.05735854654632048</v>
+      </c>
+      <c r="H165" s="7">
+        <v>0.3153084334537312</v>
+      </c>
+      <c r="I165" s="8"/>
+    </row>
+    <row r="166" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B166" s="5" t="s">
+        <v>450</v>
+      </c>
+      <c r="C166" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="D166" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="E166" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F166" s="6">
+        <v>183395000</v>
+      </c>
+      <c r="G166" s="7">
+        <v>0.05720984759671747</v>
+      </c>
+      <c r="H166" s="7">
+        <v>0.41577012806095903</v>
+      </c>
+      <c r="I166" s="8"/>
+    </row>
+    <row r="167" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B167" s="5" t="s">
+        <v>453</v>
+      </c>
+      <c r="C167" s="5" t="s">
+        <v>454</v>
+      </c>
+      <c r="D167" s="5" t="s">
+        <v>455</v>
+      </c>
+      <c r="E167" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F167" s="6">
+        <v>56348000</v>
+      </c>
+      <c r="G167" s="7">
+        <v>0.05692796550010648</v>
+      </c>
+      <c r="H167" s="7">
+        <v>0.5917713331351935</v>
+      </c>
+      <c r="I167" s="8"/>
+    </row>
+    <row r="168" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B168" s="5" t="s">
+        <v>456</v>
+      </c>
+      <c r="C168" s="5" t="s">
+        <v>457</v>
+      </c>
+      <c r="D168" s="5" t="s">
+        <v>458</v>
+      </c>
+      <c r="E168" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F168" s="6">
+        <v>19710807</v>
+      </c>
+      <c r="G168" s="7">
+        <v>0.056728017274990314</v>
+      </c>
+      <c r="H168" s="7">
+        <v>0.6750668501077544</v>
+      </c>
+      <c r="I168" s="8"/>
+    </row>
+    <row r="169" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B169" s="5" t="s">
+        <v>459</v>
+      </c>
+      <c r="C169" s="5" t="s">
+        <v>460</v>
+      </c>
+      <c r="D169" s="5" t="s">
+        <v>461</v>
+      </c>
+      <c r="E169" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F169" s="6">
+        <v>297721252</v>
+      </c>
+      <c r="G169" s="7">
+        <v>0.05639426774948535</v>
+      </c>
+      <c r="H169" s="7">
+        <v>0.3504584690697169</v>
+      </c>
+      <c r="I169" s="8"/>
+    </row>
+    <row r="170" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B170" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="C170" s="5" t="s">
+        <v>463</v>
+      </c>
+      <c r="D170" s="5" t="s">
+        <v>464</v>
+      </c>
+      <c r="E170" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F170" s="6">
+        <v>265462471</v>
+      </c>
+      <c r="G170" s="7">
+        <v>0.05619433867169872</v>
+      </c>
+      <c r="H170" s="7">
+        <v>0.44777545879561464</v>
+      </c>
+      <c r="I170" s="8"/>
+    </row>
+    <row r="171" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B171" s="5" t="s">
+        <v>465</v>
+      </c>
+      <c r="C171" s="5" t="s">
+        <v>466</v>
+      </c>
+      <c r="D171" s="5" t="s">
+        <v>455</v>
+      </c>
+      <c r="E171" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F171" s="6">
+        <v>176448186</v>
+      </c>
+      <c r="G171" s="7">
+        <v>0.055165469369007854</v>
+      </c>
+      <c r="H171" s="7">
+        <v>0.33972604840999715</v>
+      </c>
+      <c r="I171" s="8"/>
+    </row>
+    <row r="172" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B172" s="5" t="s">
+        <v>467</v>
+      </c>
+      <c r="C172" s="5" t="s">
+        <v>468</v>
+      </c>
+      <c r="D172" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="E172" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F172" s="6">
+        <v>127516264</v>
+      </c>
+      <c r="G172" s="7">
+        <v>0.054904047377046745</v>
+      </c>
+      <c r="H172" s="7">
+        <v>0.4349123205816516</v>
+      </c>
+      <c r="I172" s="8"/>
+    </row>
+    <row r="173" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B173" s="5" t="s">
+        <v>469</v>
+      </c>
+      <c r="C173" s="5" t="s">
+        <v>470</v>
+      </c>
+      <c r="D173" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="E173" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F173" s="6">
+        <v>117653730</v>
+      </c>
+      <c r="G173" s="7">
+        <v>0.05475760946975502</v>
+      </c>
+      <c r="H173" s="7">
+        <v>0.5812564635874164</v>
+      </c>
+      <c r="I173" s="8"/>
+    </row>
+    <row r="174" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B174" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="C174" s="5" t="s">
+        <v>473</v>
+      </c>
+      <c r="D174" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E174" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F174" s="6">
+        <v>22315661</v>
+      </c>
+      <c r="G174" s="7">
+        <v>0.05429554607412256</v>
+      </c>
+      <c r="H174" s="7">
+        <v>0.48842737325773194</v>
+      </c>
+      <c r="I174" s="8"/>
+    </row>
+    <row r="175" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B175" s="5" t="s">
+        <v>474</v>
+      </c>
+      <c r="C175" s="5" t="s">
+        <v>475</v>
+      </c>
+      <c r="D175" s="5" t="s">
+        <v>476</v>
+      </c>
+      <c r="E175" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F175" s="6">
+        <v>12528508</v>
+      </c>
+      <c r="G175" s="7">
+        <v>0.05412504026816282</v>
+      </c>
+      <c r="H175" s="7">
+        <v>0.6100544960439434</v>
+      </c>
+      <c r="I175" s="8"/>
+    </row>
+    <row r="176" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B176" s="5" t="s">
+        <v>477</v>
+      </c>
+      <c r="C176" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="D176" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="E176" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F176" s="6">
+        <v>59483324</v>
+      </c>
+      <c r="G176" s="7">
+        <v>0.05402956297465824</v>
+      </c>
+      <c r="H176" s="7">
+        <v>0.4425671642135112</v>
+      </c>
+      <c r="I176" s="8"/>
+    </row>
+    <row r="177" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B177" s="5" t="s">
+        <v>479</v>
+      </c>
+      <c r="C177" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="D177" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E177" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F177" s="6">
+        <v>165696814</v>
+      </c>
+      <c r="G177" s="7">
+        <v>0.05388368541594288</v>
+      </c>
+      <c r="H177" s="7">
+        <v>0.3907855381989654</v>
+      </c>
+      <c r="I177" s="8"/>
+    </row>
+    <row r="178" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B178" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="C178" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="D178" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="E178" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F178" s="6">
+        <v>35375747</v>
+      </c>
+      <c r="G178" s="7">
+        <v>0.053381544140961884</v>
+      </c>
+      <c r="H178" s="7">
+        <v>0.503982905564613</v>
+      </c>
+      <c r="I178" s="8"/>
+    </row>
+    <row r="179" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B179" s="5" t="s">
+        <v>483</v>
+      </c>
+      <c r="C179" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="D179" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="E179" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F179" s="6">
+        <v>34512033</v>
+      </c>
+      <c r="G179" s="7">
+        <v>0.05334406118584785</v>
+      </c>
+      <c r="H179" s="7">
+        <v>0.3395361209334375</v>
+      </c>
+      <c r="I179" s="8"/>
+    </row>
+    <row r="180" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B180" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="C180" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="D180" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="E180" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F180" s="6">
+        <v>154574600</v>
+      </c>
+      <c r="G180" s="7">
+        <v>0.05280228446329475</v>
+      </c>
+      <c r="H180" s="7">
+        <v>0.7741560368947762</v>
+      </c>
+      <c r="I180" s="8"/>
+    </row>
+    <row r="181" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B181" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="C181" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="D181" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="E181" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F181" s="6">
+        <v>14465166</v>
+      </c>
+      <c r="G181" s="7">
+        <v>0.05225913065912966</v>
+      </c>
+      <c r="H181" s="7">
+        <v>0.2113642541770597</v>
+      </c>
+      <c r="I181" s="8"/>
+    </row>
+    <row r="182" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B182" s="5" t="s">
+        <v>491</v>
+      </c>
+      <c r="C182" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="D182" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="E182" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F182" s="6">
+        <v>84857569</v>
+      </c>
+      <c r="G182" s="7">
+        <v>0.050477547854334594</v>
+      </c>
+      <c r="H182" s="7">
+        <v>0.5092330770891883</v>
+      </c>
+      <c r="I182" s="8"/>
+    </row>
+    <row r="184" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B184" s="9" t="s">
+        <v>494</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">