--- v1 (2026-06-17)
+++ v2 (2026-08-17)
@@ -1492,51 +1492,51 @@
   <si>
     <t>Stichting ZZG zorggroep</t>
   </si>
   <si>
     <t>Groesbeek</t>
   </si>
   <si>
     <t>41055707</t>
   </si>
   <si>
     <t>Stichting Malderburch, welzijn, wonen en zorg</t>
   </si>
   <si>
     <t>Malden</t>
   </si>
   <si>
     <t>41094118</t>
   </si>
   <si>
     <t>Stichting Oktober</t>
   </si>
   <si>
     <t>Bladel</t>
   </si>
   <si>
-    <t>177 resultaten · gegenereerd 17-6-2026, 15:10:29</t>
+    <t>177 resultaten · gegenereerd 17-8-2026, 15:29:00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF0F1F3D"/>
       <sz val="18"/>
     </font>
     <font>
       <i/>
       <color rgb="FF6B7280"/>