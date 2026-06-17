--- v0 (2026-04-18)
+++ v1 (2026-06-17)
@@ -40,51 +40,51 @@
   <si>
     <t>KvK</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Plaats</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Omzet</t>
   </si>
   <si>
     <t>EBITDA-marge</t>
   </si>
   <si>
     <t>Solvabiliteit</t>
   </si>
   <si>
     <t>Leverage</t>
   </si>
   <si>
-    <t>0 resultaten · gegenereerd 18-4-2026, 00:46:04</t>
+    <t>0 resultaten · gegenereerd 17-6-2026, 14:16:03</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF0F1F3D"/>
       <sz val="18"/>
     </font>
     <font>
       <i/>
       <color rgb="FF6B7280"/>
       <sz val="11"/>
     </font>
     <font>