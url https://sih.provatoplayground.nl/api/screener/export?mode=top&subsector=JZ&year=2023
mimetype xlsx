--- v1 (2026-06-17)
+++ v2 (2026-08-17)
@@ -40,51 +40,51 @@
   <si>
     <t>KvK</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Plaats</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Omzet</t>
   </si>
   <si>
     <t>EBITDA-marge</t>
   </si>
   <si>
     <t>Solvabiliteit</t>
   </si>
   <si>
     <t>Leverage</t>
   </si>
   <si>
-    <t>0 resultaten · gegenereerd 17-6-2026, 14:16:03</t>
+    <t>0 resultaten · gegenereerd 17-8-2026, 14:11:23</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF0F1F3D"/>
       <sz val="18"/>
     </font>
     <font>
       <i/>
       <color rgb="FF6B7280"/>
       <sz val="11"/>
     </font>
     <font>