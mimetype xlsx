--- v0 (2026-04-18)
+++ v1 (2026-06-17)
@@ -8,103 +8,94 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Top Performers" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="155" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="143" uniqueCount="109">
   <si>
     <t>Top performers — GHZ 2024</t>
   </si>
   <si>
     <t>EBITDA-marge &gt; 5% · solvabiliteit &gt; 20% · omzet &gt; €500k</t>
   </si>
   <si>
     <t>KvK</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Plaats</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Omzet</t>
   </si>
   <si>
     <t>EBITDA-marge</t>
   </si>
   <si>
     <t>Solvabiliteit</t>
   </si>
   <si>
     <t>Leverage</t>
   </si>
   <si>
     <t>41165834</t>
   </si>
   <si>
     <t>Stichting De Haardstee</t>
   </si>
   <si>
     <t>Leiden</t>
   </si>
   <si>
     <t>GHZ</t>
   </si>
   <si>
-    <t>71010548</t>
-[...7 lines deleted...]
-  <si>
     <t>41053643</t>
   </si>
   <si>
     <t>Stichting Zorg Adullam</t>
   </si>
   <si>
     <t>Barneveld</t>
   </si>
   <si>
     <t>41102928</t>
   </si>
   <si>
     <t>Stichting S &amp; L Zorg</t>
   </si>
   <si>
     <t>Roosendaal</t>
   </si>
   <si>
     <t>41265769</t>
   </si>
   <si>
     <t>Stichting Abrona</t>
   </si>
   <si>
     <t>Huis ter Heide</t>
@@ -169,59 +160,50 @@
   <si>
     <t>Stichting Elver</t>
   </si>
   <si>
     <t>Wehl</t>
   </si>
   <si>
     <t>60464011</t>
   </si>
   <si>
     <t>Stichting ZorgWiel</t>
   </si>
   <si>
     <t>De Mortel</t>
   </si>
   <si>
     <t>13037206</t>
   </si>
   <si>
     <t>Stichting Daelzicht</t>
   </si>
   <si>
     <t>Heel</t>
   </si>
   <si>
-    <t>09212270</t>
-[...7 lines deleted...]
-  <si>
     <t>41088260</t>
   </si>
   <si>
     <t>Stichting Severinus</t>
   </si>
   <si>
     <t>Veldhoven</t>
   </si>
   <si>
     <t>41022253</t>
   </si>
   <si>
     <t>Stichting Vitree</t>
   </si>
   <si>
     <t>Lelystad</t>
   </si>
   <si>
     <t>41039179</t>
   </si>
   <si>
     <t>Stichting Sius</t>
   </si>
   <si>
     <t>Groenlo</t>
@@ -292,59 +274,50 @@
   <si>
     <t>30170001</t>
   </si>
   <si>
     <t>Stichting Reinaerde</t>
   </si>
   <si>
     <t>37107589</t>
   </si>
   <si>
     <t>Stichting De Waerden</t>
   </si>
   <si>
     <t>Heerhugowaard</t>
   </si>
   <si>
     <t>08121485</t>
   </si>
   <si>
     <t>Stichting Interakt Contour Groep</t>
   </si>
   <si>
     <t>Nunspeet</t>
   </si>
   <si>
-    <t>41114538</t>
-[...7 lines deleted...]
-  <si>
     <t>41093762</t>
   </si>
   <si>
     <t>Stichting ORO</t>
   </si>
   <si>
     <t>Helmond</t>
   </si>
   <si>
     <t>41093769</t>
   </si>
   <si>
     <t>Stichting SWZ</t>
   </si>
   <si>
     <t>Son en Breugel</t>
   </si>
   <si>
     <t>13032969</t>
   </si>
   <si>
     <t>Stichting PSW</t>
   </si>
   <si>
     <t>Herten</t>
@@ -361,51 +334,51 @@
   <si>
     <t>Stichting Nieuw Unicum</t>
   </si>
   <si>
     <t>Zandvoort</t>
   </si>
   <si>
     <t>41231857</t>
   </si>
   <si>
     <t>Stichting Odion</t>
   </si>
   <si>
     <t>Wormer</t>
   </si>
   <si>
     <t>41035212</t>
   </si>
   <si>
     <t>Stichting Careander, Protestants Christelijke Stichting voor mensen met een verstandelijke beperking</t>
   </si>
   <si>
     <t>Harderwijk</t>
   </si>
   <si>
-    <t>36 resultaten · gegenereerd 18-4-2026, 02:16:44</t>
+    <t>33 resultaten · gegenereerd 17-6-2026, 15:10:28</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF0F1F3D"/>
       <sz val="18"/>
     </font>
     <font>
       <i/>
       <color rgb="FF6B7280"/>
@@ -802,51 +775,51 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF0F1F3D"/>
   </sheetPr>
-  <dimension ref="B2:I43"/>
+  <dimension ref="B2:I40"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="2" customWidth="1"/>
     <col min="2" max="2" width="14" customWidth="1"/>
     <col min="3" max="3" width="40" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="8" width="14" customWidth="1"/>
     <col min="9" max="9" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" ht="22" customHeight="1" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B5" s="3" t="s">
         <v>2</v>
       </c>
@@ -888,879 +861,807 @@
       <c r="F6" s="6">
         <v>11242936</v>
       </c>
       <c r="G6" s="7">
         <v>0.20875258918133127</v>
       </c>
       <c r="H6" s="7">
         <v>0.7461299473008491</v>
       </c>
       <c r="I6" s="8"/>
     </row>
     <row r="7" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="6">
-        <v>4136944</v>
+        <v>37423040</v>
       </c>
       <c r="G7" s="7">
-        <v>0.189986134692662</v>
+        <v>0.1544131102123184</v>
       </c>
       <c r="H7" s="7">
-        <v>0.7630286720104185</v>
+        <v>0.7342106518450353</v>
       </c>
       <c r="I7" s="8"/>
     </row>
     <row r="8" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B8" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="6">
-        <v>37423040</v>
+        <v>49354174</v>
       </c>
       <c r="G8" s="7">
-        <v>0.1544131102123184</v>
+        <v>0.13189131683168276</v>
       </c>
       <c r="H8" s="7">
-        <v>0.7342106518450353</v>
+        <v>0.40100511137724604</v>
       </c>
       <c r="I8" s="8"/>
     </row>
     <row r="9" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B9" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="6">
-        <v>49354174</v>
+        <v>97916315</v>
       </c>
       <c r="G9" s="7">
-        <v>0.13189131683168276</v>
+        <v>0.12163089470840482</v>
       </c>
       <c r="H9" s="7">
-        <v>0.40100511137724604</v>
+        <v>0.5946609973865514</v>
       </c>
       <c r="I9" s="8"/>
     </row>
     <row r="10" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B10" s="5" t="s">
         <v>23</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="6">
-        <v>97916315</v>
+        <v>213006000</v>
       </c>
       <c r="G10" s="7">
-        <v>0.12163089470840482</v>
+        <v>0.113489760851807</v>
       </c>
       <c r="H10" s="7">
-        <v>0.5946609973865514</v>
+        <v>0.4402786122794134</v>
       </c>
       <c r="I10" s="8"/>
     </row>
     <row r="11" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B11" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="6">
-        <v>213006000</v>
+        <v>10510730</v>
       </c>
       <c r="G11" s="7">
-        <v>0.113489760851807</v>
+        <v>0.10803084086452606</v>
       </c>
       <c r="H11" s="7">
-        <v>0.4402786122794134</v>
+        <v>0.7696737760524318</v>
       </c>
       <c r="I11" s="8"/>
     </row>
     <row r="12" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B12" s="5" t="s">
         <v>29</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="6">
-        <v>10510730</v>
+        <v>96546765</v>
       </c>
       <c r="G12" s="7">
-        <v>0.10803084086452606</v>
+        <v>0.10151601661640346</v>
       </c>
       <c r="H12" s="7">
-        <v>0.7696737760524318</v>
+        <v>0.48769716093110044</v>
       </c>
       <c r="I12" s="8"/>
     </row>
     <row r="13" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B13" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="6">
-        <v>96546765</v>
+        <v>31858370</v>
       </c>
       <c r="G13" s="7">
-        <v>0.10151601661640346</v>
+        <v>0.09937837372094052</v>
       </c>
       <c r="H13" s="7">
-        <v>0.48769716093110044</v>
+        <v>0.5274852543248362</v>
       </c>
       <c r="I13" s="8"/>
     </row>
     <row r="14" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="6">
-        <v>31858370</v>
+        <v>93876000</v>
       </c>
       <c r="G14" s="7">
-        <v>0.09937837372094052</v>
+        <v>0.0987046742511398</v>
       </c>
       <c r="H14" s="7">
-        <v>0.5274852543248362</v>
+        <v>0.5195700110253583</v>
       </c>
       <c r="I14" s="8"/>
     </row>
     <row r="15" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B15" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>39</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="6">
-        <v>93876000</v>
+        <v>158734000</v>
       </c>
       <c r="G15" s="7">
-        <v>0.0987046742511398</v>
+        <v>0.09598447717565235</v>
       </c>
       <c r="H15" s="7">
-        <v>0.5195700110253583</v>
+        <v>0.45150805270863836</v>
       </c>
       <c r="I15" s="8"/>
     </row>
     <row r="16" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B16" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="6">
-        <v>158734000</v>
+        <v>91667384</v>
       </c>
       <c r="G16" s="7">
-        <v>0.09598447717565235</v>
+        <v>0.09335797124962135</v>
       </c>
       <c r="H16" s="7">
-        <v>0.45150805270863836</v>
+        <v>0.4859997790763337</v>
       </c>
       <c r="I16" s="8"/>
     </row>
     <row r="17" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B17" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="6">
-        <v>91667384</v>
+        <v>12583061</v>
       </c>
       <c r="G17" s="7">
-        <v>0.09335797124962135</v>
+        <v>0.09211915924114172</v>
       </c>
       <c r="H17" s="7">
-        <v>0.4859997790763337</v>
+        <v>0.6752289140909494</v>
       </c>
       <c r="I17" s="8"/>
     </row>
     <row r="18" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B18" s="5" t="s">
         <v>47</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="6">
-        <v>12583061</v>
+        <v>128290274</v>
       </c>
       <c r="G18" s="7">
-        <v>0.09211915924114172</v>
+        <v>0.0906960803591393</v>
       </c>
       <c r="H18" s="7">
-        <v>0.6752289140909494</v>
+        <v>0.40792222677260287</v>
       </c>
       <c r="I18" s="8"/>
     </row>
     <row r="19" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B19" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="6">
-        <v>128290274</v>
+        <v>78593187</v>
       </c>
       <c r="G19" s="7">
-        <v>0.0906960803591393</v>
+        <v>0.08527987292333622</v>
       </c>
       <c r="H19" s="7">
-        <v>0.40792222677260287</v>
+        <v>0.4193356526556784</v>
       </c>
       <c r="I19" s="8"/>
     </row>
     <row r="20" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B20" s="5" t="s">
         <v>53</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>54</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="6">
-        <v>1413964</v>
+        <v>100712113</v>
       </c>
       <c r="G20" s="7">
-        <v>0.09015858961048513</v>
+        <v>0.08169131552229472</v>
       </c>
       <c r="H20" s="7">
-        <v>0.6943315435777209</v>
+        <v>0.4784110616149283</v>
       </c>
       <c r="I20" s="8"/>
     </row>
     <row r="21" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B21" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>57</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>58</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="6">
-        <v>78593187</v>
+        <v>41340299</v>
       </c>
       <c r="G21" s="7">
-        <v>0.08527987292333622</v>
+        <v>0.08164249126500028</v>
       </c>
       <c r="H21" s="7">
-        <v>0.4193356526556784</v>
+        <v>0.6761105302628991</v>
       </c>
       <c r="I21" s="8"/>
     </row>
     <row r="22" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B22" s="5" t="s">
         <v>59</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F22" s="6">
-        <v>100712113</v>
+        <v>22062101</v>
       </c>
       <c r="G22" s="7">
-        <v>0.08169131552229472</v>
+        <v>0.08127961158368371</v>
       </c>
       <c r="H22" s="7">
-        <v>0.4784110616149283</v>
+        <v>0.52048072779373</v>
       </c>
       <c r="I22" s="8"/>
     </row>
     <row r="23" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B23" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F23" s="6">
-        <v>41340299</v>
+        <v>138159000</v>
       </c>
       <c r="G23" s="7">
-        <v>0.08164249126500028</v>
+        <v>0.0805448794504882</v>
       </c>
       <c r="H23" s="7">
-        <v>0.6761105302628991</v>
+        <v>0.45300193497397323</v>
       </c>
       <c r="I23" s="8"/>
     </row>
     <row r="24" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B24" s="5" t="s">
         <v>65</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>66</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F24" s="6">
-        <v>22062101</v>
+        <v>395745343</v>
       </c>
       <c r="G24" s="7">
-        <v>0.08127961158368371</v>
+        <v>0.07882968568501891</v>
       </c>
       <c r="H24" s="7">
-        <v>0.52048072779373</v>
+        <v>0.5066347441018165</v>
       </c>
       <c r="I24" s="8"/>
     </row>
     <row r="25" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B25" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>70</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F25" s="6">
-        <v>138159000</v>
+        <v>64239667</v>
       </c>
       <c r="G25" s="7">
-        <v>0.0805448794504882</v>
+        <v>0.07747429637205311</v>
       </c>
       <c r="H25" s="7">
-        <v>0.45300193497397323</v>
+        <v>0.6180418625909603</v>
       </c>
       <c r="I25" s="8"/>
     </row>
     <row r="26" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B26" s="5" t="s">
         <v>71</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F26" s="6">
-        <v>395745343</v>
+        <v>119588143</v>
       </c>
       <c r="G26" s="7">
-        <v>0.07882968568501891</v>
+        <v>0.07664909555456514</v>
       </c>
       <c r="H26" s="7">
-        <v>0.5066347441018165</v>
+        <v>0.4697824673682405</v>
       </c>
       <c r="I26" s="8"/>
     </row>
     <row r="27" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B27" s="5" t="s">
         <v>74</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="6">
-        <v>64239667</v>
+        <v>208364447</v>
       </c>
       <c r="G27" s="7">
-        <v>0.07747429637205311</v>
+        <v>0.07283720528387455</v>
       </c>
       <c r="H27" s="7">
-        <v>0.6180418625909603</v>
+        <v>0.5576856376689666</v>
       </c>
       <c r="I27" s="8"/>
     </row>
     <row r="28" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B28" s="5" t="s">
         <v>77</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>79</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F28" s="6">
-        <v>119588143</v>
+        <v>154015731</v>
       </c>
       <c r="G28" s="7">
-        <v>0.07664909555456514</v>
+        <v>0.0694306999068816</v>
       </c>
       <c r="H28" s="7">
-        <v>0.4697824673682405</v>
+        <v>0.4544479989599194</v>
       </c>
       <c r="I28" s="8"/>
     </row>
     <row r="29" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B29" s="5" t="s">
         <v>80</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>81</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>82</v>
+        <v>37</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F29" s="6">
-        <v>208364447</v>
+        <v>176746613</v>
       </c>
       <c r="G29" s="7">
-        <v>0.07283720528387455</v>
+        <v>0.06853312091474138</v>
       </c>
       <c r="H29" s="7">
-        <v>0.5576856376689666</v>
+        <v>0.37679786947875843</v>
       </c>
       <c r="I29" s="8"/>
     </row>
     <row r="30" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B30" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="C30" s="5" t="s">
         <v>83</v>
       </c>
-      <c r="C30" s="5" t="s">
+      <c r="D30" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="D30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E30" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F30" s="6">
-        <v>154015731</v>
+        <v>26331763</v>
       </c>
       <c r="G30" s="7">
-        <v>0.0694306999068816</v>
+        <v>0.06851147794395689</v>
       </c>
       <c r="H30" s="7">
-        <v>0.4544479989599194</v>
+        <v>0.5369581483275893</v>
       </c>
       <c r="I30" s="8"/>
     </row>
     <row r="31" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B31" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="C31" s="5" t="s">
         <v>86</v>
       </c>
-      <c r="C31" s="5" t="s">
+      <c r="D31" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="D31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E31" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F31" s="6">
-        <v>176746613</v>
+        <v>95212109</v>
       </c>
       <c r="G31" s="7">
-        <v>0.06853312091474138</v>
+        <v>0.06781476713219324</v>
       </c>
       <c r="H31" s="7">
-        <v>0.37679786947875843</v>
+        <v>0.5417029002177582</v>
       </c>
       <c r="I31" s="8"/>
     </row>
     <row r="32" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B32" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>89</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>90</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F32" s="6">
-        <v>26331763</v>
+        <v>105628000</v>
       </c>
       <c r="G32" s="7">
-        <v>0.06851147794395689</v>
+        <v>0.06349642140341576</v>
       </c>
       <c r="H32" s="7">
-        <v>0.5369581483275893</v>
+        <v>0.40934348631405637</v>
       </c>
       <c r="I32" s="8"/>
     </row>
     <row r="33" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B33" s="5" t="s">
         <v>91</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>92</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>93</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F33" s="6">
-        <v>95212109</v>
+        <v>55309665</v>
       </c>
       <c r="G33" s="7">
-        <v>0.06781476713219324</v>
+        <v>0.06029588137986372</v>
       </c>
       <c r="H33" s="7">
-        <v>0.5417029002177582</v>
+        <v>0.6233243861825264</v>
       </c>
       <c r="I33" s="8"/>
     </row>
     <row r="34" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B34" s="5" t="s">
         <v>94</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F34" s="6">
-        <v>7566882</v>
+        <v>63238556</v>
       </c>
       <c r="G34" s="7">
-        <v>0.06410209647778306</v>
+        <v>0.058212777660514574</v>
       </c>
       <c r="H34" s="7">
-        <v>0.5044136752621868</v>
+        <v>0.509626004500447</v>
       </c>
       <c r="I34" s="8"/>
     </row>
     <row r="35" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B35" s="5" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>98</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>99</v>
+        <v>28</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F35" s="6">
-        <v>105628000</v>
+        <v>72745976</v>
       </c>
       <c r="G35" s="7">
-        <v>0.06349642140341576</v>
+        <v>0.058126692808410464</v>
       </c>
       <c r="H35" s="7">
-        <v>0.40934348631405637</v>
+        <v>0.36126989635705165</v>
       </c>
       <c r="I35" s="8"/>
     </row>
     <row r="36" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B36" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="C36" s="5" t="s">
         <v>100</v>
       </c>
-      <c r="C36" s="5" t="s">
+      <c r="D36" s="5" t="s">
         <v>101</v>
       </c>
-      <c r="D36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E36" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F36" s="6">
-        <v>55309665</v>
+        <v>40519191</v>
       </c>
       <c r="G36" s="7">
-        <v>0.06029588137986372</v>
+        <v>0.05737116024848571</v>
       </c>
       <c r="H36" s="7">
-        <v>0.6233243861825264</v>
+        <v>0.3852008845820484</v>
       </c>
       <c r="I36" s="8"/>
     </row>
     <row r="37" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B37" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="C37" s="5" t="s">
         <v>103</v>
       </c>
-      <c r="C37" s="5" t="s">
+      <c r="D37" s="5" t="s">
         <v>104</v>
       </c>
-      <c r="D37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E37" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F37" s="6">
-        <v>63238556</v>
+        <v>70325589</v>
       </c>
       <c r="G37" s="7">
-        <v>0.058212777660514574</v>
+        <v>0.05727238203436874</v>
       </c>
       <c r="H37" s="7">
-        <v>0.509626004500447</v>
+        <v>0.6181800472478379</v>
       </c>
       <c r="I37" s="8"/>
     </row>
     <row r="38" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B38" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="C38" s="5" t="s">
         <v>106</v>
       </c>
-      <c r="C38" s="5" t="s">
+      <c r="D38" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="D38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E38" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F38" s="6">
-        <v>72745976</v>
+        <v>49596390</v>
       </c>
       <c r="G38" s="7">
-        <v>0.058126692808410464</v>
+        <v>0.050068341667609276</v>
       </c>
       <c r="H38" s="7">
-        <v>0.36126989635705165</v>
+        <v>0.3665285886665071</v>
       </c>
       <c r="I38" s="8"/>
     </row>
-    <row r="39" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B39" s="5" t="s">
+    <row r="40" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B40" s="9" t="s">
         <v>108</v>
-      </c>
-[...70 lines deleted...]
-        <v>117</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">