--- v1 (2026-06-17)
+++ v2 (2026-08-17)
@@ -334,51 +334,51 @@
   <si>
     <t>Stichting Nieuw Unicum</t>
   </si>
   <si>
     <t>Zandvoort</t>
   </si>
   <si>
     <t>41231857</t>
   </si>
   <si>
     <t>Stichting Odion</t>
   </si>
   <si>
     <t>Wormer</t>
   </si>
   <si>
     <t>41035212</t>
   </si>
   <si>
     <t>Stichting Careander, Protestants Christelijke Stichting voor mensen met een verstandelijke beperking</t>
   </si>
   <si>
     <t>Harderwijk</t>
   </si>
   <si>
-    <t>33 resultaten · gegenereerd 17-6-2026, 15:10:28</t>
+    <t>33 resultaten · gegenereerd 17-8-2026, 15:29:07</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF0F1F3D"/>
       <sz val="18"/>
     </font>
     <font>
       <i/>
       <color rgb="FF6B7280"/>