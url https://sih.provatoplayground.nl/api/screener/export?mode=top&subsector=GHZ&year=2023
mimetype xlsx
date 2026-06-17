--- v0 (2026-04-18)
+++ v1 (2026-06-17)
@@ -8,437 +8,149 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Top Performers" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="171" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="33">
   <si>
     <t>Top performers — GHZ 2023</t>
   </si>
   <si>
     <t>EBITDA-marge &gt; 5% · solvabiliteit &gt; 20% · omzet &gt; €500k</t>
   </si>
   <si>
     <t>KvK</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Plaats</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Omzet</t>
   </si>
   <si>
     <t>EBITDA-marge</t>
   </si>
   <si>
     <t>Solvabiliteit</t>
   </si>
   <si>
     <t>Leverage</t>
   </si>
   <si>
-    <t>59199199</t>
-[...5 lines deleted...]
-    <t>Kallenkote</t>
+    <t>41102928</t>
+  </si>
+  <si>
+    <t>Stichting S &amp; L Zorg</t>
+  </si>
+  <si>
+    <t>Roosendaal</t>
   </si>
   <si>
     <t>GHZ</t>
   </si>
   <si>
-    <t>68517815</t>
-[...196 lines deleted...]
-  <si>
     <t>41014477</t>
   </si>
   <si>
     <t>Stichting Nieuw Woelwijck, dorpsgemeenschap van geestelijk gehandicapten</t>
   </si>
   <si>
     <t>Sappemeer</t>
   </si>
   <si>
-    <t>41159474</t>
-[...7 lines deleted...]
-  <si>
     <t>41022643</t>
   </si>
   <si>
     <t>Stichting Voorzieningen voor Verstandelijk en Meervoudig Gehandicapten Zwolle e.o.</t>
   </si>
   <si>
     <t>Zwolle</t>
   </si>
   <si>
-    <t>58052658</t>
-[...13 lines deleted...]
-  <si>
     <t>41088260</t>
   </si>
   <si>
     <t>Stichting Severinus</t>
   </si>
   <si>
     <t>Veldhoven</t>
   </si>
   <si>
     <t>41224666</t>
   </si>
   <si>
     <t>Stichting De Hartekamp Groep</t>
   </si>
   <si>
     <t>Velserbroek</t>
   </si>
   <si>
-    <t>60542985</t>
-[...40 lines deleted...]
-  <si>
     <t>41000996</t>
   </si>
   <si>
     <t>Stichting Maeykehiem</t>
   </si>
   <si>
     <t>Sint Nicolaasga</t>
   </si>
   <si>
-    <t>41197047</t>
-[...4 lines deleted...]
-  <si>
     <t>41165834</t>
   </si>
   <si>
     <t>Stichting De Haardstee</t>
   </si>
   <si>
     <t>Leiden</t>
   </si>
   <si>
-    <t>75251787</t>
-[...17 lines deleted...]
-    <t>40 resultaten · gegenereerd 18-4-2026, 00:23:24</t>
+    <t>7 resultaten · gegenereerd 17-6-2026, 14:16:03</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF0F1F3D"/>
       <sz val="18"/>
     </font>
     <font>
       <i/>
       <color rgb="FF6B7280"/>
@@ -835,51 +547,51 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF0F1F3D"/>
   </sheetPr>
-  <dimension ref="B2:I47"/>
+  <dimension ref="B2:I14"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="2" customWidth="1"/>
     <col min="2" max="2" width="14" customWidth="1"/>
     <col min="3" max="3" width="40" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="8" width="14" customWidth="1"/>
     <col min="9" max="9" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" ht="22" customHeight="1" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B5" s="3" t="s">
         <v>2</v>
       </c>
@@ -897,999 +609,207 @@
       </c>
       <c r="G5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="6">
-        <v>709749</v>
+        <v>44712234</v>
       </c>
       <c r="G6" s="7">
-        <v>1.653228113037144</v>
+        <v>0.12046092351368531</v>
       </c>
       <c r="H6" s="7">
-        <v>0.3590220208203704</v>
+        <v>0.4149823670016806</v>
       </c>
       <c r="I6" s="8"/>
     </row>
     <row r="7" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="6">
-        <v>516049</v>
+        <v>45988850</v>
       </c>
       <c r="G7" s="7">
-        <v>0.6287464950033814</v>
+        <v>0.09995466292373043</v>
       </c>
       <c r="H7" s="7">
-        <v>0.4088177019703662</v>
+        <v>0.8516025542895329</v>
       </c>
       <c r="I7" s="8"/>
     </row>
     <row r="8" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B8" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="6">
-        <v>606247</v>
+        <v>10246476</v>
       </c>
       <c r="G8" s="7">
-        <v>0.5104602579476683</v>
+        <v>0.08882146408189508</v>
       </c>
       <c r="H8" s="7">
-        <v>0.6763743847924696</v>
+        <v>0.7225015063544338</v>
       </c>
       <c r="I8" s="8"/>
     </row>
     <row r="9" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B9" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="6">
-        <v>911020</v>
+        <v>72312213</v>
       </c>
       <c r="G9" s="7">
-        <v>0.4496355733134289</v>
+        <v>0.08088106776651961</v>
       </c>
       <c r="H9" s="7">
-        <v>0.652250562802736</v>
+        <v>0.3885117331143398</v>
       </c>
       <c r="I9" s="8"/>
     </row>
     <row r="10" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B10" s="5" t="s">
         <v>23</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="6">
-        <v>504971</v>
+        <v>115873579</v>
       </c>
       <c r="G10" s="7">
-        <v>0.3714431125747815</v>
+        <v>0.08066945960131257</v>
       </c>
       <c r="H10" s="7">
-        <v>0.27298573016711924</v>
+        <v>0.4241771660925026</v>
       </c>
       <c r="I10" s="8"/>
     </row>
     <row r="11" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B11" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="6">
-        <v>1102116</v>
+        <v>20204094</v>
       </c>
       <c r="G11" s="7">
-        <v>0.29837784770387143</v>
+        <v>0.06981951281755074</v>
       </c>
       <c r="H11" s="7">
-        <v>0.6078173618151942</v>
+        <v>0.504002330164436</v>
       </c>
       <c r="I11" s="8"/>
     </row>
     <row r="12" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B12" s="5" t="s">
         <v>29</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="6">
-        <v>559127</v>
+        <v>10525573</v>
       </c>
       <c r="G12" s="7">
-        <v>0.281565726570171</v>
+        <v>0.06635543737143812</v>
       </c>
       <c r="H12" s="7">
-        <v>0.6796413117147176</v>
+        <v>0.7050775410931824</v>
       </c>
       <c r="I12" s="8"/>
     </row>
-    <row r="13" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B13" s="5" t="s">
+    <row r="14" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B14" s="9" t="s">
         <v>32</v>
-      </c>
-[...790 lines deleted...]
-        <v>128</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">