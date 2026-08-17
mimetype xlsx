--- v1 (2026-06-17)
+++ v2 (2026-08-17)
@@ -106,51 +106,51 @@
   <si>
     <t>Stichting De Hartekamp Groep</t>
   </si>
   <si>
     <t>Velserbroek</t>
   </si>
   <si>
     <t>41000996</t>
   </si>
   <si>
     <t>Stichting Maeykehiem</t>
   </si>
   <si>
     <t>Sint Nicolaasga</t>
   </si>
   <si>
     <t>41165834</t>
   </si>
   <si>
     <t>Stichting De Haardstee</t>
   </si>
   <si>
     <t>Leiden</t>
   </si>
   <si>
-    <t>7 resultaten · gegenereerd 17-6-2026, 14:16:03</t>
+    <t>7 resultaten · gegenereerd 17-8-2026, 14:11:23</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF0F1F3D"/>
       <sz val="18"/>
     </font>
     <font>
       <i/>
       <color rgb="FF6B7280"/>