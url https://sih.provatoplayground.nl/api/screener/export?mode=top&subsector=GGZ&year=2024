--- v0 (2026-04-18)
+++ v1 (2026-06-17)
@@ -8,571 +8,469 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Top Performers" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="295" uniqueCount="203">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="239" uniqueCount="169">
   <si>
     <t>Top performers — GGZ 2024</t>
   </si>
   <si>
     <t>EBITDA-marge &gt; 5% · solvabiliteit &gt; 20% · omzet &gt; €500k</t>
   </si>
   <si>
     <t>KvK</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Plaats</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Omzet</t>
   </si>
   <si>
     <t>EBITDA-marge</t>
   </si>
   <si>
     <t>Solvabiliteit</t>
   </si>
   <si>
     <t>Leverage</t>
   </si>
   <si>
-    <t>41245075</t>
-[...5 lines deleted...]
-    <t>Ede</t>
+    <t>51662000</t>
+  </si>
+  <si>
+    <t>Stichting Ambiq</t>
+  </si>
+  <si>
+    <t>Hengelo</t>
   </si>
   <si>
     <t>GGZ</t>
   </si>
   <si>
-    <t>41020275</t>
-[...2 lines deleted...]
-    <t>Stichting Accare, Universitaire en Algemene Kinder- en Jeugdpsychiatrie Noord-Nederland</t>
+    <t>41210822</t>
+  </si>
+  <si>
+    <t>Stichting Levvel</t>
+  </si>
+  <si>
+    <t>Amsterdam</t>
+  </si>
+  <si>
+    <t>70556822</t>
+  </si>
+  <si>
+    <t>Yes We Can Clinics B.V.</t>
+  </si>
+  <si>
+    <t>Waalre</t>
+  </si>
+  <si>
+    <t>34148173</t>
+  </si>
+  <si>
+    <t>Stichting HVO-Querido</t>
+  </si>
+  <si>
+    <t>41225437</t>
+  </si>
+  <si>
+    <t>Stichting Regionale Instelling voor Beschermd Wonen Kennemerland/Amstelland en de Meerlanden</t>
+  </si>
+  <si>
+    <t>Haarlem</t>
+  </si>
+  <si>
+    <t>27366381</t>
+  </si>
+  <si>
+    <t>Stichting Welzijn E25</t>
+  </si>
+  <si>
+    <t>Wateringen</t>
+  </si>
+  <si>
+    <t>61980080</t>
+  </si>
+  <si>
+    <t>Fivoor B.V.</t>
+  </si>
+  <si>
+    <t>Poortugaal</t>
+  </si>
+  <si>
+    <t>41151355</t>
+  </si>
+  <si>
+    <t>Stichting Ribw Fonteynenburg</t>
+  </si>
+  <si>
+    <t>Rijswijk</t>
+  </si>
+  <si>
+    <t>02100277</t>
+  </si>
+  <si>
+    <t>FPC Dr. S. van Mesdag (Stichting)</t>
+  </si>
+  <si>
+    <t>GRONINGEN</t>
+  </si>
+  <si>
+    <t>41118001</t>
+  </si>
+  <si>
+    <t>Stichting De Hoop</t>
+  </si>
+  <si>
+    <t>Dordrecht</t>
+  </si>
+  <si>
+    <t>30211012</t>
+  </si>
+  <si>
+    <t>Stichting Kwintes</t>
+  </si>
+  <si>
+    <t>Zeist</t>
+  </si>
+  <si>
+    <t>27308121</t>
+  </si>
+  <si>
+    <t>Skils B.V.</t>
+  </si>
+  <si>
+    <t>Leiden</t>
+  </si>
+  <si>
+    <t>08182193</t>
+  </si>
+  <si>
+    <t>Stichting RIBW Overijssel</t>
+  </si>
+  <si>
+    <t>Zwolle</t>
+  </si>
+  <si>
+    <t>41000503</t>
+  </si>
+  <si>
+    <t>Stichting Fier</t>
+  </si>
+  <si>
+    <t>Leeuwarden</t>
+  </si>
+  <si>
+    <t>20109300</t>
+  </si>
+  <si>
+    <t>Stichting Maatschappelijke Opvang Breda en omstreken</t>
+  </si>
+  <si>
+    <t>Breda</t>
+  </si>
+  <si>
+    <t>09109774</t>
+  </si>
+  <si>
+    <t>Stichting Pluryn</t>
+  </si>
+  <si>
+    <t>Nijmegen</t>
+  </si>
+  <si>
+    <t>41064747</t>
+  </si>
+  <si>
+    <t>Stichting Forensisch Psychiatrisch Centrum De Rooyse Wissel</t>
+  </si>
+  <si>
+    <t>Oostrum</t>
+  </si>
+  <si>
+    <t>30161681</t>
+  </si>
+  <si>
+    <t>Stichting Altrecht</t>
+  </si>
+  <si>
+    <t>27321702</t>
+  </si>
+  <si>
+    <t>Parnassia Haaglanden B.V.</t>
+  </si>
+  <si>
+    <t>s-Gravenhage</t>
+  </si>
+  <si>
+    <t>54994691</t>
+  </si>
+  <si>
+    <t>FortaGroep B.V.</t>
+  </si>
+  <si>
+    <t>Rotterdam</t>
+  </si>
+  <si>
+    <t>41222776</t>
+  </si>
+  <si>
+    <t>Stichting SIG, organisatie voor ondersteuning van mensen met een beperking</t>
+  </si>
+  <si>
+    <t>Beverwijk</t>
+  </si>
+  <si>
+    <t>30223411</t>
+  </si>
+  <si>
+    <t>Stichting Lievegoed</t>
+  </si>
+  <si>
+    <t>Bilthoven</t>
+  </si>
+  <si>
+    <t>61648515</t>
+  </si>
+  <si>
+    <t>Changes Group B.V.</t>
+  </si>
+  <si>
+    <t>41118911</t>
+  </si>
+  <si>
+    <t>Protestants Christelijke Stichting Sjaloom Zorg op Goeree-Overflakkee e.o.</t>
+  </si>
+  <si>
+    <t>Dirksland</t>
+  </si>
+  <si>
+    <t>28103824</t>
+  </si>
+  <si>
+    <t>Stichting Rivierduinen</t>
+  </si>
+  <si>
+    <t>32078404</t>
+  </si>
+  <si>
+    <t>Stichting Eleos, christelijke ggz</t>
+  </si>
+  <si>
+    <t>Hoevelaken</t>
+  </si>
+  <si>
+    <t>24466362</t>
+  </si>
+  <si>
+    <t>Stichting Yulius</t>
+  </si>
+  <si>
+    <t>41186587</t>
+  </si>
+  <si>
+    <t>Stichting Vanboeijen</t>
   </si>
   <si>
     <t>Assen</t>
   </si>
   <si>
-    <t>41098121</t>
-[...2 lines deleted...]
-    <t>Stichting Maatschappelijke Opvang Midden-Brabant, Traverse</t>
+    <t>04082725</t>
+  </si>
+  <si>
+    <t>Stichting Cosis</t>
+  </si>
+  <si>
+    <t>41096968</t>
+  </si>
+  <si>
+    <t>Stichting RIBW Brabant</t>
   </si>
   <si>
     <t>Tilburg</t>
   </si>
   <si>
-    <t>77274938</t>
-[...80 lines deleted...]
-    <t>Stichting De Tussenvoorziening</t>
+    <t>41035166</t>
+  </si>
+  <si>
+    <t>Protestants-Christelijke Stichting Philadelphia Zorg</t>
+  </si>
+  <si>
+    <t>Amersfoort</t>
+  </si>
+  <si>
+    <t>54135079</t>
+  </si>
+  <si>
+    <t>B.V. Vicino Noord-Holland Noord</t>
+  </si>
+  <si>
+    <t>Alkmaar</t>
+  </si>
+  <si>
+    <t>17141715</t>
+  </si>
+  <si>
+    <t>Stichting GGzE</t>
+  </si>
+  <si>
+    <t>Eindhoven</t>
+  </si>
+  <si>
+    <t>41081032</t>
+  </si>
+  <si>
+    <t>Stichting Reinier van Arkel</t>
+  </si>
+  <si>
+    <t>s-Hertogenbosch</t>
+  </si>
+  <si>
+    <t>41115214</t>
+  </si>
+  <si>
+    <t>Stichting Emergis</t>
+  </si>
+  <si>
+    <t>Kloetinge</t>
+  </si>
+  <si>
+    <t>41085846</t>
+  </si>
+  <si>
+    <t>Stichting Geestelijke Gezondheidszorg Oost-Brabant</t>
+  </si>
+  <si>
+    <t>Boekel</t>
+  </si>
+  <si>
+    <t>04075244</t>
+  </si>
+  <si>
+    <t>Stichting Trajectum</t>
+  </si>
+  <si>
+    <t>27321808</t>
+  </si>
+  <si>
+    <t>Stichting Ipse de Bruggen</t>
+  </si>
+  <si>
+    <t>Zoetermeer</t>
+  </si>
+  <si>
+    <t>41238617</t>
+  </si>
+  <si>
+    <t>Stichting GGZ Noord-Holland-Noord</t>
+  </si>
+  <si>
+    <t>Heerhugowaard</t>
+  </si>
+  <si>
+    <t>17163424</t>
+  </si>
+  <si>
+    <t>Autismebegeleiding.nl B.V.</t>
+  </si>
+  <si>
+    <t>Helmond</t>
+  </si>
+  <si>
+    <t>50451154</t>
+  </si>
+  <si>
+    <t>GGD Brabant-Zuidoost</t>
+  </si>
+  <si>
+    <t>08149444</t>
+  </si>
+  <si>
+    <t>Stichting Tactus Verslavingszorg</t>
+  </si>
+  <si>
+    <t>Deventer</t>
+  </si>
+  <si>
+    <t>41244488</t>
+  </si>
+  <si>
+    <t>JP van den Bent stichting</t>
+  </si>
+  <si>
+    <t>41184520</t>
+  </si>
+  <si>
+    <t>Stichting De Forensische Zorgspecialisten</t>
   </si>
   <si>
     <t>Utrecht</t>
   </si>
   <si>
-    <t>60993790</t>
-[...340 lines deleted...]
-  <si>
     <t>14068232</t>
   </si>
   <si>
     <t>Stichting Mondriaan</t>
   </si>
   <si>
     <t>Heerlen</t>
   </si>
   <si>
-    <t>74286919</t>
-[...4 lines deleted...]
-  <si>
     <t>41096992</t>
   </si>
   <si>
     <t>Stichting Amarant</t>
   </si>
   <si>
-    <t>14091372</t>
-[...7 lines deleted...]
-  <si>
     <t>18073067</t>
   </si>
   <si>
     <t>Stichting Novadic-Kentron</t>
   </si>
   <si>
     <t>Vught</t>
   </si>
   <si>
     <t>32152692</t>
   </si>
   <si>
     <t>Stichting GGz Centraal</t>
   </si>
   <si>
     <t>08140403</t>
   </si>
   <si>
     <t>Stichting GGNet</t>
   </si>
   <si>
     <t>Warnsveld</t>
   </si>
   <si>
     <t>08154161</t>
@@ -616,51 +514,51 @@
   <si>
     <t>09156820</t>
   </si>
   <si>
     <t>Stichting IrisZorg</t>
   </si>
   <si>
     <t>41202793</t>
   </si>
   <si>
     <t>Stichting Humanitas DMH voor Dienstverlening aan Mensen met een Hulpvraag</t>
   </si>
   <si>
     <t>Nieuwegein</t>
   </si>
   <si>
     <t>37121910</t>
   </si>
   <si>
     <t>Stichting Landzijde</t>
   </si>
   <si>
     <t>Purmerend</t>
   </si>
   <si>
-    <t>71 resultaten · gegenereerd 18-4-2026, 02:16:45</t>
+    <t>57 resultaten · gegenereerd 17-6-2026, 15:25:19</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF0F1F3D"/>
       <sz val="18"/>
     </font>
     <font>
       <i/>
       <color rgb="FF6B7280"/>
@@ -1057,51 +955,51 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF0F1F3D"/>
   </sheetPr>
-  <dimension ref="B2:I78"/>
+  <dimension ref="B2:I64"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="2" customWidth="1"/>
     <col min="2" max="2" width="14" customWidth="1"/>
     <col min="3" max="3" width="40" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="8" width="14" customWidth="1"/>
     <col min="9" max="9" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" ht="22" customHeight="1" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B5" s="3" t="s">
         <v>2</v>
       </c>
@@ -1119,1743 +1017,1407 @@
       </c>
       <c r="G5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="6">
-        <v>6379911</v>
+        <v>19963004</v>
       </c>
       <c r="G6" s="7">
-        <v>0.332949001953162</v>
+        <v>0.19708015887789232</v>
       </c>
       <c r="H6" s="7">
-        <v>0.3971809095827433</v>
+        <v>0.4494152889301441</v>
       </c>
       <c r="I6" s="8"/>
     </row>
     <row r="7" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="6">
-        <v>12573177</v>
+        <v>22554647</v>
       </c>
       <c r="G7" s="7">
-        <v>0.3071252397067185</v>
+        <v>0.18841159429362828</v>
       </c>
       <c r="H7" s="7">
-        <v>0.5999136195853259</v>
+        <v>0.450492547122418</v>
       </c>
       <c r="I7" s="8"/>
     </row>
     <row r="8" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B8" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="6">
-        <v>2893432</v>
+        <v>26970183</v>
       </c>
       <c r="G8" s="7">
-        <v>0.21997164612819656</v>
+        <v>0.1757395565317447</v>
       </c>
       <c r="H8" s="7">
-        <v>0.5191417947555007</v>
+        <v>0.5112976641990095</v>
       </c>
       <c r="I8" s="8"/>
     </row>
     <row r="9" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B9" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="6">
-        <v>7127531</v>
+        <v>53783000</v>
       </c>
       <c r="G9" s="7">
-        <v>0.2142594679700446</v>
+        <v>0.17553873900674935</v>
       </c>
       <c r="H9" s="7">
-        <v>0.7324116848317878</v>
+        <v>0.5768324003951267</v>
       </c>
       <c r="I9" s="8"/>
     </row>
     <row r="10" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B10" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="C10" s="5" t="s">
+      <c r="D10" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="D10" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="6">
-        <v>19963004</v>
+        <v>26779555</v>
       </c>
       <c r="G10" s="7">
-        <v>0.19708015887789232</v>
+        <v>0.16385537399706604</v>
       </c>
       <c r="H10" s="7">
-        <v>0.4494152889301441</v>
+        <v>0.7722050913903401</v>
       </c>
       <c r="I10" s="8"/>
     </row>
     <row r="11" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B11" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C11" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="C11" s="5" t="s">
+      <c r="D11" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="6">
-        <v>22554647</v>
+        <v>10708417</v>
       </c>
       <c r="G11" s="7">
-        <v>0.18841159429362828</v>
+        <v>0.14056802233233914</v>
       </c>
       <c r="H11" s="7">
-        <v>0.450492547122418</v>
+        <v>0.4787640531296492</v>
       </c>
       <c r="I11" s="8"/>
     </row>
     <row r="12" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B12" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="C12" s="5" t="s">
+      <c r="D12" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="D12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="6">
-        <v>26970183</v>
+        <v>227066688</v>
       </c>
       <c r="G12" s="7">
-        <v>0.1757395565317447</v>
+        <v>0.1306374231344758</v>
       </c>
       <c r="H12" s="7">
-        <v>0.5112976641990095</v>
+        <v>0.7530603260370138</v>
       </c>
       <c r="I12" s="8"/>
     </row>
     <row r="13" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B13" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="C13" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="C13" s="5" t="s">
+      <c r="D13" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="D13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="6">
-        <v>53783000</v>
+        <v>14895732</v>
       </c>
       <c r="G13" s="7">
-        <v>0.17553873900674935</v>
+        <v>0.12856306759546962</v>
       </c>
       <c r="H13" s="7">
-        <v>0.5768324003951267</v>
+        <v>0.678388800294913</v>
       </c>
       <c r="I13" s="8"/>
     </row>
     <row r="14" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B14" s="5" t="s">
         <v>34</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="6">
-        <v>26779555</v>
+        <v>81453511</v>
       </c>
       <c r="G14" s="7">
-        <v>0.16385537399706604</v>
+        <v>0.12813962064815107</v>
       </c>
       <c r="H14" s="7">
-        <v>0.7722050913903401</v>
+        <v>0.638307295195338</v>
       </c>
       <c r="I14" s="8"/>
     </row>
     <row r="15" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B15" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>38</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>39</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="6">
-        <v>6571880</v>
+        <v>35017829</v>
       </c>
       <c r="G15" s="7">
-        <v>0.15912067779691655</v>
+        <v>0.12808338289618126</v>
       </c>
       <c r="H15" s="7">
-        <v>0.5851597674269531</v>
+        <v>0.4056326920743874</v>
       </c>
       <c r="I15" s="8"/>
     </row>
     <row r="16" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>41</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>42</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="6">
-        <v>7372888</v>
+        <v>88249323</v>
       </c>
       <c r="G16" s="7">
-        <v>0.14522423234965728</v>
+        <v>0.12660980979990066</v>
       </c>
       <c r="H16" s="7">
-        <v>0.6304095032778482</v>
+        <v>0.7528376285975426</v>
       </c>
       <c r="I16" s="8"/>
     </row>
     <row r="17" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B17" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="6">
-        <v>10708417</v>
+        <v>15531454</v>
       </c>
       <c r="G17" s="7">
-        <v>0.14056802233233914</v>
+        <v>0.11200026732848065</v>
       </c>
       <c r="H17" s="7">
-        <v>0.4787640531296492</v>
+        <v>0.2566623017465109</v>
       </c>
       <c r="I17" s="8"/>
     </row>
     <row r="18" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="6">
-        <v>8533648</v>
+        <v>37675650</v>
       </c>
       <c r="G18" s="7">
-        <v>0.1362996223889244</v>
+        <v>0.11060884151965526</v>
       </c>
       <c r="H18" s="7">
-        <v>0.35646117793219795</v>
+        <v>0.7000636932709395</v>
       </c>
       <c r="I18" s="8"/>
     </row>
     <row r="19" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B19" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="6">
-        <v>1605996</v>
+        <v>15581078</v>
       </c>
       <c r="G19" s="7">
-        <v>0.13387766843753035</v>
+        <v>0.10774819303260018</v>
       </c>
       <c r="H19" s="7">
-        <v>0.751747482975038</v>
+        <v>0.5671729009321231</v>
       </c>
       <c r="I19" s="8"/>
     </row>
     <row r="20" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B20" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>53</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>54</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="6">
-        <v>227066688</v>
+        <v>16435096</v>
       </c>
       <c r="G20" s="7">
-        <v>0.1306374231344758</v>
+        <v>0.10294092593070342</v>
       </c>
       <c r="H20" s="7">
-        <v>0.7530603260370138</v>
+        <v>0.6235047740386293</v>
       </c>
       <c r="I20" s="8"/>
     </row>
     <row r="21" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B21" s="5" t="s">
         <v>55</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>57</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="6">
-        <v>14895732</v>
+        <v>223564000</v>
       </c>
       <c r="G21" s="7">
-        <v>0.12856306759546962</v>
+        <v>0.09709076595516272</v>
       </c>
       <c r="H21" s="7">
-        <v>0.678388800294913</v>
+        <v>0.41927802222928623</v>
       </c>
       <c r="I21" s="8"/>
     </row>
     <row r="22" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B22" s="5" t="s">
         <v>58</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>59</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>60</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F22" s="6">
-        <v>81453511</v>
+        <v>80586750</v>
       </c>
       <c r="G22" s="7">
-        <v>0.12813962064815107</v>
+        <v>0.0963891830853087</v>
       </c>
       <c r="H22" s="7">
-        <v>0.638307295195338</v>
+        <v>0.6594493122934294</v>
       </c>
       <c r="I22" s="8"/>
     </row>
     <row r="23" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B23" s="5" t="s">
         <v>61</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>63</v>
+        <v>42</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F23" s="6">
-        <v>35017829</v>
+        <v>177166000</v>
       </c>
       <c r="G23" s="7">
-        <v>0.12808338289618126</v>
+        <v>0.09596649469988598</v>
       </c>
       <c r="H23" s="7">
-        <v>0.4056326920743874</v>
+        <v>0.5046686861824912</v>
       </c>
       <c r="I23" s="8"/>
     </row>
     <row r="24" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B24" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="C24" s="5" t="s">
         <v>64</v>
       </c>
-      <c r="C24" s="5" t="s">
+      <c r="D24" s="5" t="s">
         <v>65</v>
       </c>
-      <c r="D24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E24" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F24" s="6">
-        <v>88249323</v>
+        <v>162437670</v>
       </c>
       <c r="G24" s="7">
-        <v>0.12660980979990066</v>
+        <v>0.09527927850725758</v>
       </c>
       <c r="H24" s="7">
-        <v>0.7528376285975426</v>
+        <v>0.8531717173268487</v>
       </c>
       <c r="I24" s="8"/>
     </row>
     <row r="25" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B25" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="C25" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="C25" s="5" t="s">
+      <c r="D25" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="D25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E25" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F25" s="6">
-        <v>4720325</v>
+        <v>37871335</v>
       </c>
       <c r="G25" s="7">
-        <v>0.12633558070683693</v>
+        <v>0.09299458284214168</v>
       </c>
       <c r="H25" s="7">
-        <v>0.5612949151689703</v>
+        <v>0.4683001185873683</v>
       </c>
       <c r="I25" s="8"/>
     </row>
     <row r="26" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B26" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="C26" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="C26" s="5" t="s">
+      <c r="D26" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="D26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E26" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F26" s="6">
-        <v>5072676</v>
+        <v>26724452</v>
       </c>
       <c r="G26" s="7">
-        <v>0.11445950815703586</v>
+        <v>0.0922532667835434</v>
       </c>
       <c r="H26" s="7">
-        <v>0.5357003425100523</v>
+        <v>0.6345161618163543</v>
       </c>
       <c r="I26" s="8"/>
     </row>
     <row r="27" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B27" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="C27" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="C27" s="5" t="s">
+      <c r="D27" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="D27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E27" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="6">
-        <v>15531454</v>
+        <v>49571621</v>
       </c>
       <c r="G27" s="7">
-        <v>0.11200026732848065</v>
+        <v>0.091714410549536</v>
       </c>
       <c r="H27" s="7">
-        <v>0.2566623017465109</v>
+        <v>0.49445853367860665</v>
       </c>
       <c r="I27" s="8"/>
     </row>
     <row r="28" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B28" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>72</v>
+        <v>54</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F28" s="6">
-        <v>37675650</v>
+        <v>21784139</v>
       </c>
       <c r="G28" s="7">
-        <v>0.11060884151965526</v>
+        <v>0.09153118238916856</v>
       </c>
       <c r="H28" s="7">
-        <v>0.7000636932709395</v>
+        <v>0.7546165968935569</v>
       </c>
       <c r="I28" s="8"/>
     </row>
     <row r="29" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B29" s="5" t="s">
         <v>77</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>79</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F29" s="6">
-        <v>15581078</v>
+        <v>21476152</v>
       </c>
       <c r="G29" s="7">
-        <v>0.10774819303260018</v>
+        <v>0.09125200827410795</v>
       </c>
       <c r="H29" s="7">
-        <v>0.5671729009321231</v>
+        <v>0.4844635739806203</v>
       </c>
       <c r="I29" s="8"/>
     </row>
     <row r="30" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B30" s="5" t="s">
         <v>80</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>81</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F30" s="6">
-        <v>16435096</v>
+        <v>203420000</v>
       </c>
       <c r="G30" s="7">
-        <v>0.10294092593070342</v>
+        <v>0.08997640350014748</v>
       </c>
       <c r="H30" s="7">
-        <v>0.6235047740386293</v>
+        <v>0.4235748400609094</v>
       </c>
       <c r="I30" s="8"/>
     </row>
     <row r="31" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B31" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>84</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F31" s="6">
-        <v>223564000</v>
+        <v>45110719</v>
       </c>
       <c r="G31" s="7">
-        <v>0.09709076595516272</v>
+        <v>0.08775373320917364</v>
       </c>
       <c r="H31" s="7">
-        <v>0.41927802222928623</v>
+        <v>0.4004448769551637</v>
       </c>
       <c r="I31" s="8"/>
     </row>
     <row r="32" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B32" s="5" t="s">
         <v>85</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>86</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>87</v>
+        <v>39</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F32" s="6">
-        <v>80586750</v>
+        <v>80954358</v>
       </c>
       <c r="G32" s="7">
-        <v>0.0963891830853087</v>
+        <v>0.08646667298627703</v>
       </c>
       <c r="H32" s="7">
-        <v>0.6594493122934294</v>
+        <v>0.3921648273650728</v>
       </c>
       <c r="I32" s="8"/>
     </row>
     <row r="33" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B33" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="C33" s="5" t="s">
         <v>88</v>
       </c>
-      <c r="C33" s="5" t="s">
+      <c r="D33" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="D33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E33" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F33" s="6">
-        <v>177166000</v>
+        <v>120766000</v>
       </c>
       <c r="G33" s="7">
-        <v>0.09596649469988598</v>
+        <v>0.08618319725750626</v>
       </c>
       <c r="H33" s="7">
-        <v>0.5046686861824912</v>
+        <v>0.3274342749419106</v>
       </c>
       <c r="I33" s="8"/>
     </row>
     <row r="34" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B34" s="5" t="s">
         <v>90</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>91</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F34" s="6">
-        <v>162437670</v>
+        <v>223268532</v>
       </c>
       <c r="G34" s="7">
-        <v>0.09527927850725758</v>
+        <v>0.08453418773766112</v>
       </c>
       <c r="H34" s="7">
-        <v>0.8531717173268487</v>
+        <v>0.6943733850452207</v>
       </c>
       <c r="I34" s="8"/>
     </row>
     <row r="35" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B35" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="C35" s="5" t="s">
         <v>93</v>
       </c>
-      <c r="C35" s="5" t="s">
+      <c r="D35" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E35" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F35" s="6">
-        <v>37871335</v>
+        <v>18459199</v>
       </c>
       <c r="G35" s="7">
-        <v>0.09299458284214168</v>
+        <v>0.08343986106872785</v>
       </c>
       <c r="H35" s="7">
-        <v>0.4683001185873683</v>
+        <v>0.4697444666407351</v>
       </c>
       <c r="I35" s="8"/>
     </row>
     <row r="36" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B36" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="C36" s="5" t="s">
         <v>96</v>
       </c>
-      <c r="C36" s="5" t="s">
+      <c r="D36" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="D36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E36" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F36" s="6">
-        <v>26724452</v>
+        <v>531390240</v>
       </c>
       <c r="G36" s="7">
-        <v>0.0922532667835434</v>
+        <v>0.08209164887936218</v>
       </c>
       <c r="H36" s="7">
-        <v>0.6345161618163543</v>
+        <v>0.3899691789449867</v>
       </c>
       <c r="I36" s="8"/>
     </row>
     <row r="37" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B37" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="C37" s="5" t="s">
         <v>99</v>
       </c>
-      <c r="C37" s="5" t="s">
+      <c r="D37" s="5" t="s">
         <v>100</v>
       </c>
-      <c r="D37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E37" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F37" s="6">
-        <v>49571621</v>
+        <v>22417765</v>
       </c>
       <c r="G37" s="7">
-        <v>0.091714410549536</v>
+        <v>0.0789531427419281</v>
       </c>
       <c r="H37" s="7">
-        <v>0.49445853367860665</v>
+        <v>0.3614114951778429</v>
       </c>
       <c r="I37" s="8"/>
     </row>
     <row r="38" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B38" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="C38" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="C38" s="5" t="s">
+      <c r="D38" s="5" t="s">
         <v>103</v>
       </c>
-      <c r="D38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E38" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F38" s="6">
-        <v>21784139</v>
+        <v>192454219</v>
       </c>
       <c r="G38" s="7">
-        <v>0.09153118238916856</v>
+        <v>0.0761902756727822</v>
       </c>
       <c r="H38" s="7">
-        <v>0.7546165968935569</v>
+        <v>0.4335092537278118</v>
       </c>
       <c r="I38" s="8"/>
     </row>
     <row r="39" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B39" s="5" t="s">
         <v>104</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F39" s="6">
-        <v>21476152</v>
+        <v>130348286</v>
       </c>
       <c r="G39" s="7">
-        <v>0.09125200827410795</v>
+        <v>0.07446167723294804</v>
       </c>
       <c r="H39" s="7">
-        <v>0.4844635739806203</v>
+        <v>0.29939824346508825</v>
       </c>
       <c r="I39" s="8"/>
     </row>
     <row r="40" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B40" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>108</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>39</v>
+        <v>109</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F40" s="6">
-        <v>203420000</v>
+        <v>98341000</v>
       </c>
       <c r="G40" s="7">
-        <v>0.08997640350014748</v>
+        <v>0.07417048840259911</v>
       </c>
       <c r="H40" s="7">
-        <v>0.4235748400609094</v>
+        <v>0.39949234515955684</v>
       </c>
       <c r="I40" s="8"/>
     </row>
     <row r="41" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B41" s="5" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F41" s="6">
-        <v>45110719</v>
+        <v>146256351</v>
       </c>
       <c r="G41" s="7">
-        <v>0.08775373320917364</v>
+        <v>0.0733602741121307</v>
       </c>
       <c r="H41" s="7">
-        <v>0.4004448769551637</v>
+        <v>0.6319104403618168</v>
       </c>
       <c r="I41" s="8"/>
     </row>
     <row r="42" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B42" s="5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>63</v>
+        <v>48</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F42" s="6">
-        <v>80954358</v>
+        <v>162606063</v>
       </c>
       <c r="G42" s="7">
-        <v>0.08646667298627703</v>
+        <v>0.07317700693608208</v>
       </c>
       <c r="H42" s="7">
-        <v>0.3921648273650728</v>
+        <v>0.3229546807546237</v>
       </c>
       <c r="I42" s="8"/>
     </row>
     <row r="43" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B43" s="5" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>16</v>
+        <v>117</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F43" s="6">
-        <v>120766000</v>
+        <v>381560865</v>
       </c>
       <c r="G43" s="7">
-        <v>0.08618319725750626</v>
+        <v>0.07170187644899065</v>
       </c>
       <c r="H43" s="7">
-        <v>0.3274342749419106</v>
+        <v>0.45526459131498404</v>
       </c>
       <c r="I43" s="8"/>
     </row>
     <row r="44" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B44" s="5" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>16</v>
+        <v>120</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F44" s="6">
-        <v>223268532</v>
+        <v>154779513</v>
       </c>
       <c r="G44" s="7">
-        <v>0.08453418773766112</v>
+        <v>0.07126692535852597</v>
       </c>
       <c r="H44" s="7">
-        <v>0.6943733850452207</v>
+        <v>0.4628364814709417</v>
       </c>
       <c r="I44" s="8"/>
     </row>
     <row r="45" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B45" s="5" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>19</v>
+        <v>123</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F45" s="6">
-        <v>18459199</v>
+        <v>12227013</v>
       </c>
       <c r="G45" s="7">
-        <v>0.08343986106872785</v>
+        <v>0.07109201568690571</v>
       </c>
       <c r="H45" s="7">
-        <v>0.4697444666407351</v>
+        <v>0.33098143872474395</v>
       </c>
       <c r="I45" s="8"/>
     </row>
     <row r="46" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B46" s="5" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>122</v>
+        <v>103</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F46" s="6">
-        <v>531390240</v>
+        <v>33840429</v>
       </c>
       <c r="G46" s="7">
-        <v>0.08209164887936218</v>
+        <v>0.06843287950043422</v>
       </c>
       <c r="H46" s="7">
-        <v>0.3899691789449867</v>
+        <v>0.22424004605180597</v>
       </c>
       <c r="I46" s="8"/>
     </row>
     <row r="47" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B47" s="5" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="E47" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F47" s="6">
-        <v>22417765</v>
+        <v>90518819</v>
       </c>
       <c r="G47" s="7">
-        <v>0.0789531427419281</v>
+        <v>0.06776751031186123</v>
       </c>
       <c r="H47" s="7">
-        <v>0.3614114951778429</v>
+        <v>0.5187536360341412</v>
       </c>
       <c r="I47" s="8"/>
     </row>
     <row r="48" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B48" s="5" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>128</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F48" s="6">
-        <v>192454219</v>
+        <v>148307483</v>
       </c>
       <c r="G48" s="7">
-        <v>0.0761902756727822</v>
+        <v>0.061662478622201415</v>
       </c>
       <c r="H48" s="7">
-        <v>0.4335092537278118</v>
+        <v>0.8395405979459353</v>
       </c>
       <c r="I48" s="8"/>
     </row>
     <row r="49" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B49" s="5" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E49" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F49" s="6">
-        <v>130348286</v>
+        <v>118050395</v>
       </c>
       <c r="G49" s="7">
-        <v>0.07446167723294804</v>
+        <v>0.06150059896029996</v>
       </c>
       <c r="H49" s="7">
-        <v>0.29939824346508825</v>
+        <v>0.43437754254177835</v>
       </c>
       <c r="I49" s="8"/>
     </row>
     <row r="50" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B50" s="5" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="E50" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F50" s="6">
-        <v>98341000</v>
+        <v>161536000</v>
       </c>
       <c r="G50" s="7">
-        <v>0.07417048840259911</v>
+        <v>0.06032710974643423</v>
       </c>
       <c r="H50" s="7">
-        <v>0.39949234515955684</v>
+        <v>0.30005599061198507</v>
       </c>
       <c r="I50" s="8"/>
     </row>
     <row r="51" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B51" s="5" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>137</v>
+        <v>94</v>
       </c>
       <c r="E51" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F51" s="6">
-        <v>146256351</v>
+        <v>312908407</v>
       </c>
       <c r="G51" s="7">
-        <v>0.0733602741121307</v>
+        <v>0.05907329616746283</v>
       </c>
       <c r="H51" s="7">
-        <v>0.6319104403618168</v>
+        <v>0.4040384274501584</v>
       </c>
       <c r="I51" s="8"/>
     </row>
     <row r="52" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B52" s="5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>72</v>
+        <v>141</v>
       </c>
       <c r="E52" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F52" s="6">
-        <v>162606063</v>
+        <v>73289591</v>
       </c>
       <c r="G52" s="7">
-        <v>0.07317700693608208</v>
+        <v>0.058303313495091</v>
       </c>
       <c r="H52" s="7">
-        <v>0.3229546807546237</v>
+        <v>0.2858560806885803</v>
       </c>
       <c r="I52" s="8"/>
     </row>
     <row r="53" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B53" s="5" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>142</v>
+        <v>97</v>
       </c>
       <c r="E53" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F53" s="6">
-        <v>1981472</v>
+        <v>271314832</v>
       </c>
       <c r="G53" s="7">
-        <v>0.07316782674698406</v>
+        <v>0.05823270657020328</v>
       </c>
       <c r="H53" s="7">
-        <v>0.5075520856234309</v>
+        <v>0.3489372822041523</v>
       </c>
       <c r="I53" s="8"/>
     </row>
     <row r="54" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B54" s="5" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F54" s="6">
-        <v>381560865</v>
+        <v>179694000</v>
       </c>
       <c r="G54" s="7">
-        <v>0.07170187644899065</v>
+        <v>0.05731966565383374</v>
       </c>
       <c r="H54" s="7">
-        <v>0.45526459131498404</v>
+        <v>0.3752761756601322</v>
       </c>
       <c r="I54" s="8"/>
     </row>
     <row r="55" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B55" s="5" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E55" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F55" s="6">
-        <v>154779513</v>
+        <v>135324000</v>
       </c>
       <c r="G55" s="7">
-        <v>0.07126692535852597</v>
+        <v>0.05644970589104667</v>
       </c>
       <c r="H55" s="7">
-        <v>0.4628364814709417</v>
+        <v>0.782932647208598</v>
       </c>
       <c r="I55" s="8"/>
     </row>
     <row r="56" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B56" s="5" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E56" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F56" s="6">
-        <v>12227013</v>
+        <v>35100884</v>
       </c>
       <c r="G56" s="7">
-        <v>0.07109201568690571</v>
+        <v>0.05493941406148062</v>
       </c>
       <c r="H56" s="7">
-        <v>0.33098143872474395</v>
+        <v>0.40937252136280444</v>
       </c>
       <c r="I56" s="8"/>
     </row>
     <row r="57" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B57" s="5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>128</v>
+        <v>155</v>
       </c>
       <c r="E57" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F57" s="6">
-        <v>33840429</v>
+        <v>10923605</v>
       </c>
       <c r="G57" s="7">
-        <v>0.06843287950043422</v>
+        <v>0.05484855961012871</v>
       </c>
       <c r="H57" s="7">
-        <v>0.22424004605180597</v>
+        <v>0.6401846051018063</v>
       </c>
       <c r="I57" s="8"/>
     </row>
     <row r="58" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B58" s="5" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="E58" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F58" s="6">
-        <v>90518819</v>
+        <v>15225738</v>
       </c>
       <c r="G58" s="7">
-        <v>0.06776751031186123</v>
+        <v>0.0547490702913711</v>
       </c>
       <c r="H58" s="7">
-        <v>0.5187536360341412</v>
+        <v>0.3256127831413401</v>
       </c>
       <c r="I58" s="8"/>
     </row>
     <row r="59" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B59" s="5" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>79</v>
+        <v>51</v>
       </c>
       <c r="E59" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F59" s="6">
-        <v>9856000</v>
+        <v>129923961</v>
       </c>
       <c r="G59" s="7">
-        <v>0.06737012987012987</v>
+        <v>0.05385188341048192</v>
       </c>
       <c r="H59" s="7">
-        <v>0.2117148906139732</v>
+        <v>0.3065693711071505</v>
       </c>
       <c r="I59" s="8"/>
     </row>
     <row r="60" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B60" s="5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="E60" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F60" s="6">
-        <v>148307483</v>
+        <v>77982520</v>
       </c>
       <c r="G60" s="7">
-        <v>0.061662478622201415</v>
+        <v>0.05352605942972861</v>
       </c>
       <c r="H60" s="7">
-        <v>0.8395405979459353</v>
+        <v>0.25994584126867754</v>
       </c>
       <c r="I60" s="8"/>
     </row>
     <row r="61" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B61" s="5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>48</v>
+        <v>164</v>
       </c>
       <c r="E61" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F61" s="6">
-        <v>118050395</v>
+        <v>85906380</v>
       </c>
       <c r="G61" s="7">
-        <v>0.06150059896029996</v>
+        <v>0.050019951952346264</v>
       </c>
       <c r="H61" s="7">
-        <v>0.43437754254177835</v>
+        <v>0.5665951384206188</v>
       </c>
       <c r="I61" s="8"/>
     </row>
     <row r="62" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B62" s="5" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="E62" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F62" s="6">
-        <v>161536000</v>
+        <v>10810967</v>
       </c>
       <c r="G62" s="7">
-        <v>0.06032710974643423</v>
+        <v>0.050011529958420925</v>
       </c>
       <c r="H62" s="7">
-        <v>0.30005599061198507</v>
+        <v>0.5889174197197692</v>
       </c>
       <c r="I62" s="8"/>
     </row>
-    <row r="63" spans="2:9" x14ac:dyDescent="0.25">
-[...24 lines deleted...]
-      <c r="B64" s="5" t="s">
+    <row r="64" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B64" s="9" t="s">
         <v>168</v>
-      </c>
-[...310 lines deleted...]
-        <v>202</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">