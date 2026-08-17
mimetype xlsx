--- v1 (2026-06-17)
+++ v2 (2026-08-17)
@@ -514,51 +514,51 @@
   <si>
     <t>09156820</t>
   </si>
   <si>
     <t>Stichting IrisZorg</t>
   </si>
   <si>
     <t>41202793</t>
   </si>
   <si>
     <t>Stichting Humanitas DMH voor Dienstverlening aan Mensen met een Hulpvraag</t>
   </si>
   <si>
     <t>Nieuwegein</t>
   </si>
   <si>
     <t>37121910</t>
   </si>
   <si>
     <t>Stichting Landzijde</t>
   </si>
   <si>
     <t>Purmerend</t>
   </si>
   <si>
-    <t>57 resultaten · gegenereerd 17-6-2026, 15:25:19</t>
+    <t>57 resultaten · gegenereerd 17-8-2026, 15:29:08</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF0F1F3D"/>
       <sz val="18"/>
     </font>
     <font>
       <i/>
       <color rgb="FF6B7280"/>