--- v0 (2026-04-17)
+++ v1 (2026-06-17)
@@ -8,1655 +8,476 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Distress" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="811" uniqueCount="535">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="191" uniqueCount="142">
   <si>
     <t>Distress candidates — alle subsectors 2023</t>
   </si>
   <si>
     <t>Solvabiliteit &lt; 15% · EBITDA-marge &lt; 2% · omzet &gt; €500k</t>
   </si>
   <si>
     <t>KvK</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Plaats</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Omzet</t>
   </si>
   <si>
     <t>EBITDA-marge</t>
   </si>
   <si>
     <t>Solvabiliteit</t>
   </si>
   <si>
     <t>Leverage</t>
   </si>
   <si>
-    <t>87772612</t>
-[...5 lines deleted...]
-    <t>Amersfoort</t>
+    <t>58176942</t>
+  </si>
+  <si>
+    <t>Compartijn Exploitatie B.V.</t>
+  </si>
+  <si>
+    <t>Woerden</t>
+  </si>
+  <si>
+    <t>VVT</t>
+  </si>
+  <si>
+    <t>61051020</t>
+  </si>
+  <si>
+    <t>Wonen bij September B.V.</t>
+  </si>
+  <si>
+    <t>54248353</t>
+  </si>
+  <si>
+    <t>PGVZ B.V.</t>
+  </si>
+  <si>
+    <t>Kampen</t>
+  </si>
+  <si>
+    <t>50975382</t>
+  </si>
+  <si>
+    <t>Stichting GGZ Momentum</t>
+  </si>
+  <si>
+    <t>s-Hertogenbosch</t>
+  </si>
+  <si>
+    <t>ZKH</t>
+  </si>
+  <si>
+    <t>18073585</t>
+  </si>
+  <si>
+    <t>Actief Zorg B.V.</t>
+  </si>
+  <si>
+    <t>Waalwijk</t>
+  </si>
+  <si>
+    <t>63484900</t>
+  </si>
+  <si>
+    <t>Leyhoeve Zorg B.V.</t>
+  </si>
+  <si>
+    <t>Oisterwijk</t>
+  </si>
+  <si>
+    <t>04084443</t>
+  </si>
+  <si>
+    <t>Stichting De Trans</t>
+  </si>
+  <si>
+    <t>Rolde</t>
+  </si>
+  <si>
+    <t>17264705</t>
+  </si>
+  <si>
+    <t>Stichting Alexander Monro Ziekenhuis</t>
+  </si>
+  <si>
+    <t>Bilthoven</t>
+  </si>
+  <si>
+    <t>63709597</t>
+  </si>
+  <si>
+    <t>Stichting Acibadem International Medical Center</t>
+  </si>
+  <si>
+    <t>Amsterdam</t>
+  </si>
+  <si>
+    <t>67879993</t>
+  </si>
+  <si>
+    <t>Stichting SofaLab</t>
+  </si>
+  <si>
+    <t>Etten-Leur</t>
+  </si>
+  <si>
+    <t>37161753</t>
+  </si>
+  <si>
+    <t>Vereniging Ambulancezorg Regio Noord-Holland Noord in coöperatief verband U.A.</t>
+  </si>
+  <si>
+    <t>Alkmaar</t>
+  </si>
+  <si>
+    <t>ELZ</t>
+  </si>
+  <si>
+    <t>54049431</t>
+  </si>
+  <si>
+    <t>Coöperatie Regionale Ambulancevoorziening Kennemerland U.A.</t>
+  </si>
+  <si>
+    <t>Haarlem</t>
+  </si>
+  <si>
+    <t>34258231</t>
+  </si>
+  <si>
+    <t>Stichting De Vijf Meren Kliniek</t>
+  </si>
+  <si>
+    <t>Hoofddorp</t>
+  </si>
+  <si>
+    <t>64494705</t>
+  </si>
+  <si>
+    <t>Stichting Sandstep Klinieken</t>
+  </si>
+  <si>
+    <t>Bosch en Duin</t>
+  </si>
+  <si>
+    <t>32127481</t>
+  </si>
+  <si>
+    <t>Stichting Beste Zorg</t>
+  </si>
+  <si>
+    <t>Huis ter Heide</t>
+  </si>
+  <si>
+    <t>34250300</t>
+  </si>
+  <si>
+    <t>Stichting Cardiologie Centra Nederland</t>
+  </si>
+  <si>
+    <t>Utrecht</t>
+  </si>
+  <si>
+    <t>53688546</t>
+  </si>
+  <si>
+    <t>Coöperatie Regionale Ambulancevoorziening Haaglanden U.A.</t>
+  </si>
+  <si>
+    <t>s-Gravenhage</t>
+  </si>
+  <si>
+    <t>14078720</t>
+  </si>
+  <si>
+    <t>Stichting ZBC Zuyderland-Eyescan</t>
+  </si>
+  <si>
+    <t>Geleen</t>
+  </si>
+  <si>
+    <t>41041607</t>
+  </si>
+  <si>
+    <t>Stichting Vérian</t>
+  </si>
+  <si>
+    <t>Apeldoorn</t>
+  </si>
+  <si>
+    <t>51351579</t>
+  </si>
+  <si>
+    <t>Stichting Care to Change</t>
+  </si>
+  <si>
+    <t>Hilversum</t>
+  </si>
+  <si>
+    <t>70566682</t>
+  </si>
+  <si>
+    <t>Stichting Orthopedische en Sportmedische Klinieken Oost Nederland</t>
+  </si>
+  <si>
+    <t>Hengelo</t>
+  </si>
+  <si>
+    <t>37083690</t>
+  </si>
+  <si>
+    <t>Stichting Centrum Oosterwal</t>
+  </si>
+  <si>
+    <t>34124295</t>
+  </si>
+  <si>
+    <t>DCA (Stichting)</t>
+  </si>
+  <si>
+    <t>AMSTERDAM</t>
+  </si>
+  <si>
+    <t>57614245</t>
+  </si>
+  <si>
+    <t>Stichting Oogkliniek Drechtsteden</t>
+  </si>
+  <si>
+    <t>Papendrecht</t>
+  </si>
+  <si>
+    <t>37140329</t>
+  </si>
+  <si>
+    <t>Stichting Oog voor Zorg</t>
+  </si>
+  <si>
+    <t>Heerhugowaard</t>
+  </si>
+  <si>
+    <t>09149860</t>
+  </si>
+  <si>
+    <t>Thuiszorg Groot Gelre B.V.</t>
+  </si>
+  <si>
+    <t>Arnhem</t>
+  </si>
+  <si>
+    <t>17147045</t>
+  </si>
+  <si>
+    <t>Stichting ViaSana</t>
+  </si>
+  <si>
+    <t>Mill</t>
+  </si>
+  <si>
+    <t>87123525</t>
+  </si>
+  <si>
+    <t>Gezondheidscentra Eindhoven e.o. B.V.</t>
+  </si>
+  <si>
+    <t>Eindhoven</t>
+  </si>
+  <si>
+    <t>33133450</t>
+  </si>
+  <si>
+    <t>Allerzorg B.V.</t>
+  </si>
+  <si>
+    <t>30160566</t>
+  </si>
+  <si>
+    <t>Bergman Medical Care B.V.</t>
+  </si>
+  <si>
+    <t>Naarden</t>
+  </si>
+  <si>
+    <t>08215848</t>
+  </si>
+  <si>
+    <t>Stichting Thuisgenoten</t>
+  </si>
+  <si>
+    <t>Almelo</t>
+  </si>
+  <si>
+    <t>41126114</t>
+  </si>
+  <si>
+    <t>Stichting Profila Zorggroep</t>
+  </si>
+  <si>
+    <t>Houten</t>
+  </si>
+  <si>
+    <t>55670040</t>
+  </si>
+  <si>
+    <t>Mindfit (Stichting)</t>
+  </si>
+  <si>
+    <t>Deventer</t>
   </si>
   <si>
     <t>GGZ</t>
   </si>
   <si>
-    <t>78543975</t>
-[...398 lines deleted...]
-    <t>Stichting Villa Boerebont</t>
+    <t>74627791</t>
+  </si>
+  <si>
+    <t>Stichting Medische Kliniek Velsen</t>
+  </si>
+  <si>
+    <t>Velsen-Noord</t>
+  </si>
+  <si>
+    <t>53496914</t>
+  </si>
+  <si>
+    <t>Stichting Eucura</t>
+  </si>
+  <si>
+    <t>Almere</t>
+  </si>
+  <si>
+    <t>41009300</t>
+  </si>
+  <si>
+    <t>Stichting Fokus Exploitatie</t>
+  </si>
+  <si>
+    <t>Groningen</t>
+  </si>
+  <si>
+    <t>34239948</t>
+  </si>
+  <si>
+    <t>KSYOS Expertise Centrum (EC®) B.V.</t>
+  </si>
+  <si>
+    <t>41055707</t>
+  </si>
+  <si>
+    <t>Stichting Malderburch, welzijn, wonen en zorg</t>
+  </si>
+  <si>
+    <t>Malden</t>
+  </si>
+  <si>
+    <t>61649198</t>
+  </si>
+  <si>
+    <t>Stichting Changes GGZ</t>
   </si>
   <si>
     <t>Breda</t>
   </si>
   <si>
-    <t>74127934</t>
-[...437 lines deleted...]
-    <t>Pi-groep Zorg B.V.</t>
+    <t>67366090</t>
+  </si>
+  <si>
+    <t>Coöperatie Hesterhuizen U.A.</t>
+  </si>
+  <si>
+    <t>Rosmalen</t>
+  </si>
+  <si>
+    <t>41222303</t>
+  </si>
+  <si>
+    <t>Protestants Christelijke Stichting Ouderenzorg Haarlemmermeer Zorgverlening</t>
+  </si>
+  <si>
+    <t>54059208</t>
+  </si>
+  <si>
+    <t>Coöperatie RAV Fryslân U.A.</t>
   </si>
   <si>
     <t>Drachten</t>
   </si>
   <si>
-    <t>18073585</t>
-[...710 lines deleted...]
-    <t>200 resultaten · gegenereerd 17-4-2026, 22:37:20</t>
+    <t>32139459</t>
+  </si>
+  <si>
+    <t>Stichting DeKinderkliniek Almere</t>
+  </si>
+  <si>
+    <t>85065641</t>
+  </si>
+  <si>
+    <t>Sterkz.org B.V.</t>
+  </si>
+  <si>
+    <t>30210150</t>
+  </si>
+  <si>
+    <t>ZBC Eyescan B.V.</t>
+  </si>
+  <si>
+    <t>45 resultaten · gegenereerd 17-6-2026, 13:06:35</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF0F1F3D"/>
       <sz val="18"/>
     </font>
     <font>
       <i/>
       <color rgb="FF6B7280"/>
@@ -2053,51 +874,51 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF0F1F3D"/>
   </sheetPr>
-  <dimension ref="B2:I207"/>
+  <dimension ref="B2:I52"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="2" customWidth="1"/>
     <col min="2" max="2" width="14" customWidth="1"/>
     <col min="3" max="3" width="40" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="8" width="14" customWidth="1"/>
     <col min="9" max="9" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" ht="22" customHeight="1" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B5" s="3" t="s">
         <v>2</v>
       </c>
@@ -2115,5211 +936,1201 @@
       </c>
       <c r="G5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="6">
-        <v>3197840</v>
+        <v>18193048</v>
       </c>
       <c r="G6" s="7">
-        <v>-0.037128811948064944</v>
+        <v>-0.08484301256172137</v>
       </c>
       <c r="H6" s="7">
-        <v>-407.3310249307479</v>
+        <v>-0.49188114818752576</v>
       </c>
       <c r="I6" s="8">
-        <v>0</v>
+        <v>-2.7264071917193644</v>
       </c>
     </row>
     <row r="7" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F7" s="6">
-        <v>954371</v>
+        <v>34392090</v>
       </c>
       <c r="G7" s="7">
-        <v>-0.07585205334193935</v>
+        <v>0.008572843348572303</v>
       </c>
       <c r="H7" s="7">
-        <v>-9.394293719858824</v>
+        <v>-0.39478269799980686</v>
       </c>
       <c r="I7" s="8">
-        <v>-2.922600875799478</v>
+        <v>88.76700086149003</v>
       </c>
     </row>
     <row r="8" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B8" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="C8" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E8" s="5" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="F8" s="6">
-        <v>1674586</v>
+        <v>13809231</v>
       </c>
       <c r="G8" s="7">
-        <v>-0.3311170641579471</v>
+        <v>-0.006773657417998149</v>
       </c>
       <c r="H8" s="7">
-        <v>-6.194967377728109</v>
+        <v>-0.29747928013768893</v>
       </c>
       <c r="I8" s="8">
-        <v>0</v>
+        <v>-6.948973155582164</v>
       </c>
     </row>
     <row r="9" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B9" s="5" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F9" s="6">
-        <v>5826388</v>
+        <v>11696904</v>
       </c>
       <c r="G9" s="7">
-        <v>-0.025261963329596314</v>
+        <v>-0.038177794739531076</v>
       </c>
       <c r="H9" s="7">
-        <v>-4.364565814754151</v>
+        <v>-0.2517497203067359</v>
       </c>
       <c r="I9" s="8">
-        <v>-1.8000557118204177</v>
+        <v>-8.95732283535097</v>
       </c>
     </row>
     <row r="10" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B10" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D10" s="5" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="6">
-        <v>1085010</v>
+        <v>29565745</v>
       </c>
       <c r="G10" s="7">
-        <v>-1.5663348724896544</v>
+        <v>-0.03546526563088466</v>
       </c>
       <c r="H10" s="7">
-        <v>-2.4071826654824497</v>
+        <v>-0.22357300713998407</v>
       </c>
       <c r="I10" s="8">
-        <v>0</v>
+        <v>-23.9664367316226</v>
       </c>
     </row>
     <row r="11" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B11" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D11" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="C11" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E11" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F11" s="6">
-        <v>965260</v>
+        <v>14003982</v>
       </c>
       <c r="G11" s="7">
-        <v>-0.04902616911505708</v>
+        <v>-0.144728192309873</v>
       </c>
       <c r="H11" s="7">
-        <v>-3.89372898243866</v>
+        <v>0.01836547441369258</v>
       </c>
       <c r="I11" s="8">
-        <v>-129.64480273862603</v>
+        <v>-1.2297319233401307</v>
       </c>
     </row>
     <row r="12" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B12" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="D12" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="C12" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E12" s="5" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="F12" s="6">
-        <v>1681965</v>
+        <v>68411088</v>
       </c>
       <c r="G12" s="7">
-        <v>-0.009411610824244262</v>
+        <v>-0.0063800768670716065</v>
       </c>
       <c r="H12" s="7">
-        <v>-3.7017029351603123</v>
+        <v>-0.01964147449029547</v>
       </c>
       <c r="I12" s="8">
-        <v>-2.9157296272899558</v>
+        <v>-51.757510287123</v>
       </c>
     </row>
     <row r="13" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B13" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D13" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="C13" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E13" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F13" s="6">
-        <v>936132</v>
+        <v>15929952</v>
       </c>
       <c r="G13" s="7">
-        <v>-0.11386855699837202</v>
+        <v>-0.010916040424980565</v>
       </c>
       <c r="H13" s="7">
-        <v>-3.499428292938949</v>
+        <v>0</v>
       </c>
       <c r="I13" s="8">
-        <v>-1.849253255281624</v>
+        <v>-70.94184896372461</v>
       </c>
     </row>
     <row r="14" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B14" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="C14" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E14" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F14" s="6">
-        <v>924165</v>
+        <v>54762170</v>
       </c>
       <c r="G14" s="7">
-        <v>-0.15201181607180536</v>
+        <v>-0.00044875869601222886</v>
       </c>
       <c r="H14" s="7">
-        <v>-3.292319358457639</v>
+        <v>-0.010360204872121278</v>
       </c>
       <c r="I14" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B15" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="C15" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E15" s="5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F15" s="6">
-        <v>1959111</v>
+        <v>11050571</v>
       </c>
       <c r="G15" s="7">
-        <v>-0.14476413026112353</v>
+        <v>-0.002062065390105181</v>
       </c>
       <c r="H15" s="7">
-        <v>-2.8767559165957945</v>
+        <v>0.0009169058005037586</v>
       </c>
       <c r="I15" s="8">
-        <v>-1.6505470559820035</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B16" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D16" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="C16" s="5" t="s">
+      <c r="E16" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="D16" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F16" s="6">
-        <v>640690</v>
+        <v>35382865</v>
       </c>
       <c r="G16" s="7">
-        <v>-0.27486772073857874</v>
+        <v>-0.0006433622602352862</v>
       </c>
       <c r="H16" s="7">
-        <v>-2.7342568130907776</v>
+        <v>0</v>
       </c>
       <c r="I16" s="8">
-        <v>-2.0917918287385366</v>
+        <v>0</v>
       </c>
     </row>
     <row r="17" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B17" s="5" t="s">
         <v>45</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>47</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="F17" s="6">
-        <v>3830752</v>
+        <v>24855675</v>
       </c>
       <c r="G17" s="7">
-        <v>-0.0829474212896058</v>
+        <v>-0.0005303014301562923</v>
       </c>
       <c r="H17" s="7">
-        <v>-2.8451504644399974</v>
+        <v>0</v>
       </c>
       <c r="I17" s="8">
-        <v>-2.9298161138753303</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B18" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>50</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F18" s="6">
-        <v>1346228</v>
+        <v>10475602</v>
       </c>
       <c r="G18" s="7">
-        <v>-0.3570524457967001</v>
+        <v>0</v>
       </c>
       <c r="H18" s="7">
-        <v>-2.0898192625154355</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I18" s="8"/>
     </row>
     <row r="19" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B19" s="5" t="s">
         <v>51</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>52</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>53</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F19" s="6">
-        <v>965856</v>
+        <v>13536993</v>
       </c>
       <c r="G19" s="7">
-        <v>-0.03038651724480668</v>
+        <v>0</v>
       </c>
       <c r="H19" s="7">
-        <v>-2.383976322758191</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I19" s="8"/>
     </row>
     <row r="20" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B20" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>56</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F20" s="6">
-        <v>3590772</v>
+        <v>44865661</v>
       </c>
       <c r="G20" s="7">
-        <v>-0.09700671610450343</v>
+        <v>0</v>
       </c>
       <c r="H20" s="7">
-        <v>-2.047799864417415</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I20" s="8"/>
     </row>
     <row r="21" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B21" s="5" t="s">
         <v>57</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>58</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>59</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F21" s="6">
-        <v>571923</v>
+        <v>29477186</v>
       </c>
       <c r="G21" s="7">
-        <v>-0.2641701767545631</v>
+        <v>0.00002652899092878133</v>
       </c>
       <c r="H21" s="7">
-        <v>-1.7499857226073945</v>
+        <v>0</v>
       </c>
       <c r="I21" s="8">
-        <v>-1.0415858622629646</v>
+        <v>0</v>
       </c>
     </row>
     <row r="22" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B22" s="5" t="s">
         <v>60</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>61</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="F22" s="6">
-        <v>1483843</v>
+        <v>52376105</v>
       </c>
       <c r="G22" s="7">
-        <v>-0.146606480604754</v>
+        <v>0.000028295345749745995</v>
       </c>
       <c r="H22" s="7">
-        <v>-1.8140389800727132</v>
+        <v>0</v>
       </c>
       <c r="I22" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B23" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>64</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>65</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F23" s="6">
-        <v>623567</v>
+        <v>12666177</v>
       </c>
       <c r="G23" s="7">
-        <v>-0.5076551517318909</v>
+        <v>0.00007484499861323586</v>
       </c>
       <c r="H23" s="7">
-        <v>-1.4148704085087958</v>
+        <v>0.00002499222340191467</v>
       </c>
       <c r="I23" s="8">
-        <v>-0.11961194982262278</v>
+        <v>0</v>
       </c>
     </row>
     <row r="24" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B24" s="5" t="s">
         <v>66</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>67</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>68</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F24" s="6">
-        <v>508016</v>
+        <v>52040122</v>
       </c>
       <c r="G24" s="7">
-        <v>-0.15914262542912033</v>
+        <v>0.000026287409549116738</v>
       </c>
       <c r="H24" s="7">
-        <v>-1.7160697643456264</v>
+        <v>0.003357771723490799</v>
       </c>
       <c r="I24" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B25" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>71</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F25" s="6">
-        <v>1639623</v>
+        <v>12833539</v>
       </c>
       <c r="G25" s="7">
-        <v>-0.09848300493467096</v>
+        <v>0.00344347728245498</v>
       </c>
       <c r="H25" s="7">
-        <v>-1.490393669997127</v>
+        <v>0.00013204041514584401</v>
       </c>
       <c r="I25" s="8">
-        <v>-0.048156061309800276</v>
+        <v>0</v>
       </c>
     </row>
     <row r="26" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B26" s="5" t="s">
         <v>72</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>73</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>74</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F26" s="6">
-        <v>1223873</v>
+        <v>41917708</v>
       </c>
       <c r="G26" s="7">
-        <v>-0.1246738836464241</v>
+        <v>-0.00013018364458285744</v>
       </c>
       <c r="H26" s="7">
-        <v>-1.4636238308460499</v>
+        <v>0.0056367405636041125</v>
       </c>
       <c r="I26" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B27" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>77</v>
+        <v>22</v>
       </c>
       <c r="F27" s="6">
-        <v>1349906</v>
+        <v>10776130</v>
       </c>
       <c r="G27" s="7">
-        <v>-0.15284101263347225</v>
+        <v>0.0007356073098598476</v>
       </c>
       <c r="H27" s="7">
-        <v>-1.3945820733115708</v>
+        <v>0.007374109938771591</v>
       </c>
       <c r="I27" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B28" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="C28" s="5" t="s">
         <v>78</v>
       </c>
-      <c r="C28" s="5" t="s">
+      <c r="D28" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="D28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E28" s="5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F28" s="6">
-        <v>1976484</v>
+        <v>73387527</v>
       </c>
       <c r="G28" s="7">
-        <v>-0.027128982577142035</v>
+        <v>0.00014193147563072944</v>
       </c>
       <c r="H28" s="7">
-        <v>-1.5151181828483453</v>
+        <v>0.008255355853125843</v>
       </c>
       <c r="I28" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B29" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="C29" s="5" t="s">
         <v>81</v>
       </c>
-      <c r="C29" s="5" t="s">
+      <c r="D29" s="5" t="s">
         <v>82</v>
       </c>
-      <c r="D29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E29" s="5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F29" s="6">
-        <v>921533</v>
+        <v>12599034</v>
       </c>
       <c r="G29" s="7">
-        <v>-0.11871414262972677</v>
+        <v>0.001684176739264296</v>
       </c>
       <c r="H29" s="7">
-        <v>-1.3143491763704438</v>
+        <v>0.00701947205633474</v>
       </c>
       <c r="I29" s="8">
-        <v>-1.2590425872265743</v>
+        <v>0</v>
       </c>
     </row>
     <row r="30" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B30" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="C30" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="C30" s="5" t="s">
+      <c r="D30" s="5" t="s">
         <v>85</v>
       </c>
-      <c r="D30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E30" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F30" s="6">
-        <v>562006</v>
+        <v>16219003</v>
       </c>
       <c r="G30" s="7">
-        <v>-0.27679241858627845</v>
+        <v>0.0003978049698862501</v>
       </c>
       <c r="H30" s="7">
-        <v>-1.0152121152219988</v>
+        <v>0.012180119300969872</v>
       </c>
       <c r="I30" s="8">
-        <v>-3.407067414935812</v>
+        <v>0</v>
       </c>
     </row>
     <row r="31" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B31" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="C31" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="C31" s="5" t="s">
+      <c r="D31" s="5" t="s">
         <v>88</v>
       </c>
-      <c r="D31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E31" s="5" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="F31" s="6">
-        <v>942477</v>
+        <v>12121428</v>
       </c>
       <c r="G31" s="7">
-        <v>-0.16612925302155915</v>
+        <v>-0.002038208699503062</v>
       </c>
       <c r="H31" s="7">
-        <v>-1.0710639507576694</v>
+        <v>0.015916855837868883</v>
       </c>
       <c r="I31" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B32" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="C32" s="5" t="s">
         <v>90</v>
       </c>
-      <c r="C32" s="5" t="s">
+      <c r="D32" s="5" t="s">
         <v>91</v>
       </c>
-      <c r="D32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E32" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F32" s="6">
-        <v>2057404</v>
+        <v>29797586</v>
       </c>
       <c r="G32" s="7">
-        <v>0.00951004275290609</v>
+        <v>0.0004090264224759684</v>
       </c>
       <c r="H32" s="7">
-        <v>-1.2451940598541433</v>
+        <v>0.015858504393999127</v>
       </c>
       <c r="I32" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B33" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="C33" s="5" t="s">
         <v>93</v>
       </c>
-      <c r="C33" s="5" t="s">
+      <c r="D33" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E33" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F33" s="6">
-        <v>750251</v>
+        <v>20069842</v>
       </c>
       <c r="G33" s="7">
-        <v>-0.2799649717227968</v>
+        <v>0.01528791307873774</v>
       </c>
       <c r="H33" s="7">
-        <v>-0.9516307367332457</v>
+        <v>0.004392300564116242</v>
       </c>
       <c r="I33" s="8">
-        <v>-0.49354420978461655</v>
+        <v>22.105949300254867</v>
       </c>
     </row>
     <row r="34" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B34" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="C34" s="5" t="s">
         <v>96</v>
       </c>
-      <c r="C34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D34" s="5" t="s">
-        <v>98</v>
+        <v>12</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F34" s="6">
-        <v>3713296</v>
+        <v>34895636</v>
       </c>
       <c r="G34" s="7">
-        <v>-0.02280534597834377</v>
+        <v>0.0005010368631768168</v>
       </c>
       <c r="H34" s="7">
-        <v>-1.1923705613290858</v>
+        <v>0.019753021395780536</v>
       </c>
       <c r="I34" s="8">
-        <v>-23.071183118217352</v>
+        <v>1427.4325097231754</v>
       </c>
     </row>
     <row r="35" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B35" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="D35" s="5" t="s">
         <v>99</v>
       </c>
-      <c r="C35" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E35" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F35" s="6">
-        <v>5613241</v>
+        <v>332127661</v>
       </c>
       <c r="G35" s="7">
-        <v>-0.0051287660729336226</v>
+        <v>0.0003945621379605597</v>
       </c>
       <c r="H35" s="7">
-        <v>-1.1826229094496319</v>
+        <v>0.02186404892496685</v>
       </c>
       <c r="I35" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B36" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D36" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="C36" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E36" s="5" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="F36" s="6">
-        <v>2885086</v>
+        <v>15409700</v>
       </c>
       <c r="G36" s="7">
-        <v>-0.022099167927749814</v>
+        <v>0</v>
       </c>
       <c r="H36" s="7">
-        <v>-1.1554867197579748</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.024867689773974463</v>
+      </c>
+      <c r="I36" s="8"/>
     </row>
     <row r="37" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B37" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="D37" s="5" t="s">
         <v>105</v>
       </c>
-      <c r="C37" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E37" s="5" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="F37" s="6">
-        <v>852178</v>
+        <v>32913002</v>
       </c>
       <c r="G37" s="7">
-        <v>-0.1484830633975531</v>
+        <v>-0.010764469312158156</v>
       </c>
       <c r="H37" s="7">
-        <v>-1.0225702506085805</v>
+        <v>0.03704006974874098</v>
       </c>
       <c r="I37" s="8">
-        <v>-0.40590671282026963</v>
+        <v>-3.3509685540981846</v>
       </c>
     </row>
     <row r="38" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B38" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="D38" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="C38" s="5" t="s">
+      <c r="E38" s="5" t="s">
         <v>109</v>
       </c>
-      <c r="D38" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F38" s="6">
-        <v>1859575</v>
+        <v>19524894</v>
       </c>
       <c r="G38" s="7">
-        <v>-0.12197034268582875</v>
+        <v>-0.02175709635094562</v>
       </c>
       <c r="H38" s="7">
-        <v>-1.0366155682842881</v>
+        <v>0.0508139626683739</v>
       </c>
       <c r="I38" s="8">
-        <v>-2.0721916292276017</v>
+        <v>0</v>
       </c>
     </row>
     <row r="39" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B39" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="C39" s="5" t="s">
         <v>111</v>
       </c>
-      <c r="C39" s="5" t="s">
+      <c r="D39" s="5" t="s">
         <v>112</v>
       </c>
-      <c r="D39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E39" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F39" s="6">
-        <v>995730</v>
+        <v>22894434</v>
       </c>
       <c r="G39" s="7">
-        <v>-0.17969630321472688</v>
+        <v>-0.0002985878576426043</v>
       </c>
       <c r="H39" s="7">
-        <v>-0.928074403448627</v>
+        <v>0.03404646675380825</v>
       </c>
       <c r="I39" s="8">
-        <v>-0.027061013027513705</v>
+        <v>0</v>
       </c>
     </row>
     <row r="40" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B40" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="C40" s="5" t="s">
         <v>114</v>
       </c>
-      <c r="C40" s="5" t="s">
+      <c r="D40" s="5" t="s">
         <v>115</v>
       </c>
-      <c r="D40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E40" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F40" s="6">
-        <v>4542445</v>
+        <v>14121720</v>
       </c>
       <c r="G40" s="7">
-        <v>-0.14314691757412581</v>
+        <v>0.0054536557869721254</v>
       </c>
       <c r="H40" s="7">
-        <v>-0.9541101188838577</v>
+        <v>0.03846290868549275</v>
       </c>
       <c r="I40" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B41" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="C41" s="5" t="s">
         <v>117</v>
       </c>
-      <c r="C41" s="5" t="s">
+      <c r="D41" s="5" t="s">
         <v>118</v>
       </c>
-      <c r="D41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E41" s="5" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="F41" s="6">
-        <v>787720</v>
+        <v>105689333</v>
       </c>
       <c r="G41" s="7">
-        <v>-0.01719265728939217</v>
+        <v>-0.08263567147310884</v>
       </c>
       <c r="H41" s="7">
-        <v>-1.07942773032823</v>
+        <v>0.12723214000198232</v>
       </c>
       <c r="I41" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B42" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="C42" s="5" t="s">
         <v>120</v>
       </c>
-      <c r="C42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D42" s="5" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>77</v>
+        <v>22</v>
       </c>
       <c r="F42" s="6">
-        <v>888184</v>
+        <v>24418246</v>
       </c>
       <c r="G42" s="7">
-        <v>-0.3150518361060321</v>
+        <v>0.010358360711084653</v>
       </c>
       <c r="H42" s="7">
-        <v>-0.7693422073210399</v>
+        <v>0.052059421803392354</v>
       </c>
       <c r="I42" s="8">
-        <v>-2.1442049288123965</v>
+        <v>0.18497783998133893</v>
       </c>
     </row>
     <row r="43" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B43" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="C43" s="5" t="s">
         <v>122</v>
       </c>
-      <c r="C43" s="5" t="s">
+      <c r="D43" s="5" t="s">
         <v>123</v>
       </c>
-      <c r="D43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E43" s="5" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="F43" s="6">
-        <v>891328</v>
+        <v>14262589</v>
       </c>
       <c r="G43" s="7">
-        <v>0.018617164500610326</v>
+        <v>-0.026395628451468384</v>
       </c>
       <c r="H43" s="7">
-        <v>-1.082896734074328</v>
+        <v>0.09174440515855449</v>
       </c>
       <c r="I43" s="8">
-        <v>12.052669639628782</v>
+        <v>-13.157733683958881</v>
       </c>
     </row>
     <row r="44" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B44" s="5" t="s">
         <v>124</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>125</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>65</v>
+        <v>126</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F44" s="6">
-        <v>1481136</v>
+        <v>16067686</v>
       </c>
       <c r="G44" s="7">
-        <v>-0.04938574175497726</v>
+        <v>0.01466247224398087</v>
       </c>
       <c r="H44" s="7">
-        <v>-1.0091859936334697</v>
+        <v>0.05558032535588363</v>
       </c>
       <c r="I44" s="8">
-        <v>-0.018483328092744746</v>
+        <v>0</v>
       </c>
     </row>
     <row r="45" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B45" s="5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="F45" s="6">
-        <v>1482504</v>
+        <v>10349116</v>
       </c>
       <c r="G45" s="7">
-        <v>-0.11527591156583726</v>
+        <v>0.007284197027069752</v>
       </c>
       <c r="H45" s="7">
-        <v>-0.8476352581409554</v>
+        <v>0.06413305687996902</v>
       </c>
       <c r="I45" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B46" s="5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F46" s="6">
-        <v>809727</v>
+        <v>13076046</v>
       </c>
       <c r="G46" s="7">
-        <v>-0.16239300406186283</v>
+        <v>-0.05466423106801552</v>
       </c>
       <c r="H46" s="7">
-        <v>-0.7925180347046208</v>
+        <v>0.14766714759362523</v>
       </c>
       <c r="I46" s="8">
-        <v>-1.2520647329916195</v>
+        <v>-4.532542333993665</v>
       </c>
     </row>
     <row r="47" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B47" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>33</v>
+        <v>134</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="F47" s="6">
-        <v>734391</v>
+        <v>57841476</v>
       </c>
       <c r="G47" s="7">
-        <v>-0.1728098519725868</v>
+        <v>0.0002914863375893105</v>
       </c>
       <c r="H47" s="7">
-        <v>-0.7234755051049325</v>
+        <v>0.0950102362366898</v>
       </c>
       <c r="I47" s="8">
-        <v>-3.2891025135923093</v>
+        <v>0</v>
       </c>
     </row>
     <row r="48" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B48" s="5" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>80</v>
+        <v>115</v>
       </c>
       <c r="E48" s="5" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="F48" s="6">
-        <v>6070291</v>
+        <v>10165540</v>
       </c>
       <c r="G48" s="7">
-        <v>-0.02761185584018954</v>
+        <v>0.0027354178922123175</v>
       </c>
       <c r="H48" s="7">
-        <v>-0.8612062513777193</v>
+        <v>0.1067719186466418</v>
       </c>
       <c r="I48" s="8">
-        <v>-5.281692241605613</v>
+        <v>0</v>
       </c>
     </row>
     <row r="49" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B49" s="5" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>137</v>
+        <v>59</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="F49" s="6">
-        <v>1142357</v>
+        <v>13907560</v>
       </c>
       <c r="G49" s="7">
-        <v>-0.07559983437751946</v>
+        <v>0.001017863665517172</v>
       </c>
       <c r="H49" s="7">
-        <v>-0.8107402656447894</v>
+        <v>0.11603626405996006</v>
       </c>
       <c r="I49" s="8">
-        <v>-1.842257011185475</v>
+        <v>0</v>
       </c>
     </row>
     <row r="50" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B50" s="5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>24</v>
+        <v>59</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F50" s="6">
-        <v>2125553</v>
+        <v>60224097</v>
       </c>
       <c r="G50" s="7">
-        <v>-0.08743983330455651</v>
+        <v>0.008010995997167047</v>
       </c>
       <c r="H50" s="7">
-        <v>-0.7751620069611281</v>
+        <v>0.1389057714869919</v>
       </c>
       <c r="I50" s="8">
-        <v>-2.7556629254592218</v>
-[...6 lines deleted...]
-      <c r="C51" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B52" s="9" t="s">
         <v>141</v>
-      </c>
-[...3997 lines deleted...]
-        <v>534</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">