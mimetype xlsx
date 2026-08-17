--- v1 (2026-06-17)
+++ v2 (2026-08-17)
@@ -433,51 +433,51 @@
   <si>
     <t>Coöperatie RAV Fryslân U.A.</t>
   </si>
   <si>
     <t>Drachten</t>
   </si>
   <si>
     <t>32139459</t>
   </si>
   <si>
     <t>Stichting DeKinderkliniek Almere</t>
   </si>
   <si>
     <t>85065641</t>
   </si>
   <si>
     <t>Sterkz.org B.V.</t>
   </si>
   <si>
     <t>30210150</t>
   </si>
   <si>
     <t>ZBC Eyescan B.V.</t>
   </si>
   <si>
-    <t>45 resultaten · gegenereerd 17-6-2026, 13:06:35</t>
+    <t>45 resultaten · gegenereerd 17-8-2026, 12:46:26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF0F1F3D"/>
       <sz val="18"/>
     </font>
     <font>
       <i/>
       <color rgb="FF6B7280"/>