--- v0 (2026-04-18)
+++ v1 (2026-06-17)
@@ -8,1667 +8,575 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Distress" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="811" uniqueCount="539">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="243" uniqueCount="175">
   <si>
     <t>Distress candidates — alle subsectors 2022</t>
   </si>
   <si>
     <t>Solvabiliteit &lt; 15% · EBITDA-marge &lt; 2% · omzet &gt; €500k</t>
   </si>
   <si>
     <t>KvK</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Plaats</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Omzet</t>
   </si>
   <si>
     <t>EBITDA-marge</t>
   </si>
   <si>
     <t>Solvabiliteit</t>
   </si>
   <si>
     <t>Leverage</t>
   </si>
   <si>
-    <t>63803399</t>
-[...2 lines deleted...]
-    <t>Thuiszorg Matilda Nederland B.V.</t>
+    <t>18073585</t>
+  </si>
+  <si>
+    <t>Actief Zorg B.V.</t>
+  </si>
+  <si>
+    <t>Waalwijk</t>
+  </si>
+  <si>
+    <t>VVT</t>
+  </si>
+  <si>
+    <t>34374870</t>
+  </si>
+  <si>
+    <t>Stichting Human Concern - Centrum voor eetstoornissen</t>
+  </si>
+  <si>
+    <t>Amsterdam</t>
+  </si>
+  <si>
+    <t>ZKH</t>
+  </si>
+  <si>
+    <t>04069088</t>
+  </si>
+  <si>
+    <t>De ZorgZaak B.V.</t>
+  </si>
+  <si>
+    <t>Hoogeveen</t>
+  </si>
+  <si>
+    <t>54248353</t>
+  </si>
+  <si>
+    <t>PGVZ B.V.</t>
+  </si>
+  <si>
+    <t>Kampen</t>
+  </si>
+  <si>
+    <t>50975382</t>
+  </si>
+  <si>
+    <t>Stichting GGZ Momentum</t>
+  </si>
+  <si>
+    <t>s-Hertogenbosch</t>
+  </si>
+  <si>
+    <t>61051020</t>
+  </si>
+  <si>
+    <t>Wonen bij September B.V.</t>
+  </si>
+  <si>
+    <t>Woerden</t>
+  </si>
+  <si>
+    <t>12052689</t>
+  </si>
+  <si>
+    <t>Zorgverlening PGZ B.V.</t>
+  </si>
+  <si>
+    <t>Nederweert</t>
+  </si>
+  <si>
+    <t>53430492</t>
+  </si>
+  <si>
+    <t>Stichting PoliDirect</t>
+  </si>
+  <si>
+    <t>Heemstede</t>
+  </si>
+  <si>
+    <t>84534249</t>
+  </si>
+  <si>
+    <t>Tzorg Zorg Thuis B.V.</t>
+  </si>
+  <si>
+    <t>Uden</t>
+  </si>
+  <si>
+    <t>14100256</t>
+  </si>
+  <si>
+    <t>U-center B.V.</t>
+  </si>
+  <si>
+    <t>Epen</t>
+  </si>
+  <si>
+    <t>52684717</t>
+  </si>
+  <si>
+    <t>Boba Groep B.V.</t>
+  </si>
+  <si>
+    <t>Dordrecht</t>
+  </si>
+  <si>
+    <t>41050605</t>
+  </si>
+  <si>
+    <t>Stichting RST Zorgverleners</t>
+  </si>
+  <si>
+    <t>Barneveld</t>
+  </si>
+  <si>
+    <t>63709597</t>
+  </si>
+  <si>
+    <t>Stichting Acibadem International Medical Center</t>
+  </si>
+  <si>
+    <t>17264705</t>
+  </si>
+  <si>
+    <t>Stichting Alexander Monro Ziekenhuis</t>
+  </si>
+  <si>
+    <t>Bilthoven</t>
+  </si>
+  <si>
+    <t>63484900</t>
+  </si>
+  <si>
+    <t>Leyhoeve Zorg B.V.</t>
+  </si>
+  <si>
+    <t>Oisterwijk</t>
+  </si>
+  <si>
+    <t>32127481</t>
+  </si>
+  <si>
+    <t>Stichting Beste Zorg</t>
+  </si>
+  <si>
+    <t>Huis ter Heide</t>
+  </si>
+  <si>
+    <t>34250300</t>
+  </si>
+  <si>
+    <t>Stichting Cardiologie Centra Nederland</t>
+  </si>
+  <si>
+    <t>Utrecht</t>
+  </si>
+  <si>
+    <t>37161753</t>
+  </si>
+  <si>
+    <t>Vereniging Ambulancezorg Regio Noord-Holland Noord in coöperatief verband U.A.</t>
+  </si>
+  <si>
+    <t>Alkmaar</t>
+  </si>
+  <si>
+    <t>ELZ</t>
+  </si>
+  <si>
+    <t>64494705</t>
+  </si>
+  <si>
+    <t>Stichting Sandstep Klinieken</t>
+  </si>
+  <si>
+    <t>Bosch en Duin</t>
+  </si>
+  <si>
+    <t>54049431</t>
+  </si>
+  <si>
+    <t>Coöperatie Regionale Ambulancevoorziening Kennemerland U.A.</t>
+  </si>
+  <si>
+    <t>Haarlem</t>
+  </si>
+  <si>
+    <t>27258035</t>
+  </si>
+  <si>
+    <t>annatommie - centra voor orthopedie - B.V.</t>
+  </si>
+  <si>
+    <t>17234946</t>
+  </si>
+  <si>
+    <t>Stichting Xpert Clinic</t>
+  </si>
+  <si>
+    <t>Eindhoven</t>
+  </si>
+  <si>
+    <t>14078720</t>
+  </si>
+  <si>
+    <t>Stichting ZBC Zuyderland-Eyescan</t>
+  </si>
+  <si>
+    <t>Geleen</t>
+  </si>
+  <si>
+    <t>53688546</t>
+  </si>
+  <si>
+    <t>Coöperatie Regionale Ambulancevoorziening Haaglanden U.A.</t>
+  </si>
+  <si>
+    <t>s-Gravenhage</t>
+  </si>
+  <si>
+    <t>39084425</t>
+  </si>
+  <si>
+    <t>MoleMann Mental Health B.V.</t>
+  </si>
+  <si>
+    <t>Amersfoort</t>
+  </si>
+  <si>
+    <t>41041607</t>
+  </si>
+  <si>
+    <t>Stichting Vérian</t>
+  </si>
+  <si>
+    <t>Apeldoorn</t>
+  </si>
+  <si>
+    <t>77843630</t>
+  </si>
+  <si>
+    <t>Unilabs Eerstelijnsdiagnostiek Saltro B.V.</t>
+  </si>
+  <si>
+    <t>Enschede</t>
+  </si>
+  <si>
+    <t>70566682</t>
+  </si>
+  <si>
+    <t>Stichting Orthopedische en Sportmedische Klinieken Oost Nederland</t>
+  </si>
+  <si>
+    <t>Hengelo</t>
+  </si>
+  <si>
+    <t>37083690</t>
+  </si>
+  <si>
+    <t>Stichting Centrum Oosterwal</t>
+  </si>
+  <si>
+    <t>57614245</t>
+  </si>
+  <si>
+    <t>Stichting Oogkliniek Drechtsteden</t>
+  </si>
+  <si>
+    <t>Papendrecht</t>
+  </si>
+  <si>
+    <t>73150045</t>
+  </si>
+  <si>
+    <t>Unilabs Eerstelijnsdiagnostiek B.V.</t>
+  </si>
+  <si>
+    <t>41126114</t>
+  </si>
+  <si>
+    <t>Stichting Profila Zorggroep</t>
+  </si>
+  <si>
+    <t>Houten</t>
+  </si>
+  <si>
+    <t>68681437</t>
+  </si>
+  <si>
+    <t>Coöperatie De MARQ U.A.</t>
   </si>
   <si>
     <t>Breda</t>
   </si>
   <si>
-    <t>VVT</t>
-[...137 lines deleted...]
-    <t>Stichting Melles Hoornvlieskliniek Rotterdam</t>
+    <t>34124295</t>
+  </si>
+  <si>
+    <t>DCA (Stichting)</t>
+  </si>
+  <si>
+    <t>AMSTERDAM</t>
+  </si>
+  <si>
+    <t>37140329</t>
+  </si>
+  <si>
+    <t>Stichting Oog voor Zorg</t>
+  </si>
+  <si>
+    <t>Heerhugowaard</t>
+  </si>
+  <si>
+    <t>67366090</t>
+  </si>
+  <si>
+    <t>Coöperatie Hesterhuizen U.A.</t>
+  </si>
+  <si>
+    <t>Rosmalen</t>
+  </si>
+  <si>
+    <t>04084443</t>
+  </si>
+  <si>
+    <t>Stichting De Trans</t>
+  </si>
+  <si>
+    <t>Rolde</t>
+  </si>
+  <si>
+    <t>17147045</t>
+  </si>
+  <si>
+    <t>Stichting ViaSana</t>
+  </si>
+  <si>
+    <t>Mill</t>
+  </si>
+  <si>
+    <t>30160566</t>
+  </si>
+  <si>
+    <t>Bergman Medical Care B.V.</t>
+  </si>
+  <si>
+    <t>Naarden</t>
+  </si>
+  <si>
+    <t>34239948</t>
+  </si>
+  <si>
+    <t>KSYOS Expertise Centrum (EC®) B.V.</t>
+  </si>
+  <si>
+    <t>09149860</t>
+  </si>
+  <si>
+    <t>Thuiszorg Groot Gelre B.V.</t>
+  </si>
+  <si>
+    <t>Arnhem</t>
+  </si>
+  <si>
+    <t>08215848</t>
+  </si>
+  <si>
+    <t>Stichting Thuisgenoten</t>
+  </si>
+  <si>
+    <t>Almelo</t>
+  </si>
+  <si>
+    <t>72630787</t>
+  </si>
+  <si>
+    <t>Stichting Noorderzorg</t>
+  </si>
+  <si>
+    <t>Delfzijl</t>
+  </si>
+  <si>
+    <t>33133450</t>
+  </si>
+  <si>
+    <t>Allerzorg B.V.</t>
+  </si>
+  <si>
+    <t>53496914</t>
+  </si>
+  <si>
+    <t>Stichting Eucura</t>
+  </si>
+  <si>
+    <t>Almere</t>
+  </si>
+  <si>
+    <t>56519370</t>
+  </si>
+  <si>
+    <t>BuurtzorgT B.V.</t>
+  </si>
+  <si>
+    <t>61649198</t>
+  </si>
+  <si>
+    <t>Stichting Changes GGZ</t>
+  </si>
+  <si>
+    <t>74627791</t>
+  </si>
+  <si>
+    <t>Stichting Medische Kliniek Velsen</t>
+  </si>
+  <si>
+    <t>Velsen-Noord</t>
+  </si>
+  <si>
+    <t>24366758</t>
+  </si>
+  <si>
+    <t>MOB Maatschappelijk Ondersteuningsbureau B.V.</t>
   </si>
   <si>
     <t>Rotterdam</t>
   </si>
   <si>
-    <t>62303597</t>
-[...2 lines deleted...]
-    <t>Stichting Jeugd GGZ</t>
+    <t>85065641</t>
+  </si>
+  <si>
+    <t>Sterkz.org B.V.</t>
+  </si>
+  <si>
+    <t>62552007</t>
+  </si>
+  <si>
+    <t>Korian Zorg B.V.</t>
+  </si>
+  <si>
+    <t>32139459</t>
+  </si>
+  <si>
+    <t>Stichting DeKinderkliniek Almere</t>
+  </si>
+  <si>
+    <t>50074105</t>
+  </si>
+  <si>
+    <t>INTER-PSY B.V.</t>
+  </si>
+  <si>
+    <t>Groningen</t>
+  </si>
+  <si>
+    <t>55670040</t>
+  </si>
+  <si>
+    <t>Mindfit (Stichting)</t>
   </si>
   <si>
     <t>Deventer</t>
   </si>
   <si>
     <t>GGZ</t>
   </si>
   <si>
-    <t>60929782</t>
-[...896 lines deleted...]
-    <t>Pi-groep Zorg B.V.</t>
+    <t>54059208</t>
+  </si>
+  <si>
+    <t>Coöperatie RAV Fryslân U.A.</t>
   </si>
   <si>
     <t>Drachten</t>
   </si>
   <si>
-    <t>77361644</t>
-[...515 lines deleted...]
-    <t>200 resultaten · gegenereerd 18-4-2026, 00:04:00</t>
+    <t>37111182</t>
+  </si>
+  <si>
+    <t>Stichting Parlan</t>
+  </si>
+  <si>
+    <t>28101511</t>
+  </si>
+  <si>
+    <t>Stichting Academische Zorgvernieuwing</t>
+  </si>
+  <si>
+    <t>30210150</t>
+  </si>
+  <si>
+    <t>ZBC Eyescan B.V.</t>
+  </si>
+  <si>
+    <t>58 resultaten · gegenereerd 17-6-2026, 14:15:42</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF0F1F3D"/>
       <sz val="18"/>
     </font>
     <font>
       <i/>
       <color rgb="FF6B7280"/>
@@ -2065,51 +973,51 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF0F1F3D"/>
   </sheetPr>
-  <dimension ref="B2:I207"/>
+  <dimension ref="B2:I65"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="2" customWidth="1"/>
     <col min="2" max="2" width="14" customWidth="1"/>
     <col min="3" max="3" width="40" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="8" width="14" customWidth="1"/>
     <col min="9" max="9" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" ht="22" customHeight="1" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B5" s="3" t="s">
         <v>2</v>
       </c>
@@ -2127,5239 +1035,1543 @@
       </c>
       <c r="G5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="6">
-        <v>2656649</v>
+        <v>22388357</v>
       </c>
       <c r="G6" s="7">
-        <v>-0.13114152452958597</v>
+        <v>-0.09005868541403016</v>
       </c>
       <c r="H6" s="7">
-        <v>-4.656695957820738</v>
+        <v>-0.38441686933273944</v>
       </c>
       <c r="I6" s="8">
-        <v>-2.215420913498107</v>
+        <v>-0.2501668926619801</v>
       </c>
     </row>
     <row r="7" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F7" s="6">
-        <v>719683</v>
+        <v>12657106</v>
       </c>
       <c r="G7" s="7">
-        <v>0.004543667142339058</v>
+        <v>-0.08067302272731224</v>
       </c>
       <c r="H7" s="7">
-        <v>-4.565712258979816</v>
+        <v>-0.37165459508123666</v>
       </c>
       <c r="I7" s="8">
-        <v>17.00519877675841</v>
+        <v>-3.6869160022603364</v>
       </c>
     </row>
     <row r="8" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B8" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="6">
-        <v>1895570</v>
+        <v>13932875</v>
       </c>
       <c r="G8" s="7">
-        <v>-0.2413047262828595</v>
+        <v>-0.1006495787839911</v>
       </c>
       <c r="H8" s="7">
-        <v>-3.711780099149067</v>
+        <v>-0.3163872307427416</v>
       </c>
       <c r="I8" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B9" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="6">
-        <v>570769</v>
+        <v>26042724</v>
       </c>
       <c r="G9" s="7">
-        <v>-0.01970849853443337</v>
+        <v>-0.03171050770265046</v>
       </c>
       <c r="H9" s="7">
-        <v>-3.6469601982796327</v>
+        <v>-0.24440419144522466</v>
       </c>
       <c r="I9" s="8">
-        <v>0</v>
+        <v>-0.3632717708772287</v>
       </c>
     </row>
     <row r="10" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B10" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F10" s="6">
-        <v>1664037</v>
+        <v>11130781</v>
       </c>
       <c r="G10" s="7">
-        <v>0.01109350332955337</v>
+        <v>-0.08553550734669921</v>
       </c>
       <c r="H10" s="7">
-        <v>-3.5892146302627266</v>
+        <v>-0.18817210088375547</v>
       </c>
       <c r="I10" s="8">
-        <v>0</v>
+        <v>-4.2013408579348095</v>
       </c>
     </row>
     <row r="11" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B11" s="5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="F11" s="6">
-        <v>809923</v>
+        <v>26214693</v>
       </c>
       <c r="G11" s="7">
-        <v>-0.24893724465165207</v>
+        <v>-0.011234272322014223</v>
       </c>
       <c r="H11" s="7">
-        <v>-3.1742994730240985</v>
+        <v>-0.20110931045799596</v>
       </c>
       <c r="I11" s="8">
-        <v>-2.3220861025691897</v>
+        <v>-38.26148120732217</v>
       </c>
     </row>
     <row r="12" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B12" s="5" t="s">
         <v>30</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="6">
-        <v>1248829</v>
+        <v>11440451</v>
       </c>
       <c r="G12" s="7">
-        <v>-0.021888505151626044</v>
+        <v>-0.2382050323016112</v>
       </c>
       <c r="H12" s="7">
-        <v>-3.27958124395179</v>
+        <v>0.09652731834001058</v>
       </c>
       <c r="I12" s="8">
-        <v>-1.8291567587342235</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B13" s="5" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F13" s="6">
-        <v>5945673</v>
+        <v>17156162</v>
       </c>
       <c r="G13" s="7">
-        <v>-0.32371961929288745</v>
+        <v>-0.13522389215023733</v>
       </c>
       <c r="H13" s="7">
-        <v>-2.8166285893893406</v>
+        <v>0.025400521177204986</v>
       </c>
       <c r="I13" s="8">
-        <v>0</v>
+        <v>-1.1331466604710587</v>
       </c>
     </row>
     <row r="14" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B14" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>37</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="6">
-        <v>2293707</v>
+        <v>11464745</v>
       </c>
       <c r="G14" s="7">
-        <v>-0.003870154296080537</v>
+        <v>-0.01919571695663532</v>
       </c>
       <c r="H14" s="7">
-        <v>-3.125224082296809</v>
+        <v>-0.05428901367279272</v>
       </c>
       <c r="I14" s="8">
-        <v>-68.93804213135068</v>
+        <v>0</v>
       </c>
     </row>
     <row r="15" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B15" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>41</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="F15" s="6">
-        <v>831605</v>
+        <v>13047973</v>
       </c>
       <c r="G15" s="7">
-        <v>-0.25511270374757244</v>
+        <v>0.0015219988576003337</v>
       </c>
       <c r="H15" s="7">
-        <v>-2.635559086071605</v>
+        <v>-0.06912996524619915</v>
       </c>
       <c r="I15" s="8">
-        <v>-0.0018288687880916132</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B16" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>45</v>
+        <v>13</v>
       </c>
       <c r="F16" s="6">
-        <v>714254</v>
+        <v>17970064</v>
       </c>
       <c r="G16" s="7">
-        <v>-0.16718562304166304</v>
+        <v>-0.034183795895217736</v>
       </c>
       <c r="H16" s="7">
-        <v>-2.42669743084541</v>
+        <v>-0.004899975635740882</v>
       </c>
       <c r="I16" s="8">
-        <v>-0.5758585748620334</v>
+        <v>-2.3853732388060918</v>
       </c>
     </row>
     <row r="17" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B17" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="C17" s="5" t="s">
         <v>46</v>
       </c>
-      <c r="C17" s="5" t="s">
+      <c r="D17" s="5" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="6">
-        <v>605338</v>
+        <v>28314641</v>
       </c>
       <c r="G17" s="7">
-        <v>-0.14703190614169273</v>
+        <v>-0.022501397775094516</v>
       </c>
       <c r="H17" s="7">
-        <v>-2.435346097201767</v>
+        <v>0.009372092735386816</v>
       </c>
       <c r="I17" s="8">
-        <v>-2.4041616107141253</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B18" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C18" s="5" t="s">
         <v>49</v>
       </c>
-      <c r="C18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D18" s="5" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="F18" s="6">
-        <v>2334110</v>
+        <v>44354080</v>
       </c>
       <c r="G18" s="7">
-        <v>-0.21971201014519454</v>
+        <v>-0.0013942347581101897</v>
       </c>
       <c r="H18" s="7">
-        <v>-2.3214791744541152</v>
+        <v>-0.010105918651465554</v>
       </c>
       <c r="I18" s="8">
-        <v>-2.1756325658305253</v>
+        <v>0</v>
       </c>
     </row>
     <row r="19" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B19" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C19" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="C19" s="5" t="s">
+      <c r="D19" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="D19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" s="5" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F19" s="6">
-        <v>511467</v>
+        <v>14025612</v>
       </c>
       <c r="G19" s="7">
-        <v>-0.15079956282614518</v>
+        <v>-0.01015535008383235</v>
       </c>
       <c r="H19" s="7">
-        <v>-2.361381056184516</v>
+        <v>0</v>
       </c>
       <c r="I19" s="8">
-        <v>-3.0333856266773846</v>
+        <v>-69.20853020676098</v>
       </c>
     </row>
     <row r="20" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B20" s="5" t="s">
         <v>53</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>54</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="F20" s="6">
-        <v>649930</v>
+        <v>13250717</v>
       </c>
       <c r="G20" s="7">
-        <v>-0.1565414736971674</v>
+        <v>-0.01882645293835798</v>
       </c>
       <c r="H20" s="7">
-        <v>-2.2336123710084927</v>
+        <v>0.016961847598639022</v>
       </c>
       <c r="I20" s="8">
-        <v>0</v>
+        <v>-13.504361350735978</v>
       </c>
     </row>
     <row r="21" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B21" s="5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="F21" s="6">
-        <v>1370072</v>
+        <v>42538254</v>
       </c>
       <c r="G21" s="7">
-        <v>-0.222262771591566</v>
+        <v>0</v>
       </c>
       <c r="H21" s="7">
-        <v>-2.006368907276421</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I21" s="8"/>
     </row>
     <row r="22" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B22" s="5" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="F22" s="6">
-        <v>1580310</v>
+        <v>25615771</v>
       </c>
       <c r="G22" s="7">
-        <v>-0.12510203694211894</v>
+        <v>0.00003091845254238102</v>
       </c>
       <c r="H22" s="7">
-        <v>-2.0981058222042126</v>
+        <v>0</v>
       </c>
       <c r="I22" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B23" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F23" s="6">
-        <v>17635145</v>
+        <v>31944276</v>
       </c>
       <c r="G23" s="7">
-        <v>-0.11036217734529544</v>
+        <v>0.00006555165000452663</v>
       </c>
       <c r="H23" s="7">
-        <v>-1.9383947286840804</v>
+        <v>0</v>
       </c>
       <c r="I23" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B24" s="5" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F24" s="6">
-        <v>1092839</v>
+        <v>10309396</v>
       </c>
       <c r="G24" s="7">
-        <v>-0.2500816680224626</v>
+        <v>0.00026015103115643244</v>
       </c>
       <c r="H24" s="7">
-        <v>-1.779481660837593</v>
+        <v>0</v>
       </c>
       <c r="I24" s="8">
-        <v>-1.1790420016172762</v>
+        <v>0</v>
       </c>
     </row>
     <row r="25" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B25" s="5" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>32</v>
+        <v>71</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
       <c r="F25" s="6">
-        <v>22430427</v>
+        <v>23323404</v>
       </c>
       <c r="G25" s="7">
-        <v>-0.1521072692909502</v>
+        <v>0.00036023901142388993</v>
       </c>
       <c r="H25" s="7">
-        <v>-1.6718084631636607</v>
+        <v>0</v>
       </c>
       <c r="I25" s="8">
-        <v>-2.046770487752764</v>
+        <v>0</v>
       </c>
     </row>
     <row r="26" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B26" s="5" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="F26" s="6">
-        <v>4648110</v>
+        <v>29023797</v>
       </c>
       <c r="G26" s="7">
-        <v>-0.1822837669504379</v>
+        <v>0</v>
       </c>
       <c r="H26" s="7">
-        <v>-1.4343119184561746</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00041047392635413637</v>
+      </c>
+      <c r="I26" s="8"/>
     </row>
     <row r="27" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B27" s="5" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>22</v>
+        <v>76</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="F27" s="6">
-        <v>1532552</v>
+        <v>40152006</v>
       </c>
       <c r="G27" s="7">
-        <v>-0.031213296514571772</v>
+        <v>-0.0009024704768175219</v>
       </c>
       <c r="H27" s="7">
-        <v>-1.5843995265538475</v>
+        <v>0.0015341300454194567</v>
       </c>
       <c r="I27" s="8">
-        <v>-0.20453215151768542</v>
+        <v>0</v>
       </c>
     </row>
     <row r="28" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B28" s="5" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F28" s="6">
-        <v>7073079</v>
+        <v>10900977</v>
       </c>
       <c r="G28" s="7">
-        <v>-0.0006111906851316096</v>
+        <v>0.0006804894643847061</v>
       </c>
       <c r="H28" s="7">
-        <v>-1.606337571452272</v>
+        <v>0.000019042353254015132</v>
       </c>
       <c r="I28" s="8">
-        <v>-526.2979412445061</v>
+        <v>0</v>
       </c>
     </row>
     <row r="29" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B29" s="5" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F29" s="6">
-        <v>1147477</v>
+        <v>45658680</v>
       </c>
       <c r="G29" s="7">
-        <v>-0.09267985327810492</v>
+        <v>0.0007392460754450194</v>
       </c>
       <c r="H29" s="7">
-        <v>-1.4824486334674063</v>
+        <v>0</v>
       </c>
       <c r="I29" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B30" s="5" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F30" s="6">
-        <v>1599546</v>
+        <v>18665349</v>
       </c>
       <c r="G30" s="7">
-        <v>-0.13790100441000133</v>
+        <v>-0.018367617985605305</v>
       </c>
       <c r="H30" s="7">
-        <v>-1.3729058516601755</v>
+        <v>0.020562033598461184</v>
       </c>
       <c r="I30" s="8">
-        <v>-0.30419940248165056</v>
+        <v>-1.4679061247586322</v>
       </c>
     </row>
     <row r="31" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B31" s="5" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F31" s="6">
-        <v>511718</v>
+        <v>54726213</v>
       </c>
       <c r="G31" s="7">
-        <v>-0.12477184699385208</v>
+        <v>0.00010413656797337685</v>
       </c>
       <c r="H31" s="7">
-        <v>-1.352554042781807</v>
+        <v>0.004082959519648641</v>
       </c>
       <c r="I31" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B32" s="5" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
       <c r="F32" s="6">
-        <v>607082</v>
+        <v>31662986</v>
       </c>
       <c r="G32" s="7">
-        <v>-0.19155731845121418</v>
+        <v>0.00012835176063306222</v>
       </c>
       <c r="H32" s="7">
-        <v>-1.2703147002810156</v>
+        <v>0.004238309776718024</v>
       </c>
       <c r="I32" s="8">
-        <v>-0.8045764504561832</v>
+        <v>0</v>
       </c>
     </row>
     <row r="33" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B33" s="5" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F33" s="6">
-        <v>933322</v>
+        <v>37906888</v>
       </c>
       <c r="G33" s="7">
-        <v>0.0089936806375506</v>
+        <v>0.0000977131121921694</v>
       </c>
       <c r="H33" s="7">
-        <v>-1.4690457969146493</v>
+        <v>0.006057175272388941</v>
       </c>
       <c r="I33" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B34" s="5" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F34" s="6">
-        <v>1710513</v>
+        <v>10243331</v>
       </c>
       <c r="G34" s="7">
-        <v>-0.08070795135728287</v>
+        <v>0.00146280540968558</v>
       </c>
       <c r="H34" s="7">
-        <v>-1.3716592271393955</v>
+        <v>0.005047393910714772</v>
       </c>
       <c r="I34" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B35" s="5" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="F35" s="6">
-        <v>987834</v>
+        <v>10001725</v>
       </c>
       <c r="G35" s="7">
-        <v>-0.004803438634426432</v>
+        <v>-0.00001769694727659479</v>
       </c>
       <c r="H35" s="7">
-        <v>-1.4319879338094275</v>
+        <v>0.007095167698017104</v>
       </c>
       <c r="I35" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B36" s="5" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>99</v>
+        <v>91</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F36" s="6">
-        <v>1581737</v>
+        <v>10729408</v>
       </c>
       <c r="G36" s="7">
-        <v>-0.044732468166326006</v>
+        <v>0.000343914594355998</v>
       </c>
       <c r="H36" s="7">
-        <v>-1.383414930658791</v>
+        <v>0.006790565499500901</v>
       </c>
       <c r="I36" s="8">
-        <v>-0.6727722422443644</v>
+        <v>0</v>
       </c>
     </row>
     <row r="37" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B37" s="5" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F37" s="6">
-        <v>1981149</v>
+        <v>30592931</v>
       </c>
       <c r="G37" s="7">
-        <v>-0.20569023329391176</v>
+        <v>-0.12169625067960961</v>
       </c>
       <c r="H37" s="7">
-        <v>-1.0703784624087698</v>
+        <v>0.13019755040290076</v>
       </c>
       <c r="I37" s="8">
-        <v>0</v>
+        <v>-0.3586832820983899</v>
       </c>
     </row>
     <row r="38" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B38" s="5" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F38" s="6">
-        <v>2373604</v>
+        <v>12741644</v>
       </c>
       <c r="G38" s="7">
-        <v>-0.12918793530850134</v>
+        <v>-0.043894806667020364</v>
       </c>
       <c r="H38" s="7">
-        <v>-1.1345083261890045</v>
+        <v>0.05304233777175756</v>
       </c>
       <c r="I38" s="8">
-        <v>0</v>
+        <v>-1.0727848780243594</v>
       </c>
     </row>
     <row r="39" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B39" s="5" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>45</v>
+        <v>17</v>
       </c>
       <c r="F39" s="6">
-        <v>568044</v>
+        <v>67023029</v>
       </c>
       <c r="G39" s="7">
-        <v>0.008016984599784524</v>
+        <v>0.0005538693275112947</v>
       </c>
       <c r="H39" s="7">
-        <v>-1.248568515177661</v>
+        <v>0.009140294591826515</v>
       </c>
       <c r="I39" s="8">
-        <v>31.693017127799738</v>
+        <v>0</v>
       </c>
     </row>
     <row r="40" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B40" s="5" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>28</v>
+        <v>113</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="F40" s="6">
-        <v>4437159</v>
+        <v>14214672</v>
       </c>
       <c r="G40" s="7">
-        <v>-0.12409922655464904</v>
+        <v>0.00028090693897122633</v>
       </c>
       <c r="H40" s="7">
-        <v>-1.1159671276980612</v>
+        <v>0.01388921060177527</v>
       </c>
       <c r="I40" s="8">
-        <v>-1.7363415466868126</v>
+        <v>0</v>
       </c>
     </row>
     <row r="41" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B41" s="5" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="F41" s="6">
-        <v>7153985</v>
+        <v>10644526</v>
       </c>
       <c r="G41" s="7">
-        <v>-0.021605301101414107</v>
+        <v>0.0007229067785639304</v>
       </c>
       <c r="H41" s="7">
-        <v>-1.1910286687686458</v>
+        <v>0.013456238275007528</v>
       </c>
       <c r="I41" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B42" s="5" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F42" s="6">
-        <v>1686387</v>
+        <v>71425479</v>
       </c>
       <c r="G42" s="7">
-        <v>-0.13543925563942322</v>
+        <v>-0.06010660425532463</v>
       </c>
       <c r="H42" s="7">
-        <v>-1.0523935078467903</v>
+        <v>0.07508750365096621</v>
       </c>
       <c r="I42" s="8">
-        <v>-0.06322158640648327</v>
+        <v>-5.495865150543553</v>
       </c>
     </row>
     <row r="43" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B43" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F43" s="6">
-        <v>608596</v>
+        <v>27506513</v>
       </c>
       <c r="G43" s="7">
-        <v>0.0033897692393640446</v>
+        <v>0.0012600652071020416</v>
       </c>
       <c r="H43" s="7">
-        <v>-1.1862438371172925</v>
+        <v>0.01645370456676906</v>
       </c>
       <c r="I43" s="8">
-        <v>61.12166747455162</v>
+        <v>0</v>
       </c>
     </row>
     <row r="44" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B44" s="5" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>76</v>
+        <v>125</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F44" s="6">
-        <v>38609000</v>
+        <v>294482389</v>
       </c>
       <c r="G44" s="7">
-        <v>-0.06159185682094848</v>
+        <v>0.0003399456257467403</v>
       </c>
       <c r="H44" s="7">
-        <v>-1.096837391547719</v>
+        <v>0.01818448961236005</v>
       </c>
       <c r="I44" s="8">
-        <v>-0.1703111858704794</v>
+        <v>0</v>
       </c>
     </row>
     <row r="45" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B45" s="5" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F45" s="6">
-        <v>944841</v>
+        <v>20709222</v>
       </c>
       <c r="G45" s="7">
-        <v>-0.037309981256105525</v>
+        <v>0.0006810492446312083</v>
       </c>
       <c r="H45" s="7">
-        <v>-1.1057322245101229</v>
+        <v>0.021672536812065653</v>
       </c>
       <c r="I45" s="8">
-        <v>-5.466328151594236</v>
+        <v>0.8756381168462848</v>
       </c>
     </row>
     <row r="46" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B46" s="5" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>60</v>
+        <v>130</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F46" s="6">
-        <v>1043521</v>
+        <v>21620242</v>
       </c>
       <c r="G46" s="7">
-        <v>-0.04808528050705257</v>
+        <v>-0.019309219573027905</v>
       </c>
       <c r="H46" s="7">
-        <v>-1.0405596115167073</v>
+        <v>0.04500688797830597</v>
       </c>
       <c r="I46" s="8">
-        <v>-8.551058232691618</v>
+        <v>0</v>
       </c>
     </row>
     <row r="47" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B47" s="5" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="F47" s="6">
-        <v>1054466</v>
+        <v>12533544</v>
       </c>
       <c r="G47" s="7">
-        <v>-0.22748386387043298</v>
+        <v>0.0002523627794341329</v>
       </c>
       <c r="H47" s="7">
-        <v>-0.8576691810613685</v>
+        <v>0.027578055065636185</v>
       </c>
       <c r="I47" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B48" s="5" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>25</v>
+        <v>136</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F48" s="6">
-        <v>829991</v>
+        <v>22504000</v>
       </c>
       <c r="G48" s="7">
-        <v>-0.12159167990978216</v>
+        <v>-0.04719161038037682</v>
       </c>
       <c r="H48" s="7">
-        <v>-0.9424131585106724</v>
+        <v>0.07793764988009592</v>
       </c>
       <c r="I48" s="8">
-        <v>-0.2642885453824812</v>
+        <v>-3.7278719397363465</v>
       </c>
     </row>
     <row r="49" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B49" s="5" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>134</v>
+        <v>29</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="F49" s="6">
-        <v>1368709</v>
+        <v>37822067</v>
       </c>
       <c r="G49" s="7">
-        <v>-0.11678596399965223</v>
+        <v>0.019326548176227386</v>
       </c>
       <c r="H49" s="7">
-        <v>-0.9340906728085538</v>
+        <v>0.01377958662946562</v>
       </c>
       <c r="I49" s="8">
-        <v>-2.326126396656782</v>
+        <v>23.784855739633638</v>
       </c>
     </row>
     <row r="50" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B50" s="5" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F50" s="6">
-        <v>1219254</v>
+        <v>12662504</v>
       </c>
       <c r="G50" s="7">
-        <v>0.0028222175198933117</v>
+        <v>0.0041838486289915485</v>
       </c>
       <c r="H50" s="7">
-        <v>-1.0528065037488912</v>
+        <v>0.033056339271258374</v>
       </c>
       <c r="I50" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B51" s="5" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>141</v>
+        <v>17</v>
       </c>
       <c r="F51" s="6">
-        <v>962164</v>
+        <v>29018028</v>
       </c>
       <c r="G51" s="7">
-        <v>-0.7170607089851626</v>
+        <v>0.0034443071045351533</v>
       </c>
       <c r="H51" s="7">
-        <v>-0.32915940609743805</v>
+        <v>0.034053589973520294</v>
       </c>
       <c r="I51" s="8">
-        <v>0</v>
+        <v>60.031816862937355</v>
       </c>
     </row>
     <row r="52" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B52" s="5" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>144</v>
+        <v>107</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F52" s="6">
-        <v>1724529</v>
+        <v>11593678</v>
       </c>
       <c r="G52" s="7">
-        <v>-0.27067158627080207</v>
+        <v>0.011574929025974328</v>
       </c>
       <c r="H52" s="7">
-        <v>-0.7308965905051908</v>
+        <v>0.027537556483847193</v>
       </c>
       <c r="I52" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B53" s="5" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F53" s="6">
-        <v>8884830</v>
+        <v>17807783</v>
       </c>
       <c r="G53" s="7">
-        <v>-0.12133467944800294</v>
+        <v>0.006077005767646652</v>
       </c>
       <c r="H53" s="7">
-        <v>-0.8156776238298472</v>
+        <v>0.04710131247349426</v>
       </c>
       <c r="I53" s="8">
-        <v>-0.6385127425934893</v>
+        <v>0</v>
       </c>
     </row>
     <row r="54" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B54" s="5" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F54" s="6">
-        <v>10621259</v>
+        <v>15128721</v>
       </c>
       <c r="G54" s="7">
-        <v>-0.057556171071621545</v>
+        <v>-0.049543513956004606</v>
       </c>
       <c r="H54" s="7">
-        <v>-0.8647397839565236</v>
+        <v>0.11233629913912489</v>
       </c>
       <c r="I54" s="8">
-        <v>-2.1439003204546236</v>
+        <v>-2.2426440569423507</v>
       </c>
     </row>
     <row r="55" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B55" s="5" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>153</v>
+        <v>61</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
       <c r="F55" s="6">
-        <v>758983</v>
+        <v>12839757</v>
       </c>
       <c r="G55" s="7">
-        <v>-0.0727921442245742</v>
+        <v>0.0014997168560121504</v>
       </c>
       <c r="H55" s="7">
-        <v>-0.8324801818735652</v>
+        <v>0.06612012513203311</v>
       </c>
       <c r="I55" s="8">
-        <v>-0.8850999131190269</v>
+        <v>0</v>
       </c>
     </row>
     <row r="56" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B56" s="5" t="s">
         <v>154</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>155</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>156</v>
+        <v>130</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F56" s="6">
-        <v>1013049</v>
+        <v>72253235</v>
       </c>
       <c r="G56" s="7">
-        <v>-0.1695446123534005</v>
+        <v>0.0035323954699052577</v>
       </c>
       <c r="H56" s="7">
-        <v>-0.7287458274289847</v>
+        <v>0.06967551783846945</v>
       </c>
       <c r="I56" s="8">
-        <v>-0.3243477703965486</v>
+        <v>0</v>
       </c>
     </row>
     <row r="57" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B57" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="C57" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="C57" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D57" s="5" t="s">
-        <v>159</v>
+        <v>141</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F57" s="6">
-        <v>1098377</v>
+        <v>12298614</v>
       </c>
       <c r="G57" s="7">
-        <v>-0.06742766827783174</v>
+        <v>0.014653927670223653</v>
       </c>
       <c r="H57" s="7">
-        <v>-0.7822256684292147</v>
+        <v>0.07122704015237966</v>
       </c>
       <c r="I57" s="8">
-        <v>-1.1543592444066377</v>
+        <v>0</v>
       </c>
     </row>
     <row r="58" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B58" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="C58" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="D58" s="5" t="s">
         <v>160</v>
       </c>
-      <c r="C58" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E58" s="5" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="F58" s="6">
-        <v>1889608</v>
+        <v>22703625</v>
       </c>
       <c r="G58" s="7">
-        <v>-0.09188572444655188</v>
+        <v>-0.05580174972058427</v>
       </c>
       <c r="H58" s="7">
-        <v>-0.7502571966823484</v>
+        <v>0.14734687912001865</v>
       </c>
       <c r="I58" s="8">
-        <v>-3.3208468680166794</v>
+        <v>-3.0150003709837065</v>
       </c>
     </row>
     <row r="59" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B59" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="C59" s="5" t="s">
         <v>162</v>
       </c>
-      <c r="C59" s="5" t="s">
+      <c r="D59" s="5" t="s">
         <v>163</v>
       </c>
-      <c r="D59" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E59" s="5" t="s">
-        <v>29</v>
+        <v>164</v>
       </c>
       <c r="F59" s="6">
-        <v>1649461</v>
+        <v>17174168</v>
       </c>
       <c r="G59" s="7">
-        <v>-0.05675732860613255</v>
+        <v>-0.02177421345825894</v>
       </c>
       <c r="H59" s="7">
-        <v>-0.7292375271248518</v>
+        <v>0.12160455083090504</v>
       </c>
       <c r="I59" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B60" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
       <c r="F60" s="6">
-        <v>1296172</v>
+        <v>53710359</v>
       </c>
       <c r="G60" s="7">
-        <v>-0.19565613205654805</v>
+        <v>0.0008880782196968745</v>
       </c>
       <c r="H60" s="7">
-        <v>-0.5813187050670662</v>
+        <v>0.1004270429518804</v>
       </c>
       <c r="I60" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B61" s="5" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>169</v>
+        <v>64</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F61" s="6">
-        <v>573747</v>
+        <v>58514379</v>
       </c>
       <c r="G61" s="7">
-        <v>-0.024183132983701876</v>
+        <v>-0.008321595620112452</v>
       </c>
       <c r="H61" s="7">
-        <v>-0.7457951656914876</v>
+        <v>0.14192444059057677</v>
       </c>
       <c r="I61" s="8">
-        <v>-7.7034954954954955</v>
+        <v>-1.0114143013515207</v>
       </c>
     </row>
     <row r="62" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B62" s="5" t="s">
         <v>170</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>171</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>172</v>
+        <v>82</v>
       </c>
       <c r="E62" s="5" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F62" s="6">
-        <v>2544734</v>
+        <v>11841565</v>
       </c>
       <c r="G62" s="7">
-        <v>-0.032043427721718656</v>
+        <v>0.0008854403957584998</v>
       </c>
       <c r="H62" s="7">
-        <v>-0.7290740243332239</v>
+        <v>0.1372061101201618</v>
       </c>
       <c r="I62" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B63" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="C63" s="5" t="s">
         <v>173</v>
       </c>
-      <c r="C63" s="5" t="s">
+      <c r="D63" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="E63" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F63" s="6">
+        <v>43521225</v>
+      </c>
+      <c r="G63" s="7">
+        <v>0.0069418082786042905</v>
+      </c>
+      <c r="H63" s="7">
+        <v>0.1427209487928199</v>
+      </c>
+      <c r="I63" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B65" s="9" t="s">
         <v>174</v>
-      </c>
-[...3713 lines deleted...]
-        <v>538</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">