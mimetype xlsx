--- v1 (2026-06-17)
+++ v2 (2026-08-17)
@@ -532,51 +532,51 @@
   <si>
     <t>Coöperatie RAV Fryslân U.A.</t>
   </si>
   <si>
     <t>Drachten</t>
   </si>
   <si>
     <t>37111182</t>
   </si>
   <si>
     <t>Stichting Parlan</t>
   </si>
   <si>
     <t>28101511</t>
   </si>
   <si>
     <t>Stichting Academische Zorgvernieuwing</t>
   </si>
   <si>
     <t>30210150</t>
   </si>
   <si>
     <t>ZBC Eyescan B.V.</t>
   </si>
   <si>
-    <t>58 resultaten · gegenereerd 17-6-2026, 14:15:42</t>
+    <t>58 resultaten · gegenereerd 17-8-2026, 14:11:07</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF0F1F3D"/>
       <sz val="18"/>
     </font>
     <font>
       <i/>
       <color rgb="FF6B7280"/>