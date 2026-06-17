--- v0 (2026-04-18)
+++ v1 (2026-06-17)
@@ -8,150 +8,468 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Distress" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="109">
   <si>
     <t>Distress candidates — alle subsectors 2021</t>
   </si>
   <si>
     <t>Solvabiliteit &lt; 15% · EBITDA-marge &lt; 2% · omzet &gt; €500k</t>
   </si>
   <si>
     <t>KvK</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Plaats</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Omzet</t>
   </si>
   <si>
     <t>EBITDA-marge</t>
   </si>
   <si>
     <t>Solvabiliteit</t>
   </si>
   <si>
     <t>Leverage</t>
   </si>
   <si>
-    <t>0 resultaten · gegenereerd 18-4-2026, 00:04:00</t>
+    <t>09101119</t>
+  </si>
+  <si>
+    <t>SHO Groep B.V.</t>
+  </si>
+  <si>
+    <t>Velp</t>
+  </si>
+  <si>
+    <t>ZKH</t>
+  </si>
+  <si>
+    <t>58176942</t>
+  </si>
+  <si>
+    <t>Compartijn Exploitatie B.V.</t>
+  </si>
+  <si>
+    <t>Woerden</t>
+  </si>
+  <si>
+    <t>VVT</t>
+  </si>
+  <si>
+    <t>61051020</t>
+  </si>
+  <si>
+    <t>Wonen bij September B.V.</t>
+  </si>
+  <si>
+    <t>63048159</t>
+  </si>
+  <si>
+    <t>TSN Verzorging &amp; Verpleging B.V.</t>
+  </si>
+  <si>
+    <t>Zwolle</t>
+  </si>
+  <si>
+    <t>61354740</t>
+  </si>
+  <si>
+    <t>HappyNurse Thuiszorg B.V.</t>
+  </si>
+  <si>
+    <t>s-Gravenhage</t>
+  </si>
+  <si>
+    <t>41035167</t>
+  </si>
+  <si>
+    <t>Stichting LabDiagonaal</t>
+  </si>
+  <si>
+    <t>Harderwijk</t>
+  </si>
+  <si>
+    <t>OVERIG</t>
+  </si>
+  <si>
+    <t>33133450</t>
+  </si>
+  <si>
+    <t>Allerzorg B.V.</t>
+  </si>
+  <si>
+    <t>54248353</t>
+  </si>
+  <si>
+    <t>PGVZ B.V.</t>
+  </si>
+  <si>
+    <t>Kampen</t>
+  </si>
+  <si>
+    <t>18073585</t>
+  </si>
+  <si>
+    <t>Actief Zorg B.V.</t>
+  </si>
+  <si>
+    <t>Waalwijk</t>
+  </si>
+  <si>
+    <t>63484900</t>
+  </si>
+  <si>
+    <t>Leyhoeve Zorg B.V.</t>
+  </si>
+  <si>
+    <t>Oisterwijk</t>
+  </si>
+  <si>
+    <t>63709597</t>
+  </si>
+  <si>
+    <t>Stichting Acibadem International Medical Center</t>
+  </si>
+  <si>
+    <t>Amsterdam</t>
+  </si>
+  <si>
+    <t>27177846</t>
+  </si>
+  <si>
+    <t>Stichting Oogheelkunde Rijswijk</t>
+  </si>
+  <si>
+    <t>Rijswijk</t>
+  </si>
+  <si>
+    <t>34250300</t>
+  </si>
+  <si>
+    <t>Stichting Cardiologie Centra Nederland</t>
+  </si>
+  <si>
+    <t>Utrecht</t>
+  </si>
+  <si>
+    <t>37161753</t>
+  </si>
+  <si>
+    <t>Vereniging Ambulancezorg Regio Noord-Holland Noord in coöperatief verband U.A.</t>
+  </si>
+  <si>
+    <t>Alkmaar</t>
+  </si>
+  <si>
+    <t>ELZ</t>
+  </si>
+  <si>
+    <t>54049431</t>
+  </si>
+  <si>
+    <t>Coöperatie Regionale Ambulancevoorziening Kennemerland U.A.</t>
+  </si>
+  <si>
+    <t>Haarlem</t>
+  </si>
+  <si>
+    <t>27258035</t>
+  </si>
+  <si>
+    <t>annatommie - centra voor orthopedie - B.V.</t>
+  </si>
+  <si>
+    <t>53688546</t>
+  </si>
+  <si>
+    <t>Coöperatie Regionale Ambulancevoorziening Haaglanden U.A.</t>
+  </si>
+  <si>
+    <t>37083690</t>
+  </si>
+  <si>
+    <t>Stichting Centrum Oosterwal</t>
+  </si>
+  <si>
+    <t>41041607</t>
+  </si>
+  <si>
+    <t>Stichting Vérian</t>
+  </si>
+  <si>
+    <t>Apeldoorn</t>
+  </si>
+  <si>
+    <t>77843630</t>
+  </si>
+  <si>
+    <t>Unilabs Eerstelijnsdiagnostiek Saltro B.V.</t>
+  </si>
+  <si>
+    <t>Enschede</t>
+  </si>
+  <si>
+    <t>70566682</t>
+  </si>
+  <si>
+    <t>Stichting Orthopedische en Sportmedische Klinieken Oost Nederland</t>
+  </si>
+  <si>
+    <t>Hengelo</t>
+  </si>
+  <si>
+    <t>34124295</t>
+  </si>
+  <si>
+    <t>DCA (Stichting)</t>
+  </si>
+  <si>
+    <t>AMSTERDAM</t>
+  </si>
+  <si>
+    <t>30160566</t>
+  </si>
+  <si>
+    <t>Bergman Medical Care B.V.</t>
+  </si>
+  <si>
+    <t>Naarden</t>
+  </si>
+  <si>
+    <t>17147045</t>
+  </si>
+  <si>
+    <t>Stichting ViaSana</t>
+  </si>
+  <si>
+    <t>Mill</t>
+  </si>
+  <si>
+    <t>37140329</t>
+  </si>
+  <si>
+    <t>Stichting Oog voor Zorg</t>
+  </si>
+  <si>
+    <t>Heerhugowaard</t>
+  </si>
+  <si>
+    <t>77077105</t>
+  </si>
+  <si>
+    <t>Martha Flora Zorg B.V.</t>
+  </si>
+  <si>
+    <t>17234946</t>
+  </si>
+  <si>
+    <t>Stichting Xpert Clinic</t>
+  </si>
+  <si>
+    <t>Eindhoven</t>
+  </si>
+  <si>
+    <t>30210150</t>
+  </si>
+  <si>
+    <t>ZBC Eyescan B.V.</t>
+  </si>
+  <si>
+    <t>54059208</t>
+  </si>
+  <si>
+    <t>Coöperatie RAV Fryslân U.A.</t>
+  </si>
+  <si>
+    <t>Drachten</t>
+  </si>
+  <si>
+    <t>53496914</t>
+  </si>
+  <si>
+    <t>Stichting Eucura</t>
+  </si>
+  <si>
+    <t>Almere</t>
+  </si>
+  <si>
+    <t>41050605</t>
+  </si>
+  <si>
+    <t>Stichting RST Zorgverleners</t>
+  </si>
+  <si>
+    <t>Barneveld</t>
+  </si>
+  <si>
+    <t>09149860</t>
+  </si>
+  <si>
+    <t>Thuiszorg Groot Gelre B.V.</t>
+  </si>
+  <si>
+    <t>Arnhem</t>
+  </si>
+  <si>
+    <t>57156417</t>
+  </si>
+  <si>
+    <t>Stichting Diagnovum</t>
+  </si>
+  <si>
+    <t>Tilburg</t>
+  </si>
+  <si>
+    <t>28101511</t>
+  </si>
+  <si>
+    <t>Stichting Academische Zorgvernieuwing</t>
+  </si>
+  <si>
+    <t>34 resultaten · gegenereerd 17-6-2026, 14:16:04</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="0.0%"/>
+  </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF0F1F3D"/>
       <sz val="18"/>
     </font>
     <font>
       <i/>
       <color rgb="FF6B7280"/>
       <sz val="11"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
     </font>
     <font>
       <i/>
       <color rgb="FF6B7280"/>
       <sz val="9"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF0F1F3D"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="1">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FFE5E7EB"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFE5E7EB"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -457,101 +775,981 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF0F1F3D"/>
   </sheetPr>
-  <dimension ref="B2:I7"/>
+  <dimension ref="B2:I41"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="2" customWidth="1"/>
     <col min="2" max="2" width="14" customWidth="1"/>
     <col min="3" max="3" width="40" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="8" width="14" customWidth="1"/>
     <col min="9" max="9" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" ht="22" customHeight="1" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B6" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F6" s="6">
+        <v>13244000</v>
+      </c>
+      <c r="G6" s="7">
+        <v>-0.2928717154938085</v>
+      </c>
+      <c r="H6" s="7">
+        <v>-0.19713218167701863</v>
+      </c>
+      <c r="I6" s="8">
+        <v>-0.7953505123887766</v>
+      </c>
+    </row>
+    <row r="7" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B7" s="5" t="s">
-        <v>10</v>
+        <v>14</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F7" s="6">
+        <v>13578792</v>
+      </c>
+      <c r="G7" s="7">
+        <v>-0.20487433639163188</v>
+      </c>
+      <c r="H7" s="7">
+        <v>-0.27558639656370054</v>
+      </c>
+      <c r="I7" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B8" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F8" s="6">
+        <v>19035449</v>
+      </c>
+      <c r="G8" s="7">
+        <v>-0.152560257443888</v>
+      </c>
+      <c r="H8" s="7">
+        <v>-0.19205771007950528</v>
+      </c>
+      <c r="I8" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B9" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F9" s="6">
+        <v>59062783</v>
+      </c>
+      <c r="G9" s="7">
+        <v>0.015260286668171393</v>
+      </c>
+      <c r="H9" s="7">
+        <v>-0.18598409478151867</v>
+      </c>
+      <c r="I9" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B10" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F10" s="6">
+        <v>14815924</v>
+      </c>
+      <c r="G10" s="7">
+        <v>0.013013700664231269</v>
+      </c>
+      <c r="H10" s="7">
+        <v>-0.13979531333090647</v>
+      </c>
+      <c r="I10" s="8">
+        <v>22.334935947305638</v>
+      </c>
+    </row>
+    <row r="11" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B11" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="F11" s="6">
+        <v>10651786</v>
+      </c>
+      <c r="G11" s="7">
+        <v>-0.08177304726174559</v>
+      </c>
+      <c r="H11" s="7">
+        <v>0</v>
+      </c>
+      <c r="I11" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B12" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F12" s="6">
+        <v>39408897</v>
+      </c>
+      <c r="G12" s="7">
+        <v>-0.08635770749940046</v>
+      </c>
+      <c r="H12" s="7">
+        <v>0.009167334245307246</v>
+      </c>
+      <c r="I12" s="8">
+        <v>-2.522458159260145</v>
+      </c>
+    </row>
+    <row r="13" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B13" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F13" s="6">
+        <v>23921227</v>
+      </c>
+      <c r="G13" s="7">
+        <v>0.006814658796557551</v>
+      </c>
+      <c r="H13" s="7">
+        <v>-0.07149063852469018</v>
+      </c>
+      <c r="I13" s="8">
+        <v>1.8403214428120112</v>
+      </c>
+    </row>
+    <row r="14" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B14" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F14" s="6">
+        <v>18866454</v>
+      </c>
+      <c r="G14" s="7">
+        <v>-0.042080986707942046</v>
+      </c>
+      <c r="H14" s="7">
+        <v>-0.00439445087578694</v>
+      </c>
+      <c r="I14" s="8">
+        <v>-0.009251573523243555</v>
+      </c>
+    </row>
+    <row r="15" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B15" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F15" s="6">
+        <v>12505560</v>
+      </c>
+      <c r="G15" s="7">
+        <v>-0.04075643153925134</v>
+      </c>
+      <c r="H15" s="7">
+        <v>0.017782857923592518</v>
+      </c>
+      <c r="I15" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B16" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F16" s="6">
+        <v>34579868</v>
+      </c>
+      <c r="G16" s="7">
+        <v>-0.0008315532031527708</v>
+      </c>
+      <c r="H16" s="7">
+        <v>-0.0044942846732395</v>
+      </c>
+      <c r="I16" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B17" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F17" s="6">
+        <v>12012983</v>
+      </c>
+      <c r="G17" s="7">
+        <v>0</v>
+      </c>
+      <c r="H17" s="7">
+        <v>0</v>
+      </c>
+      <c r="I17" s="8"/>
+    </row>
+    <row r="18" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B18" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F18" s="6">
+        <v>23814015</v>
+      </c>
+      <c r="G18" s="7">
+        <v>0.00005975472846556954</v>
+      </c>
+      <c r="H18" s="7">
+        <v>0</v>
+      </c>
+      <c r="I18" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B19" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F19" s="6">
+        <v>29650626</v>
+      </c>
+      <c r="G19" s="7">
+        <v>0.00016836069498161693</v>
+      </c>
+      <c r="H19" s="7">
+        <v>0</v>
+      </c>
+      <c r="I19" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B20" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F20" s="6">
+        <v>22400524</v>
+      </c>
+      <c r="G20" s="7">
+        <v>0.00048552435648380367</v>
+      </c>
+      <c r="H20" s="7">
+        <v>0</v>
+      </c>
+      <c r="I20" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B21" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F21" s="6">
+        <v>26660088</v>
+      </c>
+      <c r="G21" s="7">
+        <v>0</v>
+      </c>
+      <c r="H21" s="7">
+        <v>0.0005405177076112635</v>
+      </c>
+      <c r="I21" s="8"/>
+    </row>
+    <row r="22" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B22" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F22" s="6">
+        <v>43009266</v>
+      </c>
+      <c r="G22" s="7">
+        <v>0.0009422853205632479</v>
+      </c>
+      <c r="H22" s="7">
+        <v>0</v>
+      </c>
+      <c r="I22" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B23" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F23" s="6">
+        <v>10010419</v>
+      </c>
+      <c r="G23" s="7">
+        <v>0.0007588093964897973</v>
+      </c>
+      <c r="H23" s="7">
+        <v>0.0014840178266393867</v>
+      </c>
+      <c r="I23" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B24" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F24" s="6">
+        <v>53183829</v>
+      </c>
+      <c r="G24" s="7">
+        <v>0.0001548779047104713</v>
+      </c>
+      <c r="H24" s="7">
+        <v>0.0037173419052695827</v>
+      </c>
+      <c r="I24" s="8">
+        <v>29.75937841447129</v>
+      </c>
+    </row>
+    <row r="25" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B25" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F25" s="6">
+        <v>31476064</v>
+      </c>
+      <c r="G25" s="7">
+        <v>0.00041155082160209105</v>
+      </c>
+      <c r="H25" s="7">
+        <v>0.005029306266572571</v>
+      </c>
+      <c r="I25" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B26" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F26" s="6">
+        <v>36669782</v>
+      </c>
+      <c r="G26" s="7">
+        <v>0.00009282847659143433</v>
+      </c>
+      <c r="H26" s="7">
+        <v>0.005834410869105076</v>
+      </c>
+      <c r="I26" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B27" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F27" s="6">
+        <v>58883009</v>
+      </c>
+      <c r="G27" s="7">
+        <v>0.0002930896415296983</v>
+      </c>
+      <c r="H27" s="7">
+        <v>0.008348866425617297</v>
+      </c>
+      <c r="I27" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B28" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F28" s="6">
+        <v>275281592</v>
+      </c>
+      <c r="G28" s="7">
+        <v>0.0003935824375790445</v>
+      </c>
+      <c r="H28" s="7">
+        <v>0.014464620876538757</v>
+      </c>
+      <c r="I28" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B29" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F29" s="6">
+        <v>26354867</v>
+      </c>
+      <c r="G29" s="7">
+        <v>0.0013386521738091108</v>
+      </c>
+      <c r="H29" s="7">
+        <v>0.01394841851578038</v>
+      </c>
+      <c r="I29" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B30" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F30" s="6">
+        <v>11719872</v>
+      </c>
+      <c r="G30" s="7">
+        <v>0.0002697981684441605</v>
+      </c>
+      <c r="H30" s="7">
+        <v>0.021166338903749547</v>
+      </c>
+      <c r="I30" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B31" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F31" s="6">
+        <v>17644753</v>
+      </c>
+      <c r="G31" s="7">
+        <v>0.014192264408575173</v>
+      </c>
+      <c r="H31" s="7">
+        <v>0.016244721242847107</v>
+      </c>
+      <c r="I31" s="8">
+        <v>5.051689368618196</v>
+      </c>
+    </row>
+    <row r="32" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B32" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F32" s="6">
+        <v>38982042</v>
+      </c>
+      <c r="G32" s="7">
+        <v>0.010583976078010485</v>
+      </c>
+      <c r="H32" s="7">
+        <v>0.027475349311707295</v>
+      </c>
+      <c r="I32" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B33" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="C33" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F33" s="6">
+        <v>24135935</v>
+      </c>
+      <c r="G33" s="7">
+        <v>0.005844729031628565</v>
+      </c>
+      <c r="H33" s="7">
+        <v>0.08061406009042772</v>
+      </c>
+      <c r="I33" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B34" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F34" s="6">
+        <v>51908894</v>
+      </c>
+      <c r="G34" s="7">
+        <v>0.0011378589572723318</v>
+      </c>
+      <c r="H34" s="7">
+        <v>0.09069149318765432</v>
+      </c>
+      <c r="I34" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B35" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F35" s="6">
+        <v>10758354</v>
+      </c>
+      <c r="G35" s="7">
+        <v>0.004780935819735993</v>
+      </c>
+      <c r="H35" s="7">
+        <v>0.09956458382985577</v>
+      </c>
+      <c r="I35" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B36" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F36" s="6">
+        <v>29407516</v>
+      </c>
+      <c r="G36" s="7">
+        <v>-0.000348210301067251</v>
+      </c>
+      <c r="H36" s="7">
+        <v>0.12351449789631729</v>
+      </c>
+      <c r="I36" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B37" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F37" s="6">
+        <v>20127697</v>
+      </c>
+      <c r="G37" s="7">
+        <v>-0.006815484155986649</v>
+      </c>
+      <c r="H37" s="7">
+        <v>0.1389399608942186</v>
+      </c>
+      <c r="I37" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B38" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F38" s="6">
+        <v>18355801</v>
+      </c>
+      <c r="G38" s="7">
+        <v>0.00350052825262161</v>
+      </c>
+      <c r="H38" s="7">
+        <v>0.1320605628635721</v>
+      </c>
+      <c r="I38" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B39" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F39" s="6">
+        <v>10874881</v>
+      </c>
+      <c r="G39" s="7">
+        <v>0.0007642382477564582</v>
+      </c>
+      <c r="H39" s="7">
+        <v>0.13489388949096154</v>
+      </c>
+      <c r="I39" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B41" s="9" t="s">
+        <v>108</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">