--- v1 (2026-06-17)
+++ v2 (2026-08-17)
@@ -334,51 +334,51 @@
   <si>
     <t>09149860</t>
   </si>
   <si>
     <t>Thuiszorg Groot Gelre B.V.</t>
   </si>
   <si>
     <t>Arnhem</t>
   </si>
   <si>
     <t>57156417</t>
   </si>
   <si>
     <t>Stichting Diagnovum</t>
   </si>
   <si>
     <t>Tilburg</t>
   </si>
   <si>
     <t>28101511</t>
   </si>
   <si>
     <t>Stichting Academische Zorgvernieuwing</t>
   </si>
   <si>
-    <t>34 resultaten · gegenereerd 17-6-2026, 14:16:04</t>
+    <t>34 resultaten · gegenereerd 17-8-2026, 14:11:24</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF0F1F3D"/>
       <sz val="18"/>
     </font>
     <font>
       <i/>
       <color rgb="FF6B7280"/>