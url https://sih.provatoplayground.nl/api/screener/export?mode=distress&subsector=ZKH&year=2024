--- v0 (2026-04-18)
+++ v1 (2026-06-17)
@@ -166,51 +166,51 @@
   <si>
     <t>De Bossche Specialisten Coöperatie U.A.</t>
   </si>
   <si>
     <t>s-Hertogenbosch</t>
   </si>
   <si>
     <t>62150413</t>
   </si>
   <si>
     <t>Coöperatie Medische Staf St Jansdal U.A.</t>
   </si>
   <si>
     <t>Harderwijk</t>
   </si>
   <si>
     <t>62107542</t>
   </si>
   <si>
     <t>Coöperatie Medisch Specialisten Gelderse Vallei U.A.</t>
   </si>
   <si>
     <t>Ede</t>
   </si>
   <si>
-    <t>14 resultaten · gegenereerd 18-4-2026, 01:49:08</t>
+    <t>14 resultaten · gegenereerd 17-6-2026, 15:17:30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF0F1F3D"/>
       <sz val="18"/>
     </font>
     <font>
       <i/>
       <color rgb="FF6B7280"/>