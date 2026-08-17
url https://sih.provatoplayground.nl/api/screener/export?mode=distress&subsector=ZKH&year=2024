--- v1 (2026-06-17)
+++ v2 (2026-08-17)
@@ -166,51 +166,51 @@
   <si>
     <t>De Bossche Specialisten Coöperatie U.A.</t>
   </si>
   <si>
     <t>s-Hertogenbosch</t>
   </si>
   <si>
     <t>62150413</t>
   </si>
   <si>
     <t>Coöperatie Medische Staf St Jansdal U.A.</t>
   </si>
   <si>
     <t>Harderwijk</t>
   </si>
   <si>
     <t>62107542</t>
   </si>
   <si>
     <t>Coöperatie Medisch Specialisten Gelderse Vallei U.A.</t>
   </si>
   <si>
     <t>Ede</t>
   </si>
   <si>
-    <t>14 resultaten · gegenereerd 17-6-2026, 15:17:30</t>
+    <t>14 resultaten · gegenereerd 17-8-2026, 15:29:41</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF0F1F3D"/>
       <sz val="18"/>
     </font>
     <font>
       <i/>
       <color rgb="FF6B7280"/>