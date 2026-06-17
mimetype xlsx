--- v0 (2026-04-18)
+++ v1 (2026-06-17)
@@ -8,1457 +8,302 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Distress" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="731" uniqueCount="469">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="84">
   <si>
     <t>Distress candidates — ZKH 2023</t>
   </si>
   <si>
     <t>Solvabiliteit &lt; 15% · EBITDA-marge &lt; 2% · omzet &gt; €500k</t>
   </si>
   <si>
     <t>KvK</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Plaats</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Omzet</t>
   </si>
   <si>
     <t>EBITDA-marge</t>
   </si>
   <si>
     <t>Solvabiliteit</t>
   </si>
   <si>
     <t>Leverage</t>
   </si>
   <si>
-    <t>78543975</t>
-[...5 lines deleted...]
-    <t>s-Gravenhage</t>
+    <t>50975382</t>
+  </si>
+  <si>
+    <t>Stichting GGZ Momentum</t>
+  </si>
+  <si>
+    <t>s-Hertogenbosch</t>
   </si>
   <si>
     <t>ZKH</t>
   </si>
   <si>
-    <t>63899469</t>
-[...2 lines deleted...]
-    <t>Co-Eur B.V.</t>
+    <t>17264705</t>
+  </si>
+  <si>
+    <t>Stichting Alexander Monro Ziekenhuis</t>
+  </si>
+  <si>
+    <t>Bilthoven</t>
+  </si>
+  <si>
+    <t>63709597</t>
+  </si>
+  <si>
+    <t>Stichting Acibadem International Medical Center</t>
+  </si>
+  <si>
+    <t>Amsterdam</t>
+  </si>
+  <si>
+    <t>67879993</t>
+  </si>
+  <si>
+    <t>Stichting SofaLab</t>
+  </si>
+  <si>
+    <t>Etten-Leur</t>
+  </si>
+  <si>
+    <t>64494705</t>
+  </si>
+  <si>
+    <t>Stichting Sandstep Klinieken</t>
+  </si>
+  <si>
+    <t>Bosch en Duin</t>
+  </si>
+  <si>
+    <t>34258231</t>
+  </si>
+  <si>
+    <t>Stichting De Vijf Meren Kliniek</t>
+  </si>
+  <si>
+    <t>Hoofddorp</t>
+  </si>
+  <si>
+    <t>32127481</t>
+  </si>
+  <si>
+    <t>Stichting Beste Zorg</t>
+  </si>
+  <si>
+    <t>Huis ter Heide</t>
+  </si>
+  <si>
+    <t>34250300</t>
+  </si>
+  <si>
+    <t>Stichting Cardiologie Centra Nederland</t>
   </si>
   <si>
     <t>Utrecht</t>
   </si>
   <si>
-    <t>71539328</t>
-[...38 lines deleted...]
-    <t>Hersencentrum - GGZ B.V.</t>
+    <t>14078720</t>
+  </si>
+  <si>
+    <t>Stichting ZBC Zuyderland-Eyescan</t>
+  </si>
+  <si>
+    <t>Geleen</t>
+  </si>
+  <si>
+    <t>51351579</t>
+  </si>
+  <si>
+    <t>Stichting Care to Change</t>
+  </si>
+  <si>
+    <t>Hilversum</t>
+  </si>
+  <si>
+    <t>70566682</t>
+  </si>
+  <si>
+    <t>Stichting Orthopedische en Sportmedische Klinieken Oost Nederland</t>
+  </si>
+  <si>
+    <t>Hengelo</t>
+  </si>
+  <si>
+    <t>37083690</t>
+  </si>
+  <si>
+    <t>Stichting Centrum Oosterwal</t>
   </si>
   <si>
     <t>Alkmaar</t>
   </si>
   <si>
-    <t>72980273</t>
-[...230 lines deleted...]
-    <t>R. Bouwman Psychiatrie B.V.</t>
+    <t>34124295</t>
+  </si>
+  <si>
+    <t>DCA (Stichting)</t>
+  </si>
+  <si>
+    <t>AMSTERDAM</t>
+  </si>
+  <si>
+    <t>57614245</t>
+  </si>
+  <si>
+    <t>Stichting Oogkliniek Drechtsteden</t>
+  </si>
+  <si>
+    <t>Papendrecht</t>
+  </si>
+  <si>
+    <t>37140329</t>
+  </si>
+  <si>
+    <t>Stichting Oog voor Zorg</t>
+  </si>
+  <si>
+    <t>Heerhugowaard</t>
+  </si>
+  <si>
+    <t>17147045</t>
+  </si>
+  <si>
+    <t>Stichting ViaSana</t>
+  </si>
+  <si>
+    <t>Mill</t>
+  </si>
+  <si>
+    <t>87123525</t>
+  </si>
+  <si>
+    <t>Gezondheidscentra Eindhoven e.o. B.V.</t>
+  </si>
+  <si>
+    <t>Eindhoven</t>
+  </si>
+  <si>
+    <t>33133450</t>
+  </si>
+  <si>
+    <t>Allerzorg B.V.</t>
+  </si>
+  <si>
+    <t>Woerden</t>
+  </si>
+  <si>
+    <t>30160566</t>
+  </si>
+  <si>
+    <t>Bergman Medical Care B.V.</t>
+  </si>
+  <si>
+    <t>Naarden</t>
+  </si>
+  <si>
+    <t>74627791</t>
+  </si>
+  <si>
+    <t>Stichting Medische Kliniek Velsen</t>
+  </si>
+  <si>
+    <t>Velsen-Noord</t>
+  </si>
+  <si>
+    <t>53496914</t>
+  </si>
+  <si>
+    <t>Stichting Eucura</t>
   </si>
   <si>
     <t>Almere</t>
   </si>
   <si>
-    <t>56562330</t>
-[...829 lines deleted...]
-  <si>
     <t>34239948</t>
   </si>
   <si>
     <t>KSYOS Expertise Centrum (EC®) B.V.</t>
   </si>
   <si>
-    <t>81243820</t>
-[...31 lines deleted...]
-  <si>
     <t>61649198</t>
   </si>
   <si>
     <t>Stichting Changes GGZ</t>
   </si>
   <si>
     <t>Breda</t>
   </si>
   <si>
-    <t>27326183</t>
-[...82 lines deleted...]
-  <si>
     <t>32139459</t>
   </si>
   <si>
     <t>Stichting DeKinderkliniek Almere</t>
   </si>
   <si>
-    <t>50764500</t>
-[...85 lines deleted...]
-  <si>
     <t>30210150</t>
   </si>
   <si>
     <t>ZBC Eyescan B.V.</t>
   </si>
   <si>
-    <t>24412011</t>
-[...8 lines deleted...]
-    <t>180 resultaten · gegenereerd 18-4-2026, 00:04:16</t>
+    <t>25 resultaten · gegenereerd 17-6-2026, 14:16:32</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF0F1F3D"/>
       <sz val="18"/>
     </font>
     <font>
       <i/>
       <color rgb="FF6B7280"/>
@@ -1855,51 +700,51 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF0F1F3D"/>
   </sheetPr>
-  <dimension ref="B2:I187"/>
+  <dimension ref="B2:I32"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="2" customWidth="1"/>
     <col min="2" max="2" width="14" customWidth="1"/>
     <col min="3" max="3" width="40" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="8" width="14" customWidth="1"/>
     <col min="9" max="9" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" ht="22" customHeight="1" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B5" s="3" t="s">
         <v>2</v>
       </c>
@@ -1917,4687 +762,683 @@
       </c>
       <c r="G5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="6">
-        <v>954371</v>
+        <v>11696904</v>
       </c>
       <c r="G6" s="7">
-        <v>-0.07585205334193935</v>
+        <v>-0.038177794739531076</v>
       </c>
       <c r="H6" s="7">
-        <v>-9.394293719858824</v>
+        <v>-0.2517497203067359</v>
       </c>
       <c r="I6" s="8">
-        <v>-2.922600875799478</v>
+        <v>-8.95732283535097</v>
       </c>
     </row>
     <row r="7" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="6">
-        <v>5826388</v>
+        <v>15929952</v>
       </c>
       <c r="G7" s="7">
-        <v>-0.025261963329596314</v>
+        <v>-0.010916040424980565</v>
       </c>
       <c r="H7" s="7">
-        <v>-4.364565814754151</v>
+        <v>0</v>
       </c>
       <c r="I7" s="8">
-        <v>-1.8000557118204177</v>
+        <v>-70.94184896372461</v>
       </c>
     </row>
     <row r="8" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B8" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="6">
-        <v>965260</v>
+        <v>54762170</v>
       </c>
       <c r="G8" s="7">
-        <v>-0.04902616911505708</v>
+        <v>-0.00044875869601222886</v>
       </c>
       <c r="H8" s="7">
-        <v>-3.89372898243866</v>
+        <v>-0.010360204872121278</v>
       </c>
       <c r="I8" s="8">
-        <v>-129.64480273862603</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B9" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="6">
-        <v>1959111</v>
+        <v>11050571</v>
       </c>
       <c r="G9" s="7">
-        <v>-0.14476413026112353</v>
+        <v>-0.002062065390105181</v>
       </c>
       <c r="H9" s="7">
-        <v>-2.8767559165957945</v>
+        <v>0.0009169058005037586</v>
       </c>
       <c r="I9" s="8">
-        <v>-1.6505470559820035</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B10" s="5" t="s">
         <v>23</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="6">
-        <v>3830752</v>
+        <v>13536993</v>
       </c>
       <c r="G10" s="7">
-        <v>-0.0829474212896058</v>
+        <v>0</v>
       </c>
       <c r="H10" s="7">
-        <v>-2.8451504644399974</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I10" s="8"/>
     </row>
     <row r="11" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B11" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="6">
-        <v>965856</v>
+        <v>10475602</v>
       </c>
       <c r="G11" s="7">
-        <v>-0.03038651724480668</v>
+        <v>0</v>
       </c>
       <c r="H11" s="7">
-        <v>-2.383976322758191</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I11" s="8"/>
     </row>
     <row r="12" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B12" s="5" t="s">
         <v>29</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="6">
-        <v>3590772</v>
+        <v>44865661</v>
       </c>
       <c r="G12" s="7">
-        <v>-0.09700671610450343</v>
+        <v>0</v>
       </c>
       <c r="H12" s="7">
-        <v>-2.047799864417415</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I12" s="8"/>
     </row>
     <row r="13" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B13" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="6">
-        <v>508016</v>
+        <v>29477186</v>
       </c>
       <c r="G13" s="7">
-        <v>-0.15914262542912033</v>
+        <v>0.00002652899092878133</v>
       </c>
       <c r="H13" s="7">
-        <v>-1.7160697643456264</v>
+        <v>0</v>
       </c>
       <c r="I13" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="6">
-        <v>1976484</v>
+        <v>12666177</v>
       </c>
       <c r="G14" s="7">
-        <v>-0.027128982577142035</v>
+        <v>0.00007484499861323586</v>
       </c>
       <c r="H14" s="7">
-        <v>-1.5151181828483453</v>
+        <v>0.00002499222340191467</v>
       </c>
       <c r="I14" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B15" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>39</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="6">
-        <v>921533</v>
+        <v>12833539</v>
       </c>
       <c r="G15" s="7">
-        <v>-0.11871414262972677</v>
+        <v>0.00344347728245498</v>
       </c>
       <c r="H15" s="7">
-        <v>-1.3143491763704438</v>
+        <v>0.00013204041514584401</v>
       </c>
       <c r="I15" s="8">
-        <v>-1.2590425872265743</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B16" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="6">
-        <v>3713296</v>
+        <v>41917708</v>
       </c>
       <c r="G16" s="7">
-        <v>-0.02280534597834377</v>
+        <v>-0.00013018364458285744</v>
       </c>
       <c r="H16" s="7">
-        <v>-1.1923705613290858</v>
+        <v>0.0056367405636041125</v>
       </c>
       <c r="I16" s="8">
-        <v>-23.071183118217352</v>
+        <v>0</v>
       </c>
     </row>
     <row r="17" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B17" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="6">
-        <v>1859575</v>
+        <v>10776130</v>
       </c>
       <c r="G17" s="7">
-        <v>-0.12197034268582875</v>
+        <v>0.0007356073098598476</v>
       </c>
       <c r="H17" s="7">
-        <v>-1.0366155682842881</v>
+        <v>0.007374109938771591</v>
       </c>
       <c r="I17" s="8">
-        <v>-2.0721916292276017</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B18" s="5" t="s">
         <v>47</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="6">
-        <v>1481136</v>
+        <v>73387527</v>
       </c>
       <c r="G18" s="7">
-        <v>-0.04938574175497726</v>
+        <v>0.00014193147563072944</v>
       </c>
       <c r="H18" s="7">
-        <v>-1.0091859936334697</v>
+        <v>0.008255355853125843</v>
       </c>
       <c r="I18" s="8">
-        <v>-0.018483328092744746</v>
+        <v>0</v>
       </c>
     </row>
     <row r="19" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B19" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>16</v>
+        <v>52</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="6">
-        <v>2125553</v>
+        <v>12599034</v>
       </c>
       <c r="G19" s="7">
-        <v>-0.08743983330455651</v>
+        <v>0.001684176739264296</v>
       </c>
       <c r="H19" s="7">
-        <v>-0.7751620069611281</v>
+        <v>0.00701947205633474</v>
       </c>
       <c r="I19" s="8">
-        <v>-2.7556629254592218</v>
+        <v>0</v>
       </c>
     </row>
     <row r="20" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B20" s="5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="6">
-        <v>1273670</v>
+        <v>16219003</v>
       </c>
       <c r="G20" s="7">
-        <v>-0.14010379454646807</v>
+        <v>0.0003978049698862501</v>
       </c>
       <c r="H20" s="7">
-        <v>-0.7205752433657822</v>
+        <v>0.012180119300969872</v>
       </c>
       <c r="I20" s="8">
-        <v>-1.3109231924503773</v>
+        <v>0</v>
       </c>
     </row>
     <row r="21" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B21" s="5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="6">
-        <v>1255887</v>
+        <v>29797586</v>
       </c>
       <c r="G21" s="7">
-        <v>-0.1829678944045125</v>
+        <v>0.0004090264224759684</v>
       </c>
       <c r="H21" s="7">
-        <v>-0.6058765905452094</v>
+        <v>0.015858504393999127</v>
       </c>
       <c r="I21" s="8">
-        <v>-1.1236449407494766</v>
+        <v>0</v>
       </c>
     </row>
     <row r="22" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B22" s="5" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F22" s="6">
-        <v>11849990</v>
+        <v>20069842</v>
       </c>
       <c r="G22" s="7">
-        <v>-0.10891815098578142</v>
+        <v>0.01528791307873774</v>
       </c>
       <c r="H22" s="7">
-        <v>-0.6403228213687103</v>
+        <v>0.004392300564116242</v>
       </c>
       <c r="I22" s="8">
-        <v>-1.991309225609156</v>
+        <v>22.105949300254867</v>
       </c>
     </row>
     <row r="23" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B23" s="5" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F23" s="6">
-        <v>712718</v>
+        <v>34895636</v>
       </c>
       <c r="G23" s="7">
-        <v>-0.07285630501825406</v>
+        <v>0.0005010368631768168</v>
       </c>
       <c r="H23" s="7">
-        <v>-0.6282970723833641</v>
+        <v>0.019753021395780536</v>
       </c>
       <c r="I23" s="8">
-        <v>-3.847975965797481</v>
+        <v>1427.4325097231754</v>
       </c>
     </row>
     <row r="24" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B24" s="5" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F24" s="6">
-        <v>1078469</v>
+        <v>332127661</v>
       </c>
       <c r="G24" s="7">
-        <v>-0.015820575278473466</v>
+        <v>0.0003945621379605597</v>
       </c>
       <c r="H24" s="7">
-        <v>-0.6214761850642131</v>
+        <v>0.02186404892496685</v>
       </c>
       <c r="I24" s="8">
-        <v>-5.040616574844684</v>
+        <v>0</v>
       </c>
     </row>
     <row r="25" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B25" s="5" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F25" s="6">
-        <v>3405227</v>
+        <v>22894434</v>
       </c>
       <c r="G25" s="7">
-        <v>-0.21660229993477675</v>
+        <v>-0.0002985878576426043</v>
       </c>
       <c r="H25" s="7">
-        <v>-0.36674838612241084</v>
+        <v>0.03404646675380825</v>
       </c>
       <c r="I25" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B26" s="5" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F26" s="6">
-        <v>1332596</v>
+        <v>14121720</v>
       </c>
       <c r="G26" s="7">
-        <v>-0.011988629712230863</v>
+        <v>0.0054536557869721254</v>
       </c>
       <c r="H26" s="7">
-        <v>-0.528115510227468</v>
+        <v>0.03846290868549275</v>
       </c>
       <c r="I26" s="8">
-        <v>-20.62449924887331</v>
+        <v>0</v>
       </c>
     </row>
     <row r="27" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B27" s="5" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>74</v>
+        <v>19</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="6">
-        <v>1300164</v>
+        <v>24418246</v>
       </c>
       <c r="G27" s="7">
-        <v>-0.13920551561187666</v>
+        <v>0.010358360711084653</v>
       </c>
       <c r="H27" s="7">
-        <v>-0.34718316265404203</v>
+        <v>0.052059421803392354</v>
       </c>
       <c r="I27" s="8">
-        <v>0</v>
+        <v>0.18497783998133893</v>
       </c>
     </row>
     <row r="28" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B28" s="5" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>49</v>
+        <v>78</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F28" s="6">
-        <v>2968762</v>
+        <v>16067686</v>
       </c>
       <c r="G28" s="7">
-        <v>-0.20012281213515937</v>
+        <v>0.01466247224398087</v>
       </c>
       <c r="H28" s="7">
-        <v>-0.2453422813244595</v>
+        <v>0.05558032535588363</v>
       </c>
       <c r="I28" s="8">
-        <v>-1.7126256276120697</v>
+        <v>0</v>
       </c>
     </row>
     <row r="29" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B29" s="5" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F29" s="6">
-        <v>869893</v>
+        <v>10165540</v>
       </c>
       <c r="G29" s="7">
-        <v>0.0061904165224918465</v>
+        <v>0.0027354178922123175</v>
       </c>
       <c r="H29" s="7">
-        <v>-0.4397334406726598</v>
+        <v>0.1067719186466418</v>
       </c>
       <c r="I29" s="8">
-        <v>43.918477251624886</v>
+        <v>0</v>
       </c>
     </row>
     <row r="30" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B30" s="5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F30" s="6">
-        <v>2075899</v>
+        <v>60224097</v>
       </c>
       <c r="G30" s="7">
-        <v>-0.07880200337299648</v>
+        <v>0.008010995997167047</v>
       </c>
       <c r="H30" s="7">
-        <v>-0.25830113958930473</v>
+        <v>0.1389057714869919</v>
       </c>
       <c r="I30" s="8">
-        <v>-0.6113029923281474</v>
-[...6 lines deleted...]
-      <c r="C31" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B32" s="9" t="s">
         <v>83</v>
-      </c>
-[...3993 lines deleted...]
-        <v>468</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">