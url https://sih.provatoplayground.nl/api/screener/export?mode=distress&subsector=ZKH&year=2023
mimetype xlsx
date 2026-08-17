--- v1 (2026-06-17)
+++ v2 (2026-08-17)
@@ -259,51 +259,51 @@
   <si>
     <t>KSYOS Expertise Centrum (EC®) B.V.</t>
   </si>
   <si>
     <t>61649198</t>
   </si>
   <si>
     <t>Stichting Changes GGZ</t>
   </si>
   <si>
     <t>Breda</t>
   </si>
   <si>
     <t>32139459</t>
   </si>
   <si>
     <t>Stichting DeKinderkliniek Almere</t>
   </si>
   <si>
     <t>30210150</t>
   </si>
   <si>
     <t>ZBC Eyescan B.V.</t>
   </si>
   <si>
-    <t>25 resultaten · gegenereerd 17-6-2026, 14:16:32</t>
+    <t>25 resultaten · gegenereerd 17-8-2026, 14:12:35</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF0F1F3D"/>
       <sz val="18"/>
     </font>
     <font>
       <i/>
       <color rgb="FF6B7280"/>