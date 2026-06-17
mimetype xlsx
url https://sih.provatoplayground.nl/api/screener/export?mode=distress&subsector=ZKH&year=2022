--- v0 (2026-04-18)
+++ v1 (2026-06-17)
@@ -8,1418 +8,350 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Distress" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="727" uniqueCount="456">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="139" uniqueCount="100">
   <si>
     <t>Distress candidates — ZKH 2022</t>
   </si>
   <si>
     <t>Solvabiliteit &lt; 15% · EBITDA-marge &lt; 2% · omzet &gt; €500k</t>
   </si>
   <si>
     <t>KvK</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Plaats</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Omzet</t>
   </si>
   <si>
     <t>EBITDA-marge</t>
   </si>
   <si>
     <t>Solvabiliteit</t>
   </si>
   <si>
     <t>Leverage</t>
   </si>
   <si>
-    <t>67818218</t>
-[...2 lines deleted...]
-    <t>Stichting Wij zijn BROER! GGZ</t>
+    <t>34374870</t>
+  </si>
+  <si>
+    <t>Stichting Human Concern - Centrum voor eetstoornissen</t>
+  </si>
+  <si>
+    <t>Amsterdam</t>
+  </si>
+  <si>
+    <t>ZKH</t>
+  </si>
+  <si>
+    <t>50975382</t>
+  </si>
+  <si>
+    <t>Stichting GGZ Momentum</t>
+  </si>
+  <si>
+    <t>s-Hertogenbosch</t>
+  </si>
+  <si>
+    <t>53430492</t>
+  </si>
+  <si>
+    <t>Stichting PoliDirect</t>
+  </si>
+  <si>
+    <t>Heemstede</t>
+  </si>
+  <si>
+    <t>63709597</t>
+  </si>
+  <si>
+    <t>Stichting Acibadem International Medical Center</t>
+  </si>
+  <si>
+    <t>17264705</t>
+  </si>
+  <si>
+    <t>Stichting Alexander Monro Ziekenhuis</t>
+  </si>
+  <si>
+    <t>Bilthoven</t>
+  </si>
+  <si>
+    <t>32127481</t>
+  </si>
+  <si>
+    <t>Stichting Beste Zorg</t>
+  </si>
+  <si>
+    <t>Huis ter Heide</t>
+  </si>
+  <si>
+    <t>34250300</t>
+  </si>
+  <si>
+    <t>Stichting Cardiologie Centra Nederland</t>
+  </si>
+  <si>
+    <t>Utrecht</t>
+  </si>
+  <si>
+    <t>64494705</t>
+  </si>
+  <si>
+    <t>Stichting Sandstep Klinieken</t>
+  </si>
+  <si>
+    <t>Bosch en Duin</t>
+  </si>
+  <si>
+    <t>27258035</t>
+  </si>
+  <si>
+    <t>annatommie - centra voor orthopedie - B.V.</t>
+  </si>
+  <si>
+    <t>17234946</t>
+  </si>
+  <si>
+    <t>Stichting Xpert Clinic</t>
+  </si>
+  <si>
+    <t>Eindhoven</t>
+  </si>
+  <si>
+    <t>14078720</t>
+  </si>
+  <si>
+    <t>Stichting ZBC Zuyderland-Eyescan</t>
+  </si>
+  <si>
+    <t>Geleen</t>
+  </si>
+  <si>
+    <t>70566682</t>
+  </si>
+  <si>
+    <t>Stichting Orthopedische en Sportmedische Klinieken Oost Nederland</t>
+  </si>
+  <si>
+    <t>Hengelo</t>
+  </si>
+  <si>
+    <t>37083690</t>
+  </si>
+  <si>
+    <t>Stichting Centrum Oosterwal</t>
   </si>
   <si>
     <t>Alkmaar</t>
   </si>
   <si>
-    <t>ZKH</t>
-[...23 lines deleted...]
-    <t>NUGGZ B.V.</t>
+    <t>57614245</t>
+  </si>
+  <si>
+    <t>Stichting Oogkliniek Drechtsteden</t>
+  </si>
+  <si>
+    <t>Papendrecht</t>
+  </si>
+  <si>
+    <t>73150045</t>
+  </si>
+  <si>
+    <t>Unilabs Eerstelijnsdiagnostiek B.V.</t>
+  </si>
+  <si>
+    <t>Enschede</t>
+  </si>
+  <si>
+    <t>68681437</t>
+  </si>
+  <si>
+    <t>Coöperatie De MARQ U.A.</t>
+  </si>
+  <si>
+    <t>Breda</t>
+  </si>
+  <si>
+    <t>34124295</t>
+  </si>
+  <si>
+    <t>DCA (Stichting)</t>
+  </si>
+  <si>
+    <t>AMSTERDAM</t>
+  </si>
+  <si>
+    <t>37140329</t>
+  </si>
+  <si>
+    <t>Stichting Oog voor Zorg</t>
+  </si>
+  <si>
+    <t>Heerhugowaard</t>
+  </si>
+  <si>
+    <t>17147045</t>
+  </si>
+  <si>
+    <t>Stichting ViaSana</t>
+  </si>
+  <si>
+    <t>Mill</t>
+  </si>
+  <si>
+    <t>30160566</t>
+  </si>
+  <si>
+    <t>Bergman Medical Care B.V.</t>
+  </si>
+  <si>
+    <t>Naarden</t>
+  </si>
+  <si>
+    <t>34239948</t>
+  </si>
+  <si>
+    <t>KSYOS Expertise Centrum (EC®) B.V.</t>
+  </si>
+  <si>
+    <t>33133450</t>
+  </si>
+  <si>
+    <t>Allerzorg B.V.</t>
+  </si>
+  <si>
+    <t>Woerden</t>
+  </si>
+  <si>
+    <t>53496914</t>
+  </si>
+  <si>
+    <t>Stichting Eucura</t>
+  </si>
+  <si>
+    <t>Almere</t>
+  </si>
+  <si>
+    <t>56519370</t>
+  </si>
+  <si>
+    <t>BuurtzorgT B.V.</t>
+  </si>
+  <si>
+    <t>61649198</t>
+  </si>
+  <si>
+    <t>Stichting Changes GGZ</t>
+  </si>
+  <si>
+    <t>74627791</t>
+  </si>
+  <si>
+    <t>Stichting Medische Kliniek Velsen</t>
+  </si>
+  <si>
+    <t>Velsen-Noord</t>
+  </si>
+  <si>
+    <t>62552007</t>
+  </si>
+  <si>
+    <t>Korian Zorg B.V.</t>
+  </si>
+  <si>
+    <t>Arnhem</t>
+  </si>
+  <si>
+    <t>32139459</t>
+  </si>
+  <si>
+    <t>Stichting DeKinderkliniek Almere</t>
+  </si>
+  <si>
+    <t>50074105</t>
+  </si>
+  <si>
+    <t>INTER-PSY B.V.</t>
+  </si>
+  <si>
+    <t>Groningen</t>
+  </si>
+  <si>
+    <t>37111182</t>
+  </si>
+  <si>
+    <t>Stichting Parlan</t>
+  </si>
+  <si>
+    <t>28101511</t>
+  </si>
+  <si>
+    <t>Stichting Academische Zorgvernieuwing</t>
   </si>
   <si>
     <t>s-Gravenhage</t>
   </si>
   <si>
-    <t>73993484</t>
-[...1282 lines deleted...]
-  <si>
     <t>30210150</t>
   </si>
   <si>
     <t>ZBC Eyescan B.V.</t>
   </si>
   <si>
-    <t>34329268</t>
-[...5 lines deleted...]
-    <t>179 resultaten · gegenereerd 18-4-2026, 01:49:08</t>
+    <t>32 resultaten · gegenereerd 17-6-2026, 15:17:03</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF0F1F3D"/>
       <sz val="18"/>
     </font>
     <font>
       <i/>
       <color rgb="FF6B7280"/>
@@ -1816,51 +748,51 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF0F1F3D"/>
   </sheetPr>
-  <dimension ref="B2:I186"/>
+  <dimension ref="B2:I39"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="2" customWidth="1"/>
     <col min="2" max="2" width="14" customWidth="1"/>
     <col min="3" max="3" width="40" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="8" width="14" customWidth="1"/>
     <col min="9" max="9" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" ht="22" customHeight="1" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B5" s="3" t="s">
         <v>2</v>
       </c>
@@ -1878,4671 +810,867 @@
       </c>
       <c r="G5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="6">
-        <v>809923</v>
+        <v>12657106</v>
       </c>
       <c r="G6" s="7">
-        <v>-0.24893724465165207</v>
+        <v>-0.08067302272731224</v>
       </c>
       <c r="H6" s="7">
-        <v>-3.1742994730240985</v>
+        <v>-0.37165459508123666</v>
       </c>
       <c r="I6" s="8">
-        <v>-2.3220861025691897</v>
+        <v>-3.6869160022603364</v>
       </c>
     </row>
     <row r="7" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="6">
-        <v>831605</v>
+        <v>11130781</v>
       </c>
       <c r="G7" s="7">
-        <v>-0.25511270374757244</v>
+        <v>-0.08553550734669921</v>
       </c>
       <c r="H7" s="7">
-        <v>-2.635559086071605</v>
+        <v>-0.18817210088375547</v>
       </c>
       <c r="I7" s="8">
-        <v>-0.0018288687880916132</v>
+        <v>-4.2013408579348095</v>
       </c>
     </row>
     <row r="8" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B8" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="6">
-        <v>2334110</v>
+        <v>17156162</v>
       </c>
       <c r="G8" s="7">
-        <v>-0.21971201014519454</v>
+        <v>-0.13522389215023733</v>
       </c>
       <c r="H8" s="7">
-        <v>-2.3214791744541152</v>
+        <v>0.025400521177204986</v>
       </c>
       <c r="I8" s="8">
-        <v>-2.1756325658305253</v>
+        <v>-1.1331466604710587</v>
       </c>
     </row>
     <row r="9" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B9" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="6">
-        <v>649930</v>
+        <v>44354080</v>
       </c>
       <c r="G9" s="7">
-        <v>-0.1565414736971674</v>
+        <v>-0.0013942347581101897</v>
       </c>
       <c r="H9" s="7">
-        <v>-2.2336123710084927</v>
+        <v>-0.010105918651465554</v>
       </c>
       <c r="I9" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B10" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="C10" s="5" t="s">
+      <c r="D10" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="D10" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="6">
-        <v>1370072</v>
+        <v>14025612</v>
       </c>
       <c r="G10" s="7">
-        <v>-0.222262771591566</v>
+        <v>-0.01015535008383235</v>
       </c>
       <c r="H10" s="7">
-        <v>-2.006368907276421</v>
+        <v>0</v>
       </c>
       <c r="I10" s="8">
-        <v>-1.7782054144938197</v>
+        <v>-69.20853020676098</v>
       </c>
     </row>
     <row r="11" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B11" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C11" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="C11" s="5" t="s">
+      <c r="D11" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="6">
-        <v>1580310</v>
+        <v>42538254</v>
       </c>
       <c r="G11" s="7">
-        <v>-0.12510203694211894</v>
+        <v>0</v>
       </c>
       <c r="H11" s="7">
-        <v>-2.0981058222042126</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I11" s="8"/>
     </row>
     <row r="12" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B12" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="C12" s="5" t="s">
+      <c r="D12" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="D12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="6">
-        <v>4648110</v>
+        <v>25615771</v>
       </c>
       <c r="G12" s="7">
-        <v>-0.1822837669504379</v>
+        <v>0.00003091845254238102</v>
       </c>
       <c r="H12" s="7">
-        <v>-1.4343119184561746</v>
+        <v>0</v>
       </c>
       <c r="I12" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="6">
-        <v>1532552</v>
+        <v>10309396</v>
       </c>
       <c r="G13" s="7">
-        <v>-0.031213296514571772</v>
+        <v>0.00026015103115643244</v>
       </c>
       <c r="H13" s="7">
-        <v>-1.5843995265538475</v>
+        <v>0</v>
       </c>
       <c r="I13" s="8">
-        <v>-0.20453215151768542</v>
+        <v>0</v>
       </c>
     </row>
     <row r="14" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B14" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="6">
-        <v>987834</v>
+        <v>29023797</v>
       </c>
       <c r="G14" s="7">
-        <v>-0.004803438634426432</v>
+        <v>0</v>
       </c>
       <c r="H14" s="7">
-        <v>-1.4319879338094275</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00041047392635413637</v>
+      </c>
+      <c r="I14" s="8"/>
     </row>
     <row r="15" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B15" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>37</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="6">
-        <v>4437159</v>
+        <v>40152006</v>
       </c>
       <c r="G15" s="7">
-        <v>-0.12409922655464904</v>
+        <v>-0.0009024704768175219</v>
       </c>
       <c r="H15" s="7">
-        <v>-1.1159671276980612</v>
+        <v>0.0015341300454194567</v>
       </c>
       <c r="I15" s="8">
-        <v>-1.7363415466868126</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B16" s="5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="6">
-        <v>7153985</v>
+        <v>10900977</v>
       </c>
       <c r="G16" s="7">
-        <v>-0.021605301101414107</v>
+        <v>0.0006804894643847061</v>
       </c>
       <c r="H16" s="7">
-        <v>-1.1910286687686458</v>
+        <v>0.000019042353254015132</v>
       </c>
       <c r="I16" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B17" s="5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="6">
-        <v>1054466</v>
+        <v>37906888</v>
       </c>
       <c r="G17" s="7">
-        <v>-0.22748386387043298</v>
+        <v>0.0000977131121921694</v>
       </c>
       <c r="H17" s="7">
-        <v>-0.8576691810613685</v>
+        <v>0.006057175272388941</v>
       </c>
       <c r="I17" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B18" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="6">
-        <v>1368709</v>
+        <v>10243331</v>
       </c>
       <c r="G18" s="7">
-        <v>-0.11678596399965223</v>
+        <v>0.00146280540968558</v>
       </c>
       <c r="H18" s="7">
-        <v>-0.9340906728085538</v>
+        <v>0.005047393910714772</v>
       </c>
       <c r="I18" s="8">
-        <v>-2.326126396656782</v>
+        <v>0</v>
       </c>
     </row>
     <row r="19" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B19" s="5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>19</v>
+        <v>50</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="6">
-        <v>1889608</v>
+        <v>10001725</v>
       </c>
       <c r="G19" s="7">
-        <v>-0.09188572444655188</v>
+        <v>-0.00001769694727659479</v>
       </c>
       <c r="H19" s="7">
-        <v>-0.7502571966823484</v>
+        <v>0.007095167698017104</v>
       </c>
       <c r="I19" s="8">
-        <v>-3.3208468680166794</v>
+        <v>0</v>
       </c>
     </row>
     <row r="20" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B20" s="5" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>28</v>
+        <v>53</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="6">
-        <v>1649461</v>
+        <v>10729408</v>
       </c>
       <c r="G20" s="7">
-        <v>-0.05675732860613255</v>
+        <v>0.000343914594355998</v>
       </c>
       <c r="H20" s="7">
-        <v>-0.7292375271248518</v>
+        <v>0.006790565499500901</v>
       </c>
       <c r="I20" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B21" s="5" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="6">
-        <v>714991</v>
+        <v>12741644</v>
       </c>
       <c r="G21" s="7">
-        <v>-0.05645805331815366</v>
+        <v>-0.043894806667020364</v>
       </c>
       <c r="H21" s="7">
-        <v>-0.6375923426870157</v>
+        <v>0.05304233777175756</v>
       </c>
       <c r="I21" s="8">
-        <v>-5.44234151658533</v>
+        <v>-1.0727848780243594</v>
       </c>
     </row>
     <row r="22" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B22" s="5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F22" s="6">
-        <v>9428000</v>
+        <v>67023029</v>
       </c>
       <c r="G22" s="7">
-        <v>0.00859142978362325</v>
+        <v>0.0005538693275112947</v>
       </c>
       <c r="H22" s="7">
-        <v>-0.6940867279894876</v>
+        <v>0.009140294591826515</v>
       </c>
       <c r="I22" s="8">
-        <v>47.111111111111114</v>
+        <v>0</v>
       </c>
     </row>
     <row r="23" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B23" s="5" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F23" s="6">
-        <v>1650357</v>
+        <v>14214672</v>
       </c>
       <c r="G23" s="7">
-        <v>-0.17102420870151125</v>
+        <v>0.00028090693897122633</v>
       </c>
       <c r="H23" s="7">
-        <v>-0.4687794359340528</v>
+        <v>0.01388921060177527</v>
       </c>
       <c r="I23" s="8">
-        <v>-1.1213246365823328</v>
+        <v>0</v>
       </c>
     </row>
     <row r="24" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B24" s="5" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F24" s="6">
-        <v>4181414</v>
+        <v>27506513</v>
       </c>
       <c r="G24" s="7">
-        <v>-0.09250267971552208</v>
+        <v>0.0012600652071020416</v>
       </c>
       <c r="H24" s="7">
-        <v>-0.43564277369456234</v>
+        <v>0.01645370456676906</v>
       </c>
       <c r="I24" s="8">
-        <v>-1.0590188008024985</v>
+        <v>0</v>
       </c>
     </row>
     <row r="25" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B25" s="5" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F25" s="6">
-        <v>1958617</v>
+        <v>294482389</v>
       </c>
       <c r="G25" s="7">
-        <v>-0.1671276211735117</v>
+        <v>0.0003399456257467403</v>
       </c>
       <c r="H25" s="7">
-        <v>-0.345614369908752</v>
+        <v>0.01818448961236005</v>
       </c>
       <c r="I25" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B26" s="5" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F26" s="6">
-        <v>900775</v>
+        <v>20709222</v>
       </c>
       <c r="G26" s="7">
-        <v>-0.09960311953595515</v>
+        <v>0.0006810492446312083</v>
       </c>
       <c r="H26" s="7">
-        <v>-0.38705868841162283</v>
+        <v>0.021672536812065653</v>
       </c>
       <c r="I26" s="8">
-        <v>0</v>
+        <v>0.8756381168462848</v>
       </c>
     </row>
     <row r="27" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B27" s="5" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>19</v>
+        <v>73</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="6">
-        <v>12657106</v>
+        <v>37822067</v>
       </c>
       <c r="G27" s="7">
-        <v>-0.08067302272731224</v>
+        <v>0.019326548176227386</v>
       </c>
       <c r="H27" s="7">
-        <v>-0.37165459508123666</v>
+        <v>0.01377958662946562</v>
       </c>
       <c r="I27" s="8">
-        <v>-3.6869160022603364</v>
+        <v>23.784855739633638</v>
       </c>
     </row>
     <row r="28" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B28" s="5" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F28" s="6">
-        <v>1237727</v>
+        <v>12662504</v>
       </c>
       <c r="G28" s="7">
-        <v>-0.03277378614185519</v>
+        <v>0.0041838486289915485</v>
       </c>
       <c r="H28" s="7">
-        <v>-0.3618763750913785</v>
+        <v>0.033056339271258374</v>
       </c>
       <c r="I28" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B29" s="5" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F29" s="6">
-        <v>523033</v>
+        <v>29018028</v>
       </c>
       <c r="G29" s="7">
-        <v>-0.19765674441192047</v>
+        <v>0.0034443071045351533</v>
       </c>
       <c r="H29" s="7">
-        <v>-0.18318715079352446</v>
+        <v>0.034053589973520294</v>
       </c>
       <c r="I29" s="8">
-        <v>0</v>
+        <v>60.031816862937355</v>
       </c>
     </row>
     <row r="30" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B30" s="5" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>77</v>
+        <v>56</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F30" s="6">
-        <v>8014403</v>
+        <v>11593678</v>
       </c>
       <c r="G30" s="7">
-        <v>-0.13325758637293383</v>
+        <v>0.011574929025974328</v>
       </c>
       <c r="H30" s="7">
-        <v>-0.1836546844730445</v>
+        <v>0.027537556483847193</v>
       </c>
       <c r="I30" s="8">
-        <v>-0.5045244292964288</v>
+        <v>0</v>
       </c>
     </row>
     <row r="31" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B31" s="5" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F31" s="6">
-        <v>1700233</v>
+        <v>17807783</v>
       </c>
       <c r="G31" s="7">
-        <v>-0.06893466954235096</v>
+        <v>0.006077005767646652</v>
       </c>
       <c r="H31" s="7">
-        <v>-0.2373930891385063</v>
+        <v>0.04710131247349426</v>
       </c>
       <c r="I31" s="8">
-        <v>-2.537485602150079</v>
+        <v>0</v>
       </c>
     </row>
     <row r="32" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B32" s="5" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F32" s="6">
-        <v>865850</v>
+        <v>72253235</v>
       </c>
       <c r="G32" s="7">
-        <v>-0.21265461685049372</v>
+        <v>0.0035323954699052577</v>
       </c>
       <c r="H32" s="7">
-        <v>-0.0880005444278256</v>
+        <v>0.06967551783846945</v>
       </c>
       <c r="I32" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B33" s="5" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F33" s="6">
-        <v>612813</v>
+        <v>12298614</v>
       </c>
       <c r="G33" s="7">
-        <v>-0.06965256938087148</v>
+        <v>0.014653927670223653</v>
       </c>
       <c r="H33" s="7">
-        <v>-0.2203456095081711</v>
+        <v>0.07122704015237966</v>
       </c>
       <c r="I33" s="8">
-        <v>-5.246649798519352</v>
+        <v>0</v>
       </c>
     </row>
     <row r="34" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B34" s="5" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F34" s="6">
-        <v>1441534</v>
+        <v>22703625</v>
       </c>
       <c r="G34" s="7">
-        <v>0.007967900861165953</v>
+        <v>-0.05580174972058427</v>
       </c>
       <c r="H34" s="7">
-        <v>-0.28368810143471634</v>
+        <v>0.14734687912001865</v>
       </c>
       <c r="I34" s="8">
-        <v>85.32126066515758</v>
+        <v>-3.0150003709837065</v>
       </c>
     </row>
     <row r="35" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B35" s="5" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>91</v>
+        <v>47</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F35" s="6">
-        <v>11130781</v>
+        <v>58514379</v>
       </c>
       <c r="G35" s="7">
-        <v>-0.08553550734669921</v>
+        <v>-0.008321595620112452</v>
       </c>
       <c r="H35" s="7">
-        <v>-0.18817210088375547</v>
+        <v>0.14192444059057677</v>
       </c>
       <c r="I35" s="8">
-        <v>-4.2013408579348095</v>
+        <v>-1.0114143013515207</v>
       </c>
     </row>
     <row r="36" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B36" s="5" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>19</v>
+        <v>96</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F36" s="6">
-        <v>703422</v>
+        <v>11841565</v>
       </c>
       <c r="G36" s="7">
-        <v>-0.06024406401846971</v>
+        <v>0.0008854403957584998</v>
       </c>
       <c r="H36" s="7">
-        <v>-0.1834963754397318</v>
+        <v>0.1372061101201618</v>
       </c>
       <c r="I36" s="8">
-        <v>-2.3833683365976825</v>
+        <v>0</v>
       </c>
     </row>
     <row r="37" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B37" s="5" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F37" s="6">
-        <v>3555430</v>
+        <v>43521225</v>
       </c>
       <c r="G37" s="7">
-        <v>-0.017674092866404346</v>
+        <v>0.0069418082786042905</v>
       </c>
       <c r="H37" s="7">
-        <v>-0.20845368165208805</v>
+        <v>0.1427209487928199</v>
       </c>
       <c r="I37" s="8">
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="2:9" x14ac:dyDescent="0.25">
-[...26 lines deleted...]
-      <c r="B39" s="5" t="s">
+    <row r="39" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B39" s="9" t="s">
         <v>99</v>
-      </c>
-[...3772 lines deleted...]
-        <v>455</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">