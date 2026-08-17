--- v1 (2026-06-17)
+++ v2 (2026-08-17)
@@ -307,51 +307,51 @@
   <si>
     <t>Groningen</t>
   </si>
   <si>
     <t>37111182</t>
   </si>
   <si>
     <t>Stichting Parlan</t>
   </si>
   <si>
     <t>28101511</t>
   </si>
   <si>
     <t>Stichting Academische Zorgvernieuwing</t>
   </si>
   <si>
     <t>s-Gravenhage</t>
   </si>
   <si>
     <t>30210150</t>
   </si>
   <si>
     <t>ZBC Eyescan B.V.</t>
   </si>
   <si>
-    <t>32 resultaten · gegenereerd 17-6-2026, 15:17:03</t>
+    <t>32 resultaten · gegenereerd 17-8-2026, 15:29:41</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF0F1F3D"/>
       <sz val="18"/>
     </font>
     <font>
       <i/>
       <color rgb="FF6B7280"/>