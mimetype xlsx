--- v0 (2026-04-18)
+++ v1 (2026-06-17)
@@ -8,1037 +8,209 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Distress" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="475" uniqueCount="329">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="53">
   <si>
     <t>Distress candidates — VVT 2023</t>
   </si>
   <si>
     <t>Solvabiliteit &lt; 15% · EBITDA-marge &lt; 2% · omzet &gt; €500k</t>
   </si>
   <si>
     <t>KvK</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Plaats</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Omzet</t>
   </si>
   <si>
     <t>EBITDA-marge</t>
   </si>
   <si>
     <t>Solvabiliteit</t>
   </si>
   <si>
     <t>Leverage</t>
   </si>
   <si>
-    <t>01089954</t>
-[...5 lines deleted...]
-    <t>Ferwert</t>
+    <t>58176942</t>
+  </si>
+  <si>
+    <t>Compartijn Exploitatie B.V.</t>
+  </si>
+  <si>
+    <t>Woerden</t>
   </si>
   <si>
     <t>VVT</t>
   </si>
   <si>
-    <t>73125768</t>
-[...89 lines deleted...]
-    <t>Gelder Thuiszorg V &amp; V B.V.</t>
+    <t>61051020</t>
+  </si>
+  <si>
+    <t>Wonen bij September B.V.</t>
+  </si>
+  <si>
+    <t>54248353</t>
+  </si>
+  <si>
+    <t>PGVZ B.V.</t>
+  </si>
+  <si>
+    <t>Kampen</t>
+  </si>
+  <si>
+    <t>18073585</t>
+  </si>
+  <si>
+    <t>Actief Zorg B.V.</t>
+  </si>
+  <si>
+    <t>Waalwijk</t>
+  </si>
+  <si>
+    <t>63484900</t>
+  </si>
+  <si>
+    <t>Leyhoeve Zorg B.V.</t>
+  </si>
+  <si>
+    <t>Oisterwijk</t>
+  </si>
+  <si>
+    <t>04084443</t>
+  </si>
+  <si>
+    <t>Stichting De Trans</t>
+  </si>
+  <si>
+    <t>Rolde</t>
+  </si>
+  <si>
+    <t>41041607</t>
+  </si>
+  <si>
+    <t>Stichting Vérian</t>
   </si>
   <si>
     <t>Apeldoorn</t>
   </si>
   <si>
-    <t>23088794</t>
-[...20 lines deleted...]
-    <t>Baas Zorg B.V.</t>
+    <t>09149860</t>
+  </si>
+  <si>
+    <t>Thuiszorg Groot Gelre B.V.</t>
   </si>
   <si>
     <t>Arnhem</t>
   </si>
   <si>
-    <t>20107478</t>
-[...646 lines deleted...]
-  <si>
     <t>08215848</t>
   </si>
   <si>
     <t>Stichting Thuisgenoten</t>
   </si>
   <si>
     <t>Almelo</t>
   </si>
   <si>
-    <t>78263298</t>
-[...7 lines deleted...]
-  <si>
     <t>41126114</t>
   </si>
   <si>
     <t>Stichting Profila Zorggroep</t>
   </si>
   <si>
     <t>Houten</t>
   </si>
   <si>
-    <t>69105081</t>
-[...13 lines deleted...]
-  <si>
     <t>41009300</t>
   </si>
   <si>
     <t>Stichting Fokus Exploitatie</t>
   </si>
   <si>
     <t>Groningen</t>
   </si>
   <si>
-    <t>86016857</t>
-[...16 lines deleted...]
-  <si>
     <t>41055707</t>
   </si>
   <si>
     <t>Stichting Malderburch, welzijn, wonen en zorg</t>
   </si>
   <si>
     <t>Malden</t>
   </si>
   <si>
     <t>67366090</t>
   </si>
   <si>
     <t>Coöperatie Hesterhuizen U.A.</t>
   </si>
   <si>
     <t>Rosmalen</t>
   </si>
   <si>
-    <t>88789020</t>
-[...19 lines deleted...]
-  <si>
     <t>41222303</t>
   </si>
   <si>
     <t>Protestants Christelijke Stichting Ouderenzorg Haarlemmermeer Zorgverlening</t>
   </si>
   <si>
     <t>Hoofddorp</t>
   </si>
   <si>
-    <t>30189704</t>
-[...53 lines deleted...]
-    <t>116 resultaten · gegenereerd 18-4-2026, 00:03:59</t>
+    <t>14 resultaten · gegenereerd 17-6-2026, 14:16:03</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF0F1F3D"/>
       <sz val="18"/>
     </font>
     <font>
       <i/>
       <color rgb="FF6B7280"/>
@@ -1435,51 +607,51 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF0F1F3D"/>
   </sheetPr>
-  <dimension ref="B2:I123"/>
+  <dimension ref="B2:I21"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="2" customWidth="1"/>
     <col min="2" max="2" width="14" customWidth="1"/>
     <col min="3" max="3" width="40" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="8" width="14" customWidth="1"/>
     <col min="9" max="9" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" ht="22" customHeight="1" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B5" s="3" t="s">
         <v>2</v>
       </c>
@@ -1497,3053 +669,401 @@
       </c>
       <c r="G5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="6">
-        <v>1674586</v>
+        <v>18193048</v>
       </c>
       <c r="G6" s="7">
-        <v>-0.3311170641579471</v>
+        <v>-0.08484301256172137</v>
       </c>
       <c r="H6" s="7">
-        <v>-6.194967377728109</v>
+        <v>-0.49188114818752576</v>
       </c>
       <c r="I6" s="8">
-        <v>0</v>
+        <v>-2.7264071917193644</v>
       </c>
     </row>
     <row r="7" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="6">
-        <v>1681965</v>
+        <v>34392090</v>
       </c>
       <c r="G7" s="7">
-        <v>-0.009411610824244262</v>
+        <v>0.008572843348572303</v>
       </c>
       <c r="H7" s="7">
-        <v>-3.7017029351603123</v>
+        <v>-0.39478269799980686</v>
       </c>
       <c r="I7" s="8">
-        <v>-2.9157296272899558</v>
+        <v>88.76700086149003</v>
       </c>
     </row>
     <row r="8" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B8" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C8" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="C8" s="5" t="s">
+      <c r="D8" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D8" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="6">
-        <v>936132</v>
+        <v>13809231</v>
       </c>
       <c r="G8" s="7">
-        <v>-0.11386855699837202</v>
+        <v>-0.006773657417998149</v>
       </c>
       <c r="H8" s="7">
-        <v>-3.499428292938949</v>
+        <v>-0.29747928013768893</v>
       </c>
       <c r="I8" s="8">
-        <v>-1.849253255281624</v>
+        <v>-6.948973155582164</v>
       </c>
     </row>
     <row r="9" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B9" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="C9" s="5" t="s">
+      <c r="D9" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="D9" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="6">
-        <v>924165</v>
+        <v>29565745</v>
       </c>
       <c r="G9" s="7">
-        <v>-0.15201181607180536</v>
+        <v>-0.03546526563088466</v>
       </c>
       <c r="H9" s="7">
-        <v>-3.292319358457639</v>
+        <v>-0.22357300713998407</v>
       </c>
       <c r="I9" s="8">
-        <v>0</v>
+        <v>-23.9664367316226</v>
       </c>
     </row>
     <row r="10" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B10" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="C10" s="5" t="s">
+      <c r="D10" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="D10" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="6">
-        <v>640690</v>
+        <v>14003982</v>
       </c>
       <c r="G10" s="7">
-        <v>-0.27486772073857874</v>
+        <v>-0.144728192309873</v>
       </c>
       <c r="H10" s="7">
-        <v>-2.7342568130907776</v>
+        <v>0.01836547441369258</v>
       </c>
       <c r="I10" s="8">
-        <v>-2.0917918287385366</v>
+        <v>-1.2297319233401307</v>
       </c>
     </row>
     <row r="11" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="6">
-        <v>1346228</v>
+        <v>68411088</v>
       </c>
       <c r="G11" s="7">
-        <v>-0.3570524457967001</v>
+        <v>-0.0063800768670716065</v>
       </c>
       <c r="H11" s="7">
-        <v>-2.0898192625154355</v>
+        <v>-0.01964147449029547</v>
       </c>
       <c r="I11" s="8">
-        <v>0</v>
+        <v>-51.757510287123</v>
       </c>
     </row>
     <row r="12" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="6">
-        <v>571923</v>
+        <v>52040122</v>
       </c>
       <c r="G12" s="7">
-        <v>-0.2641701767545631</v>
+        <v>0.000026287409549116738</v>
       </c>
       <c r="H12" s="7">
-        <v>-1.7499857226073945</v>
+        <v>0.003357771723490799</v>
       </c>
       <c r="I12" s="8">
-        <v>-1.0415858622629646</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="6">
-        <v>1483843</v>
+        <v>12121428</v>
       </c>
       <c r="G13" s="7">
-        <v>-0.146606480604754</v>
+        <v>-0.002038208699503062</v>
       </c>
       <c r="H13" s="7">
-        <v>-1.8140389800727132</v>
+        <v>0.015916855837868883</v>
       </c>
       <c r="I13" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B14" s="5" t="s">
         <v>34</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="6">
-        <v>623567</v>
+        <v>15409700</v>
       </c>
       <c r="G14" s="7">
-        <v>-0.5076551517318909</v>
+        <v>0</v>
       </c>
       <c r="H14" s="7">
-        <v>-1.4148704085087958</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.024867689773974463</v>
+      </c>
+      <c r="I14" s="8"/>
     </row>
     <row r="15" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B15" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>38</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>39</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="6">
-        <v>1639623</v>
+        <v>32913002</v>
       </c>
       <c r="G15" s="7">
-        <v>-0.09848300493467096</v>
+        <v>-0.010764469312158156</v>
       </c>
       <c r="H15" s="7">
-        <v>-1.490393669997127</v>
+        <v>0.03704006974874098</v>
       </c>
       <c r="I15" s="8">
-        <v>-0.048156061309800276</v>
+        <v>-3.3509685540981846</v>
       </c>
     </row>
     <row r="16" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>41</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>42</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="6">
-        <v>1223873</v>
+        <v>105689333</v>
       </c>
       <c r="G16" s="7">
-        <v>-0.1246738836464241</v>
+        <v>-0.08263567147310884</v>
       </c>
       <c r="H16" s="7">
-        <v>-1.4636238308460499</v>
+        <v>0.12723214000198232</v>
       </c>
       <c r="I16" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B17" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="6">
-        <v>562006</v>
+        <v>14262589</v>
       </c>
       <c r="G17" s="7">
-        <v>-0.27679241858627845</v>
+        <v>-0.026395628451468384</v>
       </c>
       <c r="H17" s="7">
-        <v>-1.0152121152219988</v>
+        <v>0.09174440515855449</v>
       </c>
       <c r="I17" s="8">
-        <v>-3.407067414935812</v>
+        <v>-13.157733683958881</v>
       </c>
     </row>
     <row r="18" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="6">
-        <v>942477</v>
+        <v>10349116</v>
       </c>
       <c r="G18" s="7">
-        <v>-0.16612925302155915</v>
+        <v>0.007284197027069752</v>
       </c>
       <c r="H18" s="7">
-        <v>-1.0710639507576694</v>
+        <v>0.06413305687996902</v>
       </c>
       <c r="I18" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B19" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="6">
-        <v>2057404</v>
+        <v>13076046</v>
       </c>
       <c r="G19" s="7">
-        <v>0.00951004275290609</v>
+        <v>-0.05466423106801552</v>
       </c>
       <c r="H19" s="7">
-        <v>-1.2451940598541433</v>
+        <v>0.14766714759362523</v>
       </c>
       <c r="I19" s="8">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="B20" s="5" t="s">
+        <v>-4.532542333993665</v>
+      </c>
+    </row>
+    <row r="21" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B21" s="9" t="s">
         <v>52</v>
-      </c>
-[...2648 lines deleted...]
-        <v>328</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">