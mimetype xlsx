--- v1 (2026-06-17)
+++ v2 (2026-08-17)
@@ -166,51 +166,51 @@
   <si>
     <t>Stichting Malderburch, welzijn, wonen en zorg</t>
   </si>
   <si>
     <t>Malden</t>
   </si>
   <si>
     <t>67366090</t>
   </si>
   <si>
     <t>Coöperatie Hesterhuizen U.A.</t>
   </si>
   <si>
     <t>Rosmalen</t>
   </si>
   <si>
     <t>41222303</t>
   </si>
   <si>
     <t>Protestants Christelijke Stichting Ouderenzorg Haarlemmermeer Zorgverlening</t>
   </si>
   <si>
     <t>Hoofddorp</t>
   </si>
   <si>
-    <t>14 resultaten · gegenereerd 17-6-2026, 14:16:03</t>
+    <t>14 resultaten · gegenereerd 17-8-2026, 14:11:24</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF0F1F3D"/>
       <sz val="18"/>
     </font>
     <font>
       <i/>
       <color rgb="FF6B7280"/>