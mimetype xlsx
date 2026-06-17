--- v0 (2026-04-18)
+++ v1 (2026-06-17)
@@ -8,1442 +8,257 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Distress" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="679" uniqueCount="464">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="69">
   <si>
     <t>Distress candidates — VVT 2022</t>
   </si>
   <si>
     <t>Solvabiliteit &lt; 15% · EBITDA-marge &lt; 2% · omzet &gt; €500k</t>
   </si>
   <si>
     <t>KvK</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Plaats</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Omzet</t>
   </si>
   <si>
     <t>EBITDA-marge</t>
   </si>
   <si>
     <t>Solvabiliteit</t>
   </si>
   <si>
     <t>Leverage</t>
   </si>
   <si>
-    <t>63803399</t>
-[...5 lines deleted...]
-    <t>Breda</t>
+    <t>18073585</t>
+  </si>
+  <si>
+    <t>Actief Zorg B.V.</t>
+  </si>
+  <si>
+    <t>Waalwijk</t>
   </si>
   <si>
     <t>VVT</t>
   </si>
   <si>
-    <t>68603371</t>
-[...38 lines deleted...]
-    <t>Stichting Het Seminarie</t>
+    <t>04069088</t>
+  </si>
+  <si>
+    <t>De ZorgZaak B.V.</t>
+  </si>
+  <si>
+    <t>Hoogeveen</t>
+  </si>
+  <si>
+    <t>54248353</t>
+  </si>
+  <si>
+    <t>PGVZ B.V.</t>
+  </si>
+  <si>
+    <t>Kampen</t>
+  </si>
+  <si>
+    <t>61051020</t>
+  </si>
+  <si>
+    <t>Wonen bij September B.V.</t>
+  </si>
+  <si>
+    <t>Woerden</t>
+  </si>
+  <si>
+    <t>12052689</t>
+  </si>
+  <si>
+    <t>Zorgverlening PGZ B.V.</t>
+  </si>
+  <si>
+    <t>Nederweert</t>
+  </si>
+  <si>
+    <t>84534249</t>
+  </si>
+  <si>
+    <t>Tzorg Zorg Thuis B.V.</t>
+  </si>
+  <si>
+    <t>Uden</t>
+  </si>
+  <si>
+    <t>14100256</t>
+  </si>
+  <si>
+    <t>U-center B.V.</t>
+  </si>
+  <si>
+    <t>Epen</t>
+  </si>
+  <si>
+    <t>52684717</t>
+  </si>
+  <si>
+    <t>Boba Groep B.V.</t>
+  </si>
+  <si>
+    <t>Dordrecht</t>
+  </si>
+  <si>
+    <t>41050605</t>
+  </si>
+  <si>
+    <t>Stichting RST Zorgverleners</t>
+  </si>
+  <si>
+    <t>Barneveld</t>
+  </si>
+  <si>
+    <t>63484900</t>
+  </si>
+  <si>
+    <t>Leyhoeve Zorg B.V.</t>
+  </si>
+  <si>
+    <t>Oisterwijk</t>
+  </si>
+  <si>
+    <t>39084425</t>
+  </si>
+  <si>
+    <t>MoleMann Mental Health B.V.</t>
   </si>
   <si>
     <t>Amersfoort</t>
   </si>
   <si>
-    <t>18085004</t>
-[...161 lines deleted...]
-    <t>Care by Us B.V.</t>
+    <t>41041607</t>
+  </si>
+  <si>
+    <t>Stichting Vérian</t>
+  </si>
+  <si>
+    <t>Apeldoorn</t>
+  </si>
+  <si>
+    <t>41126114</t>
+  </si>
+  <si>
+    <t>Stichting Profila Zorggroep</t>
+  </si>
+  <si>
+    <t>Houten</t>
+  </si>
+  <si>
+    <t>67366090</t>
+  </si>
+  <si>
+    <t>Coöperatie Hesterhuizen U.A.</t>
+  </si>
+  <si>
+    <t>Rosmalen</t>
+  </si>
+  <si>
+    <t>04084443</t>
+  </si>
+  <si>
+    <t>Stichting De Trans</t>
+  </si>
+  <si>
+    <t>Rolde</t>
+  </si>
+  <si>
+    <t>09149860</t>
+  </si>
+  <si>
+    <t>Thuiszorg Groot Gelre B.V.</t>
+  </si>
+  <si>
+    <t>Arnhem</t>
+  </si>
+  <si>
+    <t>08215848</t>
+  </si>
+  <si>
+    <t>Stichting Thuisgenoten</t>
+  </si>
+  <si>
+    <t>Almelo</t>
+  </si>
+  <si>
+    <t>72630787</t>
+  </si>
+  <si>
+    <t>Stichting Noorderzorg</t>
+  </si>
+  <si>
+    <t>Delfzijl</t>
+  </si>
+  <si>
+    <t>24366758</t>
+  </si>
+  <si>
+    <t>MOB Maatschappelijk Ondersteuningsbureau B.V.</t>
   </si>
   <si>
     <t>Rotterdam</t>
   </si>
   <si>
-    <t>69495912</t>
-[...1133 lines deleted...]
-    <t>167 resultaten · gegenereerd 18-4-2026, 01:48:24</t>
+    <t>19 resultaten · gegenereerd 17-6-2026, 15:24:56</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF0F1F3D"/>
       <sz val="18"/>
     </font>
     <font>
       <i/>
       <color rgb="FF6B7280"/>
@@ -1840,51 +655,51 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF0F1F3D"/>
   </sheetPr>
-  <dimension ref="B2:I174"/>
+  <dimension ref="B2:I26"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="2" customWidth="1"/>
     <col min="2" max="2" width="14" customWidth="1"/>
     <col min="3" max="3" width="40" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="8" width="14" customWidth="1"/>
     <col min="9" max="9" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" ht="22" customHeight="1" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B5" s="3" t="s">
         <v>2</v>
       </c>
@@ -1902,4381 +717,533 @@
       </c>
       <c r="G5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="6">
-        <v>2656649</v>
+        <v>22388357</v>
       </c>
       <c r="G6" s="7">
-        <v>-0.13114152452958597</v>
+        <v>-0.09005868541403016</v>
       </c>
       <c r="H6" s="7">
-        <v>-4.656695957820738</v>
+        <v>-0.38441686933273944</v>
       </c>
       <c r="I6" s="8">
-        <v>-2.215420913498107</v>
+        <v>-0.2501668926619801</v>
       </c>
     </row>
     <row r="7" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="6">
-        <v>719683</v>
+        <v>13932875</v>
       </c>
       <c r="G7" s="7">
-        <v>0.004543667142339058</v>
+        <v>-0.1006495787839911</v>
       </c>
       <c r="H7" s="7">
-        <v>-4.565712258979816</v>
+        <v>-0.3163872307427416</v>
       </c>
       <c r="I7" s="8">
-        <v>17.00519877675841</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B8" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="6">
-        <v>1895570</v>
+        <v>26042724</v>
       </c>
       <c r="G8" s="7">
-        <v>-0.2413047262828595</v>
+        <v>-0.03171050770265046</v>
       </c>
       <c r="H8" s="7">
-        <v>-3.711780099149067</v>
+        <v>-0.24440419144522466</v>
       </c>
       <c r="I8" s="8">
-        <v>0</v>
+        <v>-0.3632717708772287</v>
       </c>
     </row>
     <row r="9" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B9" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="6">
-        <v>570769</v>
+        <v>26214693</v>
       </c>
       <c r="G9" s="7">
-        <v>-0.01970849853443337</v>
+        <v>-0.011234272322014223</v>
       </c>
       <c r="H9" s="7">
-        <v>-3.6469601982796327</v>
+        <v>-0.20110931045799596</v>
       </c>
       <c r="I9" s="8">
-        <v>0</v>
+        <v>-38.26148120732217</v>
       </c>
     </row>
     <row r="10" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B10" s="5" t="s">
         <v>23</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="6">
-        <v>1664037</v>
+        <v>11440451</v>
       </c>
       <c r="G10" s="7">
-        <v>0.01109350332955337</v>
+        <v>-0.2382050323016112</v>
       </c>
       <c r="H10" s="7">
-        <v>-3.5892146302627266</v>
+        <v>0.09652731834001058</v>
       </c>
       <c r="I10" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B11" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="6">
-        <v>1248829</v>
+        <v>11464745</v>
       </c>
       <c r="G11" s="7">
-        <v>-0.021888505151626044</v>
+        <v>-0.01919571695663532</v>
       </c>
       <c r="H11" s="7">
-        <v>-3.27958124395179</v>
+        <v>-0.05428901367279272</v>
       </c>
       <c r="I11" s="8">
-        <v>-1.8291567587342235</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B12" s="5" t="s">
         <v>29</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="6">
-        <v>5945673</v>
+        <v>13047973</v>
       </c>
       <c r="G12" s="7">
-        <v>-0.32371961929288745</v>
+        <v>0.0015219988576003337</v>
       </c>
       <c r="H12" s="7">
-        <v>-2.8166285893893406</v>
+        <v>-0.06912996524619915</v>
       </c>
       <c r="I12" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B13" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="6">
-        <v>2293707</v>
+        <v>17970064</v>
       </c>
       <c r="G13" s="7">
-        <v>-0.003870154296080537</v>
+        <v>-0.034183795895217736</v>
       </c>
       <c r="H13" s="7">
-        <v>-3.125224082296809</v>
+        <v>-0.004899975635740882</v>
       </c>
       <c r="I13" s="8">
-        <v>-68.93804213135068</v>
+        <v>-2.3853732388060918</v>
       </c>
     </row>
     <row r="14" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="6">
-        <v>605338</v>
+        <v>28314641</v>
       </c>
       <c r="G14" s="7">
-        <v>-0.14703190614169273</v>
+        <v>-0.022501397775094516</v>
       </c>
       <c r="H14" s="7">
-        <v>-2.435346097201767</v>
+        <v>0.009372092735386816</v>
       </c>
       <c r="I14" s="8">
-        <v>-2.4041616107141253</v>
+        <v>0</v>
       </c>
     </row>
     <row r="15" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B15" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>39</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="6">
-        <v>511467</v>
+        <v>13250717</v>
       </c>
       <c r="G15" s="7">
-        <v>-0.15079956282614518</v>
+        <v>-0.01882645293835798</v>
       </c>
       <c r="H15" s="7">
-        <v>-2.361381056184516</v>
+        <v>0.016961847598639022</v>
       </c>
       <c r="I15" s="8">
-        <v>-3.0333856266773846</v>
+        <v>-13.504361350735978</v>
       </c>
     </row>
     <row r="16" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B16" s="5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="6">
-        <v>1092839</v>
+        <v>18665349</v>
       </c>
       <c r="G16" s="7">
-        <v>-0.2500816680224626</v>
+        <v>-0.018367617985605305</v>
       </c>
       <c r="H16" s="7">
-        <v>-1.779481660837593</v>
+        <v>0.020562033598461184</v>
       </c>
       <c r="I16" s="8">
-        <v>-1.1790420016172762</v>
+        <v>-1.4679061247586322</v>
       </c>
     </row>
     <row r="17" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B17" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="6">
-        <v>22430427</v>
+        <v>54726213</v>
       </c>
       <c r="G17" s="7">
-        <v>-0.1521072692909502</v>
+        <v>0.00010413656797337685</v>
       </c>
       <c r="H17" s="7">
-        <v>-1.6718084631636607</v>
+        <v>0.004082959519648641</v>
       </c>
       <c r="I17" s="8">
-        <v>-2.046770487752764</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B18" s="5" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="6">
-        <v>7073079</v>
+        <v>30592931</v>
       </c>
       <c r="G18" s="7">
-        <v>-0.0006111906851316096</v>
+        <v>-0.12169625067960961</v>
       </c>
       <c r="H18" s="7">
-        <v>-1.606337571452272</v>
+        <v>0.13019755040290076</v>
       </c>
       <c r="I18" s="8">
-        <v>-526.2979412445061</v>
+        <v>-0.3586832820983899</v>
       </c>
     </row>
     <row r="19" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B19" s="5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="6">
-        <v>1599546</v>
+        <v>10644526</v>
       </c>
       <c r="G19" s="7">
-        <v>-0.13790100441000133</v>
+        <v>0.0007229067785639304</v>
       </c>
       <c r="H19" s="7">
-        <v>-1.3729058516601755</v>
+        <v>0.013456238275007528</v>
       </c>
       <c r="I19" s="8">
-        <v>-0.30419940248165056</v>
+        <v>0</v>
       </c>
     </row>
     <row r="20" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B20" s="5" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="6">
-        <v>511718</v>
+        <v>71425479</v>
       </c>
       <c r="G20" s="7">
-        <v>-0.12477184699385208</v>
+        <v>-0.06010660425532463</v>
       </c>
       <c r="H20" s="7">
-        <v>-1.352554042781807</v>
+        <v>0.07508750365096621</v>
       </c>
       <c r="I20" s="8">
-        <v>0</v>
+        <v>-5.495865150543553</v>
       </c>
     </row>
     <row r="21" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B21" s="5" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="6">
-        <v>607082</v>
+        <v>21620242</v>
       </c>
       <c r="G21" s="7">
-        <v>-0.19155731845121418</v>
+        <v>-0.019309219573027905</v>
       </c>
       <c r="H21" s="7">
-        <v>-1.2703147002810156</v>
+        <v>0.04500688797830597</v>
       </c>
       <c r="I21" s="8">
-        <v>-0.8045764504561832</v>
+        <v>0</v>
       </c>
     </row>
     <row r="22" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B22" s="5" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F22" s="6">
-        <v>933322</v>
+        <v>12533544</v>
       </c>
       <c r="G22" s="7">
-        <v>0.0089936806375506</v>
+        <v>0.0002523627794341329</v>
       </c>
       <c r="H22" s="7">
-        <v>-1.4690457969146493</v>
+        <v>0.027578055065636185</v>
       </c>
       <c r="I22" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B23" s="5" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>34</v>
+        <v>64</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F23" s="6">
-        <v>1710513</v>
+        <v>22504000</v>
       </c>
       <c r="G23" s="7">
-        <v>-0.08070795135728287</v>
+        <v>-0.04719161038037682</v>
       </c>
       <c r="H23" s="7">
-        <v>-1.3716592271393955</v>
+        <v>0.07793764988009592</v>
       </c>
       <c r="I23" s="8">
-        <v>0</v>
+        <v>-3.7278719397363465</v>
       </c>
     </row>
     <row r="24" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B24" s="5" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F24" s="6">
-        <v>1581737</v>
+        <v>15128721</v>
       </c>
       <c r="G24" s="7">
-        <v>-0.044732468166326006</v>
+        <v>-0.049543513956004606</v>
       </c>
       <c r="H24" s="7">
-        <v>-1.383414930658791</v>
+        <v>0.11233629913912489</v>
       </c>
       <c r="I24" s="8">
-        <v>-0.6727722422443644</v>
-[...29 lines deleted...]
-      <c r="B26" s="5" t="s">
+        <v>-2.2426440569423507</v>
+      </c>
+    </row>
+    <row r="26" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B26" s="9" t="s">
         <v>68</v>
-      </c>
-[...3820 lines deleted...]
-        <v>463</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">