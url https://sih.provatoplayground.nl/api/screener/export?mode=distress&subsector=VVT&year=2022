--- v1 (2026-06-17)
+++ v2 (2026-08-17)
@@ -214,51 +214,51 @@
   <si>
     <t>Stichting Thuisgenoten</t>
   </si>
   <si>
     <t>Almelo</t>
   </si>
   <si>
     <t>72630787</t>
   </si>
   <si>
     <t>Stichting Noorderzorg</t>
   </si>
   <si>
     <t>Delfzijl</t>
   </si>
   <si>
     <t>24366758</t>
   </si>
   <si>
     <t>MOB Maatschappelijk Ondersteuningsbureau B.V.</t>
   </si>
   <si>
     <t>Rotterdam</t>
   </si>
   <si>
-    <t>19 resultaten · gegenereerd 17-6-2026, 15:24:56</t>
+    <t>19 resultaten · gegenereerd 17-8-2026, 15:29:00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF0F1F3D"/>
       <sz val="18"/>
     </font>
     <font>
       <i/>
       <color rgb="FF6B7280"/>