--- v0 (2026-04-18)
+++ v1 (2026-06-17)
@@ -8,150 +8,273 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Distress" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="44">
   <si>
     <t>Distress candidates — VVT 2021</t>
   </si>
   <si>
     <t>Solvabiliteit &lt; 15% · EBITDA-marge &lt; 2% · omzet &gt; €500k</t>
   </si>
   <si>
     <t>KvK</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Plaats</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Omzet</t>
   </si>
   <si>
     <t>EBITDA-marge</t>
   </si>
   <si>
     <t>Solvabiliteit</t>
   </si>
   <si>
     <t>Leverage</t>
   </si>
   <si>
-    <t>0 resultaten · gegenereerd 18-4-2026, 01:48:24</t>
+    <t>58176942</t>
+  </si>
+  <si>
+    <t>Compartijn Exploitatie B.V.</t>
+  </si>
+  <si>
+    <t>Woerden</t>
+  </si>
+  <si>
+    <t>VVT</t>
+  </si>
+  <si>
+    <t>61051020</t>
+  </si>
+  <si>
+    <t>Wonen bij September B.V.</t>
+  </si>
+  <si>
+    <t>63048159</t>
+  </si>
+  <si>
+    <t>TSN Verzorging &amp; Verpleging B.V.</t>
+  </si>
+  <si>
+    <t>Zwolle</t>
+  </si>
+  <si>
+    <t>61354740</t>
+  </si>
+  <si>
+    <t>HappyNurse Thuiszorg B.V.</t>
+  </si>
+  <si>
+    <t>s-Gravenhage</t>
+  </si>
+  <si>
+    <t>54248353</t>
+  </si>
+  <si>
+    <t>PGVZ B.V.</t>
+  </si>
+  <si>
+    <t>Kampen</t>
+  </si>
+  <si>
+    <t>18073585</t>
+  </si>
+  <si>
+    <t>Actief Zorg B.V.</t>
+  </si>
+  <si>
+    <t>Waalwijk</t>
+  </si>
+  <si>
+    <t>63484900</t>
+  </si>
+  <si>
+    <t>Leyhoeve Zorg B.V.</t>
+  </si>
+  <si>
+    <t>Oisterwijk</t>
+  </si>
+  <si>
+    <t>41041607</t>
+  </si>
+  <si>
+    <t>Stichting Vérian</t>
+  </si>
+  <si>
+    <t>Apeldoorn</t>
+  </si>
+  <si>
+    <t>77077105</t>
+  </si>
+  <si>
+    <t>Martha Flora Zorg B.V.</t>
+  </si>
+  <si>
+    <t>Amsterdam</t>
+  </si>
+  <si>
+    <t>41050605</t>
+  </si>
+  <si>
+    <t>Stichting RST Zorgverleners</t>
+  </si>
+  <si>
+    <t>Barneveld</t>
+  </si>
+  <si>
+    <t>09149860</t>
+  </si>
+  <si>
+    <t>Thuiszorg Groot Gelre B.V.</t>
+  </si>
+  <si>
+    <t>Arnhem</t>
+  </si>
+  <si>
+    <t>11 resultaten · gegenereerd 17-6-2026, 15:10:29</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="0.0%"/>
+  </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF0F1F3D"/>
       <sz val="18"/>
     </font>
     <font>
       <i/>
       <color rgb="FF6B7280"/>
       <sz val="11"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
     </font>
     <font>
       <i/>
       <color rgb="FF6B7280"/>
       <sz val="9"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF0F1F3D"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="1">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FFE5E7EB"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFE5E7EB"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -457,101 +580,387 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF0F1F3D"/>
   </sheetPr>
-  <dimension ref="B2:I7"/>
+  <dimension ref="B2:I18"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="2" customWidth="1"/>
     <col min="2" max="2" width="14" customWidth="1"/>
     <col min="3" max="3" width="40" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="8" width="14" customWidth="1"/>
     <col min="9" max="9" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" ht="22" customHeight="1" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B6" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F6" s="6">
+        <v>13578792</v>
+      </c>
+      <c r="G6" s="7">
+        <v>-0.20487433639163188</v>
+      </c>
+      <c r="H6" s="7">
+        <v>-0.27558639656370054</v>
+      </c>
+      <c r="I6" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B7" s="5" t="s">
-        <v>10</v>
+        <v>14</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F7" s="6">
+        <v>19035449</v>
+      </c>
+      <c r="G7" s="7">
+        <v>-0.152560257443888</v>
+      </c>
+      <c r="H7" s="7">
+        <v>-0.19205771007950528</v>
+      </c>
+      <c r="I7" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B8" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F8" s="6">
+        <v>59062783</v>
+      </c>
+      <c r="G8" s="7">
+        <v>0.015260286668171393</v>
+      </c>
+      <c r="H8" s="7">
+        <v>-0.18598409478151867</v>
+      </c>
+      <c r="I8" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B9" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F9" s="6">
+        <v>14815924</v>
+      </c>
+      <c r="G9" s="7">
+        <v>0.013013700664231269</v>
+      </c>
+      <c r="H9" s="7">
+        <v>-0.13979531333090647</v>
+      </c>
+      <c r="I9" s="8">
+        <v>22.334935947305638</v>
+      </c>
+    </row>
+    <row r="10" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B10" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F10" s="6">
+        <v>23921227</v>
+      </c>
+      <c r="G10" s="7">
+        <v>0.006814658796557551</v>
+      </c>
+      <c r="H10" s="7">
+        <v>-0.07149063852469018</v>
+      </c>
+      <c r="I10" s="8">
+        <v>1.8403214428120112</v>
+      </c>
+    </row>
+    <row r="11" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B11" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F11" s="6">
+        <v>18866454</v>
+      </c>
+      <c r="G11" s="7">
+        <v>-0.042080986707942046</v>
+      </c>
+      <c r="H11" s="7">
+        <v>-0.00439445087578694</v>
+      </c>
+      <c r="I11" s="8">
+        <v>-0.009251573523243555</v>
+      </c>
+    </row>
+    <row r="12" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B12" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F12" s="6">
+        <v>12505560</v>
+      </c>
+      <c r="G12" s="7">
+        <v>-0.04075643153925134</v>
+      </c>
+      <c r="H12" s="7">
+        <v>0.017782857923592518</v>
+      </c>
+      <c r="I12" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B13" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F13" s="6">
+        <v>53183829</v>
+      </c>
+      <c r="G13" s="7">
+        <v>0.0001548779047104713</v>
+      </c>
+      <c r="H13" s="7">
+        <v>0.0037173419052695827</v>
+      </c>
+      <c r="I13" s="8">
+        <v>29.75937841447129</v>
+      </c>
+    </row>
+    <row r="14" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B14" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F14" s="6">
+        <v>17644753</v>
+      </c>
+      <c r="G14" s="7">
+        <v>0.014192264408575173</v>
+      </c>
+      <c r="H14" s="7">
+        <v>0.016244721242847107</v>
+      </c>
+      <c r="I14" s="8">
+        <v>5.051689368618196</v>
+      </c>
+    </row>
+    <row r="15" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B15" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F15" s="6">
+        <v>29407516</v>
+      </c>
+      <c r="G15" s="7">
+        <v>-0.000348210301067251</v>
+      </c>
+      <c r="H15" s="7">
+        <v>0.12351449789631729</v>
+      </c>
+      <c r="I15" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B16" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F16" s="6">
+        <v>20127697</v>
+      </c>
+      <c r="G16" s="7">
+        <v>-0.006815484155986649</v>
+      </c>
+      <c r="H16" s="7">
+        <v>0.1389399608942186</v>
+      </c>
+      <c r="I16" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B18" s="9" t="s">
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">