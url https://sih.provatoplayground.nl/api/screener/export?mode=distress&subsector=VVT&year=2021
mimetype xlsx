--- v1 (2026-06-17)
+++ v2 (2026-08-17)
@@ -139,51 +139,51 @@
   <si>
     <t>Martha Flora Zorg B.V.</t>
   </si>
   <si>
     <t>Amsterdam</t>
   </si>
   <si>
     <t>41050605</t>
   </si>
   <si>
     <t>Stichting RST Zorgverleners</t>
   </si>
   <si>
     <t>Barneveld</t>
   </si>
   <si>
     <t>09149860</t>
   </si>
   <si>
     <t>Thuiszorg Groot Gelre B.V.</t>
   </si>
   <si>
     <t>Arnhem</t>
   </si>
   <si>
-    <t>11 resultaten · gegenereerd 17-6-2026, 15:10:29</t>
+    <t>11 resultaten · gegenereerd 17-8-2026, 15:29:08</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF0F1F3D"/>
       <sz val="18"/>
     </font>
     <font>
       <i/>
       <color rgb="FF6B7280"/>