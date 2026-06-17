--- v0 (2026-04-18)
+++ v1 (2026-06-17)
@@ -14,51 +14,51 @@
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Cover" state="visible" r:id="rId4"/>
     <sheet sheetId="2" name="Financials" state="visible" r:id="rId5"/>
     <sheet sheetId="3" name="Benchmark" state="visible" r:id="rId6"/>
     <sheet sheetId="4" name="KPI formules" state="visible" r:id="rId7"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="53">
   <si>
     <t>APPO Central Filling</t>
   </si>
   <si>
     <t>SIH — Sector Intelligence Healthcare</t>
   </si>
   <si>
     <t>Company overview</t>
   </si>
   <si>
     <t>KvK-nummer</t>
   </si>
   <si>
     <t>83553665</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Plaats</t>
   </si>
   <si>
     <t>Gilze</t>
   </si>
   <si>
@@ -67,51 +67,51 @@
   <si>
     <t>5126BD</t>
   </si>
   <si>
     <t>Primaire subsector</t>
   </si>
   <si>
     <t>OVERIG</t>
   </si>
   <si>
     <t>Subsector (voluit)</t>
   </si>
   <si>
     <t>Overig / Ondersteunend</t>
   </si>
   <si>
     <t>Boekjaren beschikbaar</t>
   </si>
   <si>
     <t>2024 – 2024</t>
   </si>
   <si>
     <t>Aantal filings</t>
   </si>
   <si>
-    <t>Gegenereerd 18-4-2026, 01:38:23 · bron: jaarverantwoordingzorg.nl (DigiMV)</t>
+    <t>Gegenereerd 17-6-2026, 15:06:31 · bron: jaarverantwoordingzorg.nl (DigiMV)</t>
   </si>
   <si>
     <t>Jaarrekening — tijdreeks</t>
   </si>
   <si>
     <t>Boekjaar</t>
   </si>
   <si>
     <t>P&amp;L</t>
   </si>
   <si>
     <t>Omzet zorg</t>
   </si>
   <si>
     <t>Bedrijfsresultaat</t>
   </si>
   <si>
     <t>EBITDA (bedrijfsresultaat + afschrijvingen)</t>
   </si>
   <si>
     <t>EBITDA-marge</t>
   </si>
   <si>
     <t>Personeelskosten-ratio</t>
   </si>
@@ -131,53 +131,50 @@
     <t>Eigen vermogen</t>
   </si>
   <si>
     <t>Langlopende schulden</t>
   </si>
   <si>
     <t>Kortlopende schulden</t>
   </si>
   <si>
     <t>Solvabiliteit</t>
   </si>
   <si>
     <t>Leverage (schuld / EBITDA)</t>
   </si>
   <si>
     <t>Personeel</t>
   </si>
   <si>
     <t>FTE totaal</t>
   </si>
   <si>
     <t>Groei</t>
   </si>
   <si>
     <t>Omzet-groei 1Y</t>
-  </si>
-[...1 lines deleted...]
-    <t>Omzet CAGR 3Y</t>
   </si>
   <si>
     <t>Peer benchmark — OVERIG 2024</t>
   </si>
   <si>
     <t>Kwartielen binnen zelfde subsector, zelfde boekjaar</t>
   </si>
   <si>
     <t>KPI</t>
   </si>
   <si>
     <t>P25</t>
   </si>
   <si>
     <t>Mediaan</t>
   </si>
   <si>
     <t>P75</t>
   </si>
   <si>
     <t>Entity</t>
   </si>
   <si>
     <t>n peers</t>
   </si>
@@ -770,51 +767,51 @@
       <c r="C14" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B16" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B16:C16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF0F1F3D"/>
   </sheetPr>
-  <dimension ref="B2:C24"/>
+  <dimension ref="B2:C23"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="2" customWidth="1"/>
     <col min="2" max="2" width="36" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B2" s="7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" ht="20" customHeight="1" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B4" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C4" s="9">
         <v>2024</v>
       </c>
     </row>
     <row r="5" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B5" s="10" t="s">
         <v>20</v>
       </c>
     </row>
@@ -833,51 +830,51 @@
       <c r="C7" s="12">
         <v>-1026287</v>
       </c>
     </row>
     <row r="8" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B8" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="12">
         <v>-743567</v>
       </c>
     </row>
     <row r="9" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B9" s="11" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="13">
         <v>-0.011011799927922528</v>
       </c>
     </row>
     <row r="10" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B10" s="11" t="s">
         <v>25</v>
       </c>
       <c r="C10" s="13">
-        <v>0.03449860062038163</v>
+        <v>34.49860062038164</v>
       </c>
     </row>
     <row r="11" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="12">
         <v>-1218845</v>
       </c>
     </row>
     <row r="12" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B12" s="10" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="13" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B13" s="11" t="s">
         <v>28</v>
       </c>
       <c r="C13" s="12">
         <v>1025337</v>
       </c>
     </row>
     <row r="14" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B14" s="11" t="s">
@@ -926,248 +923,242 @@
       <c r="C19" s="12">
         <v>-0.6175327845372374</v>
       </c>
     </row>
     <row r="20" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B20" s="10" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="21" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B21" s="11" t="s">
         <v>36</v>
       </c>
       <c r="C21" s="12"/>
     </row>
     <row r="22" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B22" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="23" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B23" s="11" t="s">
         <v>38</v>
       </c>
       <c r="C23" s="13"/>
-    </row>
-[...4 lines deleted...]
-      <c r="C24" s="13"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FFB8973B"/>
   </sheetPr>
   <dimension ref="B2:G10"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="2" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="6" width="14" customWidth="1"/>
     <col min="7" max="7" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B2" s="7" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="3" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B3" s="2" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="5" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B5" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="C5" s="15" t="s">
         <v>42</v>
       </c>
-      <c r="C5" s="15" t="s">
+      <c r="D5" s="15" t="s">
         <v>43</v>
       </c>
-      <c r="D5" s="15" t="s">
+      <c r="E5" s="15" t="s">
         <v>44</v>
       </c>
-      <c r="E5" s="15" t="s">
+      <c r="F5" s="15" t="s">
         <v>45</v>
       </c>
-      <c r="F5" s="15" t="s">
+      <c r="G5" s="15" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="6" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B6" s="11" t="s">
         <v>24</v>
       </c>
       <c r="D6" s="13">
         <v>0.019115855447762356</v>
       </c>
       <c r="E6" s="13">
         <v>0.030063498183447425</v>
       </c>
       <c r="F6" s="13">
         <v>0.046413434613242655</v>
       </c>
       <c r="G6" s="16">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B7" s="11" t="s">
         <v>33</v>
       </c>
       <c r="D7" s="13">
         <v>0.30781596053158</v>
       </c>
       <c r="E7" s="13">
         <v>0.5576651548861886</v>
       </c>
       <c r="F7" s="13">
         <v>0.78345526772897</v>
       </c>
       <c r="G7" s="16">
         <v>375</v>
       </c>
     </row>
     <row r="8" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B8" s="11" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D8" s="17">
         <v>0</v>
       </c>
       <c r="E8" s="17">
         <v>0</v>
       </c>
       <c r="F8" s="17">
         <v>0</v>
       </c>
       <c r="G8" s="16">
         <v>301</v>
       </c>
     </row>
     <row r="9" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B9" s="11" t="s">
         <v>25</v>
       </c>
       <c r="D9" s="13">
-        <v>0.12818289451111073</v>
+        <v>0.22833570884665305</v>
       </c>
       <c r="E9" s="13">
-        <v>0.20547567050972465</v>
+        <v>0.41106273674828636</v>
       </c>
       <c r="F9" s="13">
-        <v>0.4049010288598427</v>
+        <v>46.12118271219424</v>
       </c>
       <c r="G9" s="16">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B10" s="11" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D10" s="13">
         <v>0.09517845282536586</v>
       </c>
       <c r="E10" s="13">
         <v>0.1058770684729684</v>
       </c>
       <c r="F10" s="13">
         <v>0.11323505587404159</v>
       </c>
       <c r="G10" s="16">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FFB8973B"/>
   </sheetPr>
   <dimension ref="B2:C9"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="2" customWidth="1"/>
     <col min="2" max="2" width="36" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B2" s="7" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="3" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B3" s="2" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="5" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B5" s="8" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C5" s="9">
         <v>2024</v>
       </c>
     </row>
     <row r="6" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B6" s="11" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="13">
         <f>Financials!C8 / Financials!C6</f>
       </c>
     </row>
     <row r="7" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B7" s="11" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C7" s="13">
         <f>Financials!C11 / Financials!C6</f>
       </c>
     </row>
     <row r="8" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B8" s="11" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C8" s="13">
         <f>Financials!C15 / (Financials!C15 + Financials!C16 + Financials!C17)</f>
       </c>
     </row>
     <row r="9" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B9" s="11" t="s">
         <v>34</v>
       </c>
       <c r="C9" s="17">
         <f>Financials!C16 / Financials!C8</f>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>