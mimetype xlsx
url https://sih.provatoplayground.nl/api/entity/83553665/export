--- v1 (2026-06-17)
+++ v2 (2026-08-17)
@@ -67,51 +67,51 @@
   <si>
     <t>5126BD</t>
   </si>
   <si>
     <t>Primaire subsector</t>
   </si>
   <si>
     <t>OVERIG</t>
   </si>
   <si>
     <t>Subsector (voluit)</t>
   </si>
   <si>
     <t>Overig / Ondersteunend</t>
   </si>
   <si>
     <t>Boekjaren beschikbaar</t>
   </si>
   <si>
     <t>2024 – 2024</t>
   </si>
   <si>
     <t>Aantal filings</t>
   </si>
   <si>
-    <t>Gegenereerd 17-6-2026, 15:06:31 · bron: jaarverantwoordingzorg.nl (DigiMV)</t>
+    <t>Gegenereerd 17-8-2026, 15:20:01 · bron: jaarverantwoordingzorg.nl (DigiMV)</t>
   </si>
   <si>
     <t>Jaarrekening — tijdreeks</t>
   </si>
   <si>
     <t>Boekjaar</t>
   </si>
   <si>
     <t>P&amp;L</t>
   </si>
   <si>
     <t>Omzet zorg</t>
   </si>
   <si>
     <t>Bedrijfsresultaat</t>
   </si>
   <si>
     <t>EBITDA (bedrijfsresultaat + afschrijvingen)</t>
   </si>
   <si>
     <t>EBITDA-marge</t>
   </si>
   <si>
     <t>Personeelskosten-ratio</t>
   </si>