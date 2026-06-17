--- v0 (2026-04-18)
+++ v1 (2026-06-17)
@@ -1553,90 +1553,90 @@
               <a:rPr lang="en-US" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6B7280"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Enschede · 7512KZ</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6B7280"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>KvK 77843630 · Boekjaren 2020–2022</a:t>
+              <a:t>KvK 77843630 · Boekjaren 2021–2022</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Text 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="6217920"/>
             <a:ext cx="5486400" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="900" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6B7280"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Gegenereerd 18-4-2026</a:t>
+              <a:t>Gegenereerd 17-6-2026</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="900" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FAFAF7"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -1702,51 +1702,51 @@
             <a:off x="548640" y="1005840"/>
             <a:ext cx="10972800" cy="914400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F1F3D"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Unilabs Eerstelijnsdiagnostiek Saltro B.V. is actief in Eerstelijnszorg. In boekjaar 2022 rapporteerde de organisatie een omzet van €31.7 mln met een EBITDA-marge van 0.0%. De entiteit heeft een volledige rapportage-historie over 3 boekjaren (2020–2022).</a:t>
+              <a:t>Unilabs Eerstelijnsdiagnostiek Saltro B.V. is actief in Eerstelijnszorg. In boekjaar 2022 rapporteerde de organisatie een omzet van €31.7 mln met een EBITDA-marge van 0.0%. Rapportage-historie omvat 2 boekjaren.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Shape 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="2194560"/>
             <a:ext cx="2651760" cy="1097280"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="E5E7EB"/>
@@ -2348,51 +2348,51 @@
             <a:off x="548640" y="5486400"/>
             <a:ext cx="5394960" cy="1005840"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F1F3D"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Omzet-groei gemiddeld 89.0% per jaar over 2 boekjaren.  Sterke groeitrend — waard te onderzoeken of dit organisch dan wel via acquisitie is.</a:t>
+              <a:t>Omzet-groei gemiddeld 0.6% per jaar over 1 boekjaar. Omzet-ontwikkeling stabiel, in lijn met sector-trend.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="Text 20"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="5212080"/>
             <a:ext cx="5394960" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
@@ -2527,141 +2527,72 @@
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Table 0"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1579011935"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="548640" y="914400"/>
           <a:ext cx="11064240" cy="914400"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr/>
               <a:tblGrid>
                 <a:gridCol w="3200400"/>
-                <a:gridCol w="2621280"/>
-[...1 lines deleted...]
-                <a:gridCol w="2621280"/>
+                <a:gridCol w="3931920"/>
+                <a:gridCol w="3931920"/>
               </a:tblGrid>
               <a:tr h="0">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l" indent="0" marL="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
                         </a:rPr>
                         <a:t>KPI</a:t>
-                      </a:r>
-[...66 lines deleted...]
-                        <a:t>2020</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1000" dirty="0">
                         <a:latin typeface="Calibri" charset="0"/>
                         <a:ea typeface="Calibri" charset="0"/>
                         <a:cs typeface="Calibri" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91440" marR="91440" marT="45720" marB="45720">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
@@ -2888,115 +2819,50 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="r" indent="0" marL="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1000" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0F1F3D"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>€11.4 mln</a:t>
-[...63 lines deleted...]
-                        </a:rPr>
                         <a:t>€31.5 mln</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1000" dirty="0">
                         <a:latin typeface="Calibri" charset="0"/>
                         <a:ea typeface="Calibri" charset="0"/>
                         <a:cs typeface="Calibri" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91440" marR="91440" marT="45720" marB="45720">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
@@ -3150,115 +3016,50 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="r" indent="0" marL="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1000" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0F1F3D"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>€4k</a:t>
-[...63 lines deleted...]
-                        </a:rPr>
                         <a:t>€13k</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1000" dirty="0">
                         <a:latin typeface="Calibri" charset="0"/>
                         <a:ea typeface="Calibri" charset="0"/>
                         <a:cs typeface="Calibri" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91440" marR="91440" marT="45720" marB="45720">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
@@ -3412,115 +3213,50 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="r" indent="0" marL="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1000" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0F1F3D"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>€4k</a:t>
-[...63 lines deleted...]
-                        </a:rPr>
                         <a:t>€13k</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1000" dirty="0">
                         <a:latin typeface="Calibri" charset="0"/>
                         <a:ea typeface="Calibri" charset="0"/>
                         <a:cs typeface="Calibri" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91440" marR="91440" marT="45720" marB="45720">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
@@ -3787,200 +3523,70 @@
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
-                <a:tc>
-[...63 lines deleted...]
-                </a:tc>
               </a:tr>
               <a:tr h="0">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l" indent="0" marL="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1000" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0F1F3D"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
                         </a:rPr>
                         <a:t>Resultaat boekjaar</a:t>
-                      </a:r>
-[...63 lines deleted...]
-                        <a:t>€3k</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1000" dirty="0">
                         <a:latin typeface="Calibri" charset="0"/>
                         <a:ea typeface="Calibri" charset="0"/>
                         <a:cs typeface="Calibri" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91440" marR="91440" marT="45720" marB="45720">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
@@ -4311,115 +3917,50 @@
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
-                <a:tc>
-[...63 lines deleted...]
-                </a:tc>
               </a:tr>
               <a:tr h="0">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l" indent="0" marL="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1000" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0F1F3D"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
                         </a:rPr>
                         <a:t>Liquide middelen</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1000" dirty="0">
                         <a:latin typeface="Calibri" charset="0"/>
                         <a:ea typeface="Calibri" charset="0"/>
                         <a:cs typeface="Calibri" charset="0"/>
@@ -4461,115 +4002,50 @@
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="r" indent="0" marL="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1000" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0F1F3D"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
                         </a:rPr>
                         <a:t>€0</a:t>
-                      </a:r>
-[...63 lines deleted...]
-                        <a:t>—</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1000" dirty="0">
                         <a:latin typeface="Calibri" charset="0"/>
                         <a:ea typeface="Calibri" charset="0"/>
                         <a:cs typeface="Calibri" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91440" marR="91440" marT="45720" marB="45720">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
@@ -4722,116 +4198,51 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="r" indent="0" marL="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1000" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0F1F3D"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>—</a:t>
-[...64 lines deleted...]
-                        <a:t>—</a:t>
+                        <a:t>€14k</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1000" dirty="0">
                         <a:latin typeface="Calibri" charset="0"/>
                         <a:ea typeface="Calibri" charset="0"/>
                         <a:cs typeface="Calibri" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91440" marR="91440" marT="45720" marB="45720">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
@@ -4984,116 +4395,51 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="r" indent="0" marL="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1000" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0F1F3D"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>—</a:t>
-[...64 lines deleted...]
-                        <a:t>—</a:t>
+                        <a:t>€0</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1000" dirty="0">
                         <a:latin typeface="Calibri" charset="0"/>
                         <a:ea typeface="Calibri" charset="0"/>
                         <a:cs typeface="Calibri" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91440" marR="91440" marT="45720" marB="45720">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
@@ -5246,115 +4592,50 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="r" indent="0" marL="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1000" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0F1F3D"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>€4.0 mln</a:t>
-[...63 lines deleted...]
-                        </a:rPr>
                         <a:t>€2.8 mln</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1000" dirty="0">
                         <a:latin typeface="Calibri" charset="0"/>
                         <a:ea typeface="Calibri" charset="0"/>
                         <a:cs typeface="Calibri" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91440" marR="91440" marT="45720" marB="45720">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
@@ -5508,116 +4789,51 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="r" indent="0" marL="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1000" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0F1F3D"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>—</a:t>
-[...64 lines deleted...]
-                        <a:t>—</a:t>
+                        <a:t>0.5%</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1000" dirty="0">
                         <a:latin typeface="Calibri" charset="0"/>
                         <a:ea typeface="Calibri" charset="0"/>
                         <a:cs typeface="Calibri" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91440" marR="91440" marT="45720" marB="45720">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
@@ -5770,116 +4986,51 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="r" indent="0" marL="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1000" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0F1F3D"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>—</a:t>
-[...64 lines deleted...]
-                        <a:t>—</a:t>
+                        <a:t>0.00</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1000" dirty="0">
                         <a:latin typeface="Calibri" charset="0"/>
                         <a:ea typeface="Calibri" charset="0"/>
                         <a:cs typeface="Calibri" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91440" marR="91440" marT="45720" marB="45720">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
@@ -6032,116 +5183,51 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="r" indent="0" marL="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1000" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0F1F3D"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>0</a:t>
-[...64 lines deleted...]
-                        <a:t>0</a:t>
+                        <a:t>—</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1000" dirty="0">
                         <a:latin typeface="Calibri" charset="0"/>
                         <a:ea typeface="Calibri" charset="0"/>
                         <a:cs typeface="Calibri" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91440" marR="91440" marT="45720" marB="45720">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
@@ -6295,115 +5381,50 @@
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="r" indent="0" marL="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1000" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0F1F3D"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
                         </a:rPr>
                         <a:t>—</a:t>
-                      </a:r>
-[...63 lines deleted...]
-                        <a:t>177.3%</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1000" dirty="0">
                         <a:latin typeface="Calibri" charset="0"/>
                         <a:ea typeface="Calibri" charset="0"/>
                         <a:cs typeface="Calibri" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91440" marR="91440" marT="45720" marB="45720">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
@@ -8286,51 +7307,51 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="r" indent="0" marL="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0F1F3D"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>6.5%</a:t>
+                        <a:t>8.3%</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100" dirty="0">
                         <a:latin typeface="Calibri" charset="0"/>
                         <a:ea typeface="Calibri" charset="0"/>
                         <a:cs typeface="Calibri" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91440" marR="91440" marT="45720" marB="45720">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
@@ -8351,51 +7372,51 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="r" indent="0" marL="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1100" b="1" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0F1F3D"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>21.0%</a:t>
+                        <a:t>21.2%</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100" dirty="0">
                         <a:latin typeface="Calibri" charset="0"/>
                         <a:ea typeface="Calibri" charset="0"/>
                         <a:cs typeface="Calibri" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91440" marR="91440" marT="45720" marB="45720">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
@@ -8416,51 +7437,51 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="r" indent="0" marL="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0F1F3D"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>35.0%</a:t>
+                        <a:t>35.6%</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100" dirty="0">
                         <a:latin typeface="Calibri" charset="0"/>
                         <a:ea typeface="Calibri" charset="0"/>
                         <a:cs typeface="Calibri" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91440" marR="91440" marT="45720" marB="45720">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
@@ -8481,51 +7502,51 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="r" indent="0" marL="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1100" b="1" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="B8973B"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>0.0%</a:t>
+                        <a:t>—</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100" dirty="0">
                         <a:latin typeface="Calibri" charset="0"/>
                         <a:ea typeface="Calibri" charset="0"/>
                         <a:cs typeface="Calibri" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91440" marR="91440" marT="45720" marB="45720">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
@@ -8546,51 +7567,51 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="r" indent="0" marL="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="6B7280"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>354</a:t>
+                        <a:t>349</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100" dirty="0">
                         <a:latin typeface="Calibri" charset="0"/>
                         <a:ea typeface="Calibri" charset="0"/>
                         <a:cs typeface="Calibri" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91440" marR="91440" marT="45720" marB="45720">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
@@ -8678,51 +7699,51 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="r" indent="0" marL="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0F1F3D"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>5.1%</a:t>
+                        <a:t>1.2%</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100" dirty="0">
                         <a:latin typeface="Calibri" charset="0"/>
                         <a:ea typeface="Calibri" charset="0"/>
                         <a:cs typeface="Calibri" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91440" marR="91440" marT="45720" marB="45720">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
@@ -8743,51 +7764,51 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="r" indent="0" marL="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1100" b="1" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0F1F3D"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>36067.2%</a:t>
+                        <a:t>4.6%</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100" dirty="0">
                         <a:latin typeface="Calibri" charset="0"/>
                         <a:ea typeface="Calibri" charset="0"/>
                         <a:cs typeface="Calibri" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91440" marR="91440" marT="45720" marB="45720">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
@@ -8808,51 +7829,51 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="r" indent="0" marL="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0F1F3D"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>—</a:t>
+                        <a:t>7.4%</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100" dirty="0">
                         <a:latin typeface="Calibri" charset="0"/>
                         <a:ea typeface="Calibri" charset="0"/>
                         <a:cs typeface="Calibri" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91440" marR="91440" marT="45720" marB="45720">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
@@ -8938,51 +7959,51 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="r" indent="0" marL="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="6B7280"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>18</a:t>
+                        <a:t>23</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100" dirty="0">
                         <a:latin typeface="Calibri" charset="0"/>
                         <a:ea typeface="Calibri" charset="0"/>
                         <a:cs typeface="Calibri" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91440" marR="91440" marT="45720" marB="45720">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
@@ -9134,97 +8155,97 @@
             <a:off x="548640" y="1005840"/>
             <a:ext cx="10972800" cy="5029200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F1F3D"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>• Bron: jaarverantwoordingzorg.nl DigiMV-datasets boekjaren 2020–2024</a:t>
+              <a:t>• Bron: jaarverantwoordingzorg.nl DigiMV-datasets boekjaren 2021–2024 (2021 via prior-year retro-backfill uit 2022-filing)</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F1F3D"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>• Entity resolution op basis van KvK-nummer (ExternalOrganizationId), 99.98% dekking</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F1F3D"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>• Canonical KPI mapping via fallback cascade: q*_0/1 (concern, WTZa-post 2022) → jeu*_jeu* (concern legacy) → jeu*_Micro (micro-verantwoording)</a:t>
+              <a:t>• Canonical KPI mapping: q*_0 (concern, WTZa-post 2022) op concernniveau</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F1F3D"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>• EBITDA = bedrijfsresultaat + afschrijvingen (proxy, NL-zorg context)</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>