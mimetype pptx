--- v0 (2026-04-18)
+++ v1 (2026-06-17)
@@ -1553,90 +1553,90 @@
               <a:rPr lang="en-US" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6B7280"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Delfzijl · 9934EH</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6B7280"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>KvK 72630787 · Boekjaren 2020–2024</a:t>
+              <a:t>KvK 72630787 · Boekjaren 2021–2024</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Text 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="6217920"/>
             <a:ext cx="5486400" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="900" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6B7280"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Gegenereerd 18-4-2026</a:t>
+              <a:t>Gegenereerd 17-6-2026</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="900" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FAFAF7"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -1702,51 +1702,51 @@
             <a:off x="548640" y="1005840"/>
             <a:ext cx="10972800" cy="914400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F1F3D"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Stichting Noorderzorg is actief in Verpleging, Verzorging &amp; Thuiszorg. In boekjaar 2024 rapporteerde de organisatie een omzet van €22.8 mln met een EBITDA-marge van 12.1%. De entiteit heeft een volledige rapportage-historie over 5 boekjaren (2020–2024).</a:t>
+              <a:t>Stichting Noorderzorg is actief in Verpleging, Verzorging &amp; Thuiszorg. In boekjaar 2024 rapporteerde de organisatie een omzet van €22.8 mln met een EBITDA-marge van 12.1%. De entiteit heeft een volledige rapportage-historie over 4 boekjaren (2021–2024).</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Shape 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="2194560"/>
             <a:ext cx="2651760" cy="1097280"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="6350">
             <a:solidFill>
               <a:srgbClr val="E5E7EB"/>
@@ -2348,51 +2348,51 @@
             <a:off x="548640" y="5486400"/>
             <a:ext cx="5394960" cy="1005840"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F1F3D"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Omzet-groei gemiddeld 156.9% per jaar over 4 boekjaren. 3Y CAGR: 94.9%. Sterke groeitrend — waard te onderzoeken of dit organisch dan wel via acquisitie is.</a:t>
+              <a:t>Omzet-groei gemiddeld 1.0% per jaar over 3 boekjaren. Omzet-ontwikkeling stabiel, in lijn met sector-trend.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="Text 20"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="5212080"/>
             <a:ext cx="5394960" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
@@ -2527,55 +2527,54 @@
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Table 0"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1579011935"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="548640" y="914400"/>
           <a:ext cx="11064240" cy="914400"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr/>
               <a:tblGrid>
                 <a:gridCol w="3200400"/>
-                <a:gridCol w="1572768"/>
-[...3 lines deleted...]
-                <a:gridCol w="1572768"/>
+                <a:gridCol w="1965960"/>
+                <a:gridCol w="1965960"/>
+                <a:gridCol w="1965960"/>
+                <a:gridCol w="1965960"/>
               </a:tblGrid>
               <a:tr h="0">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l" indent="0" marL="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
                         </a:rPr>
                         <a:t>KPI</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1000" dirty="0">
                         <a:latin typeface="Calibri" charset="0"/>
                         <a:ea typeface="Calibri" charset="0"/>
                         <a:cs typeface="Calibri" charset="0"/>
@@ -2619,51 +2618,51 @@
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="0F1F3D"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="r" indent="0" marL="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>2020</a:t>
+                        <a:t>2021</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1000" dirty="0">
                         <a:latin typeface="Calibri" charset="0"/>
                         <a:ea typeface="Calibri" charset="0"/>
                         <a:cs typeface="Calibri" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91440" marR="91440" marT="45720" marB="45720">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
@@ -2687,51 +2686,51 @@
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="0F1F3D"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="r" indent="0" marL="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>2021</a:t>
+                        <a:t>2022</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1000" dirty="0">
                         <a:latin typeface="Calibri" charset="0"/>
                         <a:ea typeface="Calibri" charset="0"/>
                         <a:cs typeface="Calibri" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91440" marR="91440" marT="45720" marB="45720">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
@@ -2755,51 +2754,51 @@
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="0F1F3D"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="r" indent="0" marL="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>2022</a:t>
+                        <a:t>2023</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1000" dirty="0">
                         <a:latin typeface="Calibri" charset="0"/>
                         <a:ea typeface="Calibri" charset="0"/>
                         <a:cs typeface="Calibri" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91440" marR="91440" marT="45720" marB="45720">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
@@ -2823,169 +2822,101 @@
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="0F1F3D"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="r" indent="0" marL="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>2023</a:t>
+                        <a:t>2024</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1000" dirty="0">
                         <a:latin typeface="Calibri" charset="0"/>
                         <a:ea typeface="Calibri" charset="0"/>
                         <a:cs typeface="Calibri" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91440" marR="91440" marT="45720" marB="45720">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="0F1F3D"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc>
-[...66 lines deleted...]
-                </a:tc>
               </a:tr>
               <a:tr h="0">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l" indent="0" marL="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1000" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0F1F3D"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
                         </a:rPr>
                         <a:t>Omzet zorg</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1000" dirty="0">
                         <a:latin typeface="Calibri" charset="0"/>
                         <a:ea typeface="Calibri" charset="0"/>
                         <a:cs typeface="Calibri" charset="0"/>
@@ -3026,116 +2957,51 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="r" indent="0" marL="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1000" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0F1F3D"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>€3.2 mln</a:t>
-[...64 lines deleted...]
-                        <a:t>€3.1 mln</a:t>
+                        <a:t>€22.2 mln</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1000" dirty="0">
                         <a:latin typeface="Calibri" charset="0"/>
                         <a:ea typeface="Calibri" charset="0"/>
                         <a:cs typeface="Calibri" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91440" marR="91440" marT="45720" marB="45720">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
@@ -3418,115 +3284,50 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="r" indent="0" marL="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1000" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0F1F3D"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>€197k</a:t>
-[...63 lines deleted...]
-                        </a:rPr>
                         <a:t>€56k</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1000" dirty="0">
                         <a:latin typeface="Calibri" charset="0"/>
                         <a:ea typeface="Calibri" charset="0"/>
                         <a:cs typeface="Calibri" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91440" marR="91440" marT="45720" marB="45720">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
@@ -3810,115 +3611,50 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="r" indent="0" marL="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1000" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0F1F3D"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>€776k</a:t>
-[...63 lines deleted...]
-                        </a:rPr>
                         <a:t>€652k</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1000" dirty="0">
                         <a:latin typeface="Calibri" charset="0"/>
                         <a:ea typeface="Calibri" charset="0"/>
                         <a:cs typeface="Calibri" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91440" marR="91440" marT="45720" marB="45720">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
@@ -4202,116 +3938,51 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="r" indent="0" marL="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1000" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0F1F3D"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>24.2%</a:t>
-[...64 lines deleted...]
-                        <a:t>21.2%</a:t>
+                        <a:t>2.9%</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1000" dirty="0">
                         <a:latin typeface="Calibri" charset="0"/>
                         <a:ea typeface="Calibri" charset="0"/>
                         <a:cs typeface="Calibri" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91440" marR="91440" marT="45720" marB="45720">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
@@ -4594,115 +4265,50 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="r" indent="0" marL="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1000" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0F1F3D"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>€64k</a:t>
-[...63 lines deleted...]
-                        </a:rPr>
                         <a:t>€-86k</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1000" dirty="0">
                         <a:latin typeface="Calibri" charset="0"/>
                         <a:ea typeface="Calibri" charset="0"/>
                         <a:cs typeface="Calibri" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91440" marR="91440" marT="45720" marB="45720">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
@@ -4986,115 +4592,50 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="r" indent="0" marL="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1000" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0F1F3D"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>€5.8 mln</a:t>
-[...63 lines deleted...]
-                        </a:rPr>
                         <a:t>€5.5 mln</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1000" dirty="0">
                         <a:latin typeface="Calibri" charset="0"/>
                         <a:ea typeface="Calibri" charset="0"/>
                         <a:cs typeface="Calibri" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91440" marR="91440" marT="45720" marB="45720">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
@@ -5378,115 +4919,50 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="r" indent="0" marL="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1000" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0F1F3D"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>€3.9 mln</a:t>
-[...63 lines deleted...]
-                        </a:rPr>
                         <a:t>€4.3 mln</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1000" dirty="0">
                         <a:latin typeface="Calibri" charset="0"/>
                         <a:ea typeface="Calibri" charset="0"/>
                         <a:cs typeface="Calibri" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91440" marR="91440" marT="45720" marB="45720">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
@@ -5770,116 +5246,51 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="r" indent="0" marL="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1000" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0F1F3D"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>—</a:t>
-[...64 lines deleted...]
-                        <a:t>—</a:t>
+                        <a:t>€2.3 mln</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1000" dirty="0">
                         <a:latin typeface="Calibri" charset="0"/>
                         <a:ea typeface="Calibri" charset="0"/>
                         <a:cs typeface="Calibri" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91440" marR="91440" marT="45720" marB="45720">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
@@ -6162,115 +5573,50 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="r" indent="0" marL="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1000" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0F1F3D"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>€4.4 mln</a:t>
-[...63 lines deleted...]
-                        </a:rPr>
                         <a:t>€4.2 mln</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1000" dirty="0">
                         <a:latin typeface="Calibri" charset="0"/>
                         <a:ea typeface="Calibri" charset="0"/>
                         <a:cs typeface="Calibri" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91440" marR="91440" marT="45720" marB="45720">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
@@ -6554,115 +5900,50 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="r" indent="0" marL="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1000" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0F1F3D"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>€5.0 mln</a:t>
-[...63 lines deleted...]
-                        </a:rPr>
                         <a:t>€4.1 mln</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1000" dirty="0">
                         <a:latin typeface="Calibri" charset="0"/>
                         <a:ea typeface="Calibri" charset="0"/>
                         <a:cs typeface="Calibri" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91440" marR="91440" marT="45720" marB="45720">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
@@ -6946,116 +6227,51 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="r" indent="0" marL="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1000" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0F1F3D"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>—</a:t>
-[...64 lines deleted...]
-                        <a:t>—</a:t>
+                        <a:t>21.5%</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1000" dirty="0">
                         <a:latin typeface="Calibri" charset="0"/>
                         <a:ea typeface="Calibri" charset="0"/>
                         <a:cs typeface="Calibri" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91440" marR="91440" marT="45720" marB="45720">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
@@ -7338,115 +6554,50 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="r" indent="0" marL="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1000" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0F1F3D"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>5.71</a:t>
-[...63 lines deleted...]
-                        </a:rPr>
                         <a:t>6.44</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1000" dirty="0">
                         <a:latin typeface="Calibri" charset="0"/>
                         <a:ea typeface="Calibri" charset="0"/>
                         <a:cs typeface="Calibri" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91440" marR="91440" marT="45720" marB="45720">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
@@ -7730,115 +6881,50 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="r" indent="0" marL="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1000" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0F1F3D"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>332</a:t>
-[...63 lines deleted...]
-                        </a:rPr>
                         <a:t>298</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1000" dirty="0">
                         <a:latin typeface="Calibri" charset="0"/>
                         <a:ea typeface="Calibri" charset="0"/>
                         <a:cs typeface="Calibri" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91440" marR="91440" marT="45720" marB="45720">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
@@ -8187,116 +7273,51 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="r" indent="0" marL="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1000" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0F1F3D"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>-4.0%</a:t>
-[...64 lines deleted...]
-                        <a:t>630.2%</a:t>
+                        <a:t>1.4%</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1000" dirty="0">
                         <a:latin typeface="Calibri" charset="0"/>
                         <a:ea typeface="Calibri" charset="0"/>
                         <a:cs typeface="Calibri" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91440" marR="91440" marT="45720" marB="45720">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
@@ -10244,51 +9265,51 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="r" indent="0" marL="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0F1F3D"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>48.7%</a:t>
+                        <a:t>49.1%</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100" dirty="0">
                         <a:latin typeface="Calibri" charset="0"/>
                         <a:ea typeface="Calibri" charset="0"/>
                         <a:cs typeface="Calibri" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91440" marR="91440" marT="45720" marB="45720">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
@@ -10309,51 +9330,51 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="r" indent="0" marL="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1100" b="1" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0F1F3D"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>52.9%</a:t>
+                        <a:t>53.2%</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100" dirty="0">
                         <a:latin typeface="Calibri" charset="0"/>
                         <a:ea typeface="Calibri" charset="0"/>
                         <a:cs typeface="Calibri" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91440" marR="91440" marT="45720" marB="45720">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
@@ -10374,51 +9395,51 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="r" indent="0" marL="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0F1F3D"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>58.4%</a:t>
+                        <a:t>58.7%</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100" dirty="0">
                         <a:latin typeface="Calibri" charset="0"/>
                         <a:ea typeface="Calibri" charset="0"/>
                         <a:cs typeface="Calibri" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91440" marR="91440" marT="45720" marB="45720">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
@@ -10504,51 +9525,51 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="r" indent="0" marL="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="6B7280"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>299</a:t>
+                        <a:t>298</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100" dirty="0">
                         <a:latin typeface="Calibri" charset="0"/>
                         <a:ea typeface="Calibri" charset="0"/>
                         <a:cs typeface="Calibri" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91440" marR="91440" marT="45720" marB="45720">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
@@ -11092,97 +10113,97 @@
             <a:off x="548640" y="1005840"/>
             <a:ext cx="10972800" cy="5029200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F1F3D"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>• Bron: jaarverantwoordingzorg.nl DigiMV-datasets boekjaren 2020–2024</a:t>
+              <a:t>• Bron: jaarverantwoordingzorg.nl DigiMV-datasets boekjaren 2021–2024 (2021 via prior-year retro-backfill uit 2022-filing)</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F1F3D"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>• Entity resolution op basis van KvK-nummer (ExternalOrganizationId), 99.98% dekking</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F1F3D"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>• Canonical KPI mapping via fallback cascade: q*_0/1 (concern, WTZa-post 2022) → jeu*_jeu* (concern legacy) → jeu*_Micro (micro-verantwoording)</a:t>
+              <a:t>• Canonical KPI mapping: q*_0 (concern, WTZa-post 2022) op concernniveau</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F1F3D"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>• EBITDA = bedrijfsresultaat + afschrijvingen (proxy, NL-zorg context)</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>