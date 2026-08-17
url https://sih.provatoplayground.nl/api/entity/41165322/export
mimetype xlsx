--- v0 (2026-06-17)
+++ v1 (2026-08-17)
@@ -67,51 +67,51 @@
   <si>
     <t>2202TG</t>
   </si>
   <si>
     <t>Primaire subsector</t>
   </si>
   <si>
     <t>VVT</t>
   </si>
   <si>
     <t>Subsector (voluit)</t>
   </si>
   <si>
     <t>Verpleging, Verzorging &amp; Thuiszorg</t>
   </si>
   <si>
     <t>Boekjaren beschikbaar</t>
   </si>
   <si>
     <t>2021 – 2024</t>
   </si>
   <si>
     <t>Aantal filings</t>
   </si>
   <si>
-    <t>Gegenereerd 17-6-2026, 15:00:54 · bron: jaarverantwoordingzorg.nl (DigiMV)</t>
+    <t>Gegenereerd 17-8-2026, 15:20:01 · bron: jaarverantwoordingzorg.nl (DigiMV)</t>
   </si>
   <si>
     <t>Jaarrekening — tijdreeks</t>
   </si>
   <si>
     <t>Boekjaar</t>
   </si>
   <si>
     <t>P&amp;L</t>
   </si>
   <si>
     <t>Omzet zorg</t>
   </si>
   <si>
     <t>Bedrijfsresultaat</t>
   </si>
   <si>
     <t>EBITDA (bedrijfsresultaat + afschrijvingen)</t>
   </si>
   <si>
     <t>EBITDA-marge</t>
   </si>
   <si>
     <t>Personeelskosten-ratio</t>
   </si>