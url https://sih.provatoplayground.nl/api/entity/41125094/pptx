--- v0 (2026-06-21)
+++ v1 (2026-08-17)
@@ -1592,51 +1592,51 @@
             <a:off x="548640" y="6217920"/>
             <a:ext cx="5486400" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="900" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6B7280"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Gegenereerd 21-6-2026</a:t>
+              <a:t>Gegenereerd 17-8-2026</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="900" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FAFAF7"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>