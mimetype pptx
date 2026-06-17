--- v0 (2026-04-18)
+++ v1 (2026-06-17)
@@ -1592,51 +1592,51 @@
             <a:off x="548640" y="6217920"/>
             <a:ext cx="5486400" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="900" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6B7280"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Gegenereerd 18-4-2026</a:t>
+              <a:t>Gegenereerd 17-6-2026</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="900" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FAFAF7"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -2348,51 +2348,51 @@
             <a:off x="548640" y="5486400"/>
             <a:ext cx="5394960" cy="1005840"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F1F3D"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Omzet-groei gemiddeld 9.2% per jaar over 2 boekjaren.  Sterke groeitrend — waard te onderzoeken of dit organisch dan wel via acquisitie is.</a:t>
+              <a:t>Omzet-groei gemiddeld 9.2% per jaar over 2 boekjaren. Sterke groeitrend — waard te onderzoeken of dit organisch dan wel via acquisitie is.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="Text 20"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="5212080"/>
             <a:ext cx="5394960" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
@@ -8286,51 +8286,51 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="r" indent="0" marL="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0F1F3D"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>50.6%</a:t>
+                        <a:t>51.0%</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100" dirty="0">
                         <a:latin typeface="Calibri" charset="0"/>
                         <a:ea typeface="Calibri" charset="0"/>
                         <a:cs typeface="Calibri" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91440" marR="91440" marT="45720" marB="45720">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
@@ -8351,51 +8351,51 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="r" indent="0" marL="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1100" b="1" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0F1F3D"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>55.3%</a:t>
+                        <a:t>55.7%</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100" dirty="0">
                         <a:latin typeface="Calibri" charset="0"/>
                         <a:ea typeface="Calibri" charset="0"/>
                         <a:cs typeface="Calibri" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91440" marR="91440" marT="45720" marB="45720">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
@@ -8416,51 +8416,51 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="r" indent="0" marL="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0F1F3D"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>62.2%</a:t>
+                        <a:t>62.3%</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100" dirty="0">
                         <a:latin typeface="Calibri" charset="0"/>
                         <a:ea typeface="Calibri" charset="0"/>
                         <a:cs typeface="Calibri" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91440" marR="91440" marT="45720" marB="45720">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
@@ -8546,51 +8546,51 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="r" indent="0" marL="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="6B7280"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>70</a:t>
+                        <a:t>69</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1100" dirty="0">
                         <a:latin typeface="Calibri" charset="0"/>
                         <a:ea typeface="Calibri" charset="0"/>
                         <a:cs typeface="Calibri" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91440" marR="91440" marT="45720" marB="45720">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="E5E7EB"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
@@ -9134,97 +9134,97 @@
             <a:off x="548640" y="1005840"/>
             <a:ext cx="10972800" cy="5029200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F1F3D"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>• Bron: jaarverantwoordingzorg.nl DigiMV-datasets boekjaren 2020–2024</a:t>
+              <a:t>• Bron: jaarverantwoordingzorg.nl DigiMV-datasets boekjaren 2021–2024 (2021 via prior-year retro-backfill uit 2022-filing)</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F1F3D"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>• Entity resolution op basis van KvK-nummer (ExternalOrganizationId), 99.98% dekking</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F1F3D"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>• Canonical KPI mapping via fallback cascade: q*_0/1 (concern, WTZa-post 2022) → jeu*_jeu* (concern legacy) → jeu*_Micro (micro-verantwoording)</a:t>
+              <a:t>• Canonical KPI mapping: q*_0 (concern, WTZa-post 2022) op concernniveau</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0F1F3D"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>• EBITDA = bedrijfsresultaat + afschrijvingen (proxy, NL-zorg context)</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>