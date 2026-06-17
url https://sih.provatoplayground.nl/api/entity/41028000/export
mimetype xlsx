--- v0 (2026-04-18)
+++ v1 (2026-06-17)
@@ -14,104 +14,104 @@
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Cover" state="visible" r:id="rId4"/>
     <sheet sheetId="2" name="Financials" state="visible" r:id="rId5"/>
     <sheet sheetId="3" name="Benchmark" state="visible" r:id="rId6"/>
     <sheet sheetId="4" name="KPI formules" state="visible" r:id="rId7"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="53">
   <si>
     <t>Stichting De Posten</t>
   </si>
   <si>
     <t>SIH — Sector Intelligence Healthcare</t>
   </si>
   <si>
     <t>Company overview</t>
   </si>
   <si>
     <t>KvK-nummer</t>
   </si>
   <si>
     <t>41028000</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Plaats</t>
   </si>
   <si>
     <t>Enschede</t>
   </si>
   <si>
     <t>Postcode</t>
   </si>
   <si>
     <t>7544LR</t>
   </si>
   <si>
     <t>Primaire subsector</t>
   </si>
   <si>
     <t>ZKH</t>
   </si>
   <si>
     <t>Subsector (voluit)</t>
   </si>
   <si>
     <t>Ziekenhuizen &amp; MSZ</t>
   </si>
   <si>
     <t>Boekjaren beschikbaar</t>
   </si>
   <si>
-    <t>2020 – 2024</t>
+    <t>2021 – 2024</t>
   </si>
   <si>
     <t>Aantal filings</t>
   </si>
   <si>
-    <t>Gegenereerd 18-4-2026, 03:54:37 · bron: jaarverantwoordingzorg.nl (DigiMV)</t>
+    <t>Gegenereerd 17-6-2026, 15:07:46 · bron: jaarverantwoordingzorg.nl (DigiMV)</t>
   </si>
   <si>
     <t>Jaarrekening — tijdreeks</t>
   </si>
   <si>
     <t>Boekjaar</t>
   </si>
   <si>
     <t>P&amp;L</t>
   </si>
   <si>
     <t>Omzet zorg</t>
   </si>
   <si>
     <t>Bedrijfsresultaat</t>
   </si>
   <si>
     <t>EBITDA (bedrijfsresultaat + afschrijvingen)</t>
   </si>
   <si>
     <t>EBITDA-marge</t>
   </si>
   <si>
     <t>Personeelskosten-ratio</t>
   </si>
@@ -131,53 +131,50 @@
     <t>Eigen vermogen</t>
   </si>
   <si>
     <t>Langlopende schulden</t>
   </si>
   <si>
     <t>Kortlopende schulden</t>
   </si>
   <si>
     <t>Solvabiliteit</t>
   </si>
   <si>
     <t>Leverage (schuld / EBITDA)</t>
   </si>
   <si>
     <t>Personeel</t>
   </si>
   <si>
     <t>FTE totaal</t>
   </si>
   <si>
     <t>Groei</t>
   </si>
   <si>
     <t>Omzet-groei 1Y</t>
-  </si>
-[...1 lines deleted...]
-    <t>Omzet CAGR 3Y</t>
   </si>
   <si>
     <t>Peer benchmark — ZKH 2024</t>
   </si>
   <si>
     <t>Kwartielen binnen zelfde subsector, zelfde boekjaar</t>
   </si>
   <si>
     <t>KPI</t>
   </si>
   <si>
     <t>P25</t>
   </si>
   <si>
     <t>Mediaan</t>
   </si>
   <si>
     <t>P75</t>
   </si>
   <si>
     <t>Entity</t>
   </si>
   <si>
     <t>n peers</t>
   </si>
@@ -746,687 +743,618 @@
       <c r="C11" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B12" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B13" s="4" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B14" s="4" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="16" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B16" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B16:C16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF0F1F3D"/>
   </sheetPr>
-  <dimension ref="B2:G24"/>
+  <dimension ref="B2:F23"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="2" customWidth="1"/>
     <col min="2" max="2" width="36" customWidth="1"/>
-    <col min="3" max="7" width="16" customWidth="1"/>
+    <col min="3" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B2" s="7" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="4" ht="20" customHeight="1" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="4" ht="20" customHeight="1" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B4" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C4" s="9">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="D4" s="9">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="E4" s="9">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="F4" s="9">
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="G4" s="9">
         <v>2024</v>
       </c>
     </row>
     <row r="5" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B5" s="10" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="6" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B6" s="11" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="12">
-        <v>4756175</v>
+        <v>39342267</v>
       </c>
       <c r="D6" s="12">
-        <v>4930564</v>
+        <v>39111973</v>
       </c>
       <c r="E6" s="12">
-        <v>39111973</v>
+        <v>41177524</v>
       </c>
       <c r="F6" s="12">
-        <v>41177524</v>
-[...1 lines deleted...]
-      <c r="G6" s="12">
         <v>44137267</v>
       </c>
     </row>
-    <row r="7" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B7" s="11" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="12">
-        <v>882457</v>
+        <v>2481970</v>
       </c>
       <c r="D7" s="12">
-        <v>2481970</v>
+        <v>3363276</v>
       </c>
       <c r="E7" s="12">
-        <v>3363276</v>
+        <v>2663662</v>
       </c>
       <c r="F7" s="12">
-        <v>2663662</v>
-[...1 lines deleted...]
-      <c r="G7" s="12">
         <v>3194075</v>
       </c>
     </row>
-    <row r="8" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B8" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="12">
-        <v>2242926</v>
+        <v>3593040</v>
       </c>
       <c r="D8" s="12">
-        <v>3593040</v>
+        <v>4501596</v>
       </c>
       <c r="E8" s="12">
-        <v>4501596</v>
+        <v>3824751</v>
       </c>
       <c r="F8" s="12">
-        <v>3824751</v>
-[...1 lines deleted...]
-      <c r="G8" s="12">
         <v>4426718</v>
       </c>
     </row>
-    <row r="9" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B9" s="11" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="13">
-        <v>0.4715818909102377</v>
+        <v>0.09132773157174699</v>
       </c>
       <c r="D9" s="13">
-        <v>0.7287279913616374</v>
+        <v>0.11509508865737865</v>
       </c>
       <c r="E9" s="13">
-        <v>0.11509508865737865</v>
+        <v>0.09288443375080056</v>
       </c>
       <c r="F9" s="13">
-        <v>0.09288443375080056</v>
-[...1 lines deleted...]
-      <c r="G9" s="13">
         <v>0.1002943385688108</v>
       </c>
     </row>
-    <row r="10" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B10" s="11" t="s">
         <v>25</v>
       </c>
       <c r="C10" s="13">
-        <v>4.7371862894027235</v>
+        <v>0.5631535417112593</v>
       </c>
       <c r="D10" s="13">
-        <v>4.493550230764675</v>
+        <v>0.5006907731297524</v>
       </c>
       <c r="E10" s="13">
-        <v>0.5006907731297524</v>
+        <v>0.5162351189449856</v>
       </c>
       <c r="F10" s="13">
-        <v>0.5162351189449856</v>
-[...1 lines deleted...]
-      <c r="G10" s="13">
         <v>0.5066994972751712</v>
       </c>
     </row>
-    <row r="11" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="12">
-        <v>716485</v>
+        <v>1966681</v>
       </c>
       <c r="D11" s="12">
-        <v>1966681</v>
+        <v>3312685</v>
       </c>
       <c r="E11" s="12">
-        <v>3312685</v>
+        <v>2904235</v>
       </c>
       <c r="F11" s="12">
-        <v>2904235</v>
-[...1 lines deleted...]
-      <c r="G11" s="12">
         <v>3698695</v>
       </c>
     </row>
     <row r="12" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B12" s="10" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="13" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B13" s="11" t="s">
         <v>28</v>
       </c>
       <c r="C13" s="12">
-        <v>5992661</v>
+        <v>5590087</v>
       </c>
       <c r="D13" s="12">
-        <v>5590087</v>
+        <v>6313030</v>
       </c>
       <c r="E13" s="12">
-        <v>6313030</v>
+        <v>6608391</v>
       </c>
       <c r="F13" s="12">
-        <v>6608391</v>
-[...1 lines deleted...]
-      <c r="G13" s="12">
         <v>6289065</v>
       </c>
     </row>
-    <row r="14" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B14" s="11" t="s">
         <v>29</v>
       </c>
       <c r="C14" s="12">
-        <v>15333748</v>
+        <v>14428134</v>
       </c>
       <c r="D14" s="12">
-        <v>14428134</v>
+        <v>18583826</v>
       </c>
       <c r="E14" s="12">
-        <v>18583826</v>
+        <v>22161698</v>
       </c>
       <c r="F14" s="12">
-        <v>22161698</v>
-[...1 lines deleted...]
-      <c r="G14" s="12">
         <v>26526495</v>
       </c>
     </row>
-    <row r="15" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B15" s="11" t="s">
         <v>30</v>
       </c>
-      <c r="C15" s="12"/>
-      <c r="D15" s="12"/>
+      <c r="C15" s="12">
+        <v>17433290</v>
+      </c>
+      <c r="D15" s="12">
+        <v>20745975</v>
+      </c>
       <c r="E15" s="12">
-        <v>20745975</v>
+        <v>23650209</v>
       </c>
       <c r="F15" s="12">
-        <v>23650209</v>
-[...1 lines deleted...]
-      <c r="G15" s="12">
         <v>27348903</v>
       </c>
     </row>
-    <row r="16" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B16" s="11" t="s">
         <v>31</v>
       </c>
       <c r="C16" s="12">
-        <v>4220000</v>
+        <v>0</v>
       </c>
       <c r="D16" s="12">
         <v>0</v>
       </c>
       <c r="E16" s="12">
         <v>0</v>
       </c>
       <c r="F16" s="12">
         <v>0</v>
       </c>
-      <c r="G16" s="12">
-[...3 lines deleted...]
-    <row r="17" spans="2:7" x14ac:dyDescent="0.25">
+    </row>
+    <row r="17" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B17" s="11" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="12">
-        <v>6796285</v>
+        <v>5256444</v>
       </c>
       <c r="D17" s="12">
-        <v>5256444</v>
+        <v>5974474</v>
       </c>
       <c r="E17" s="12">
-        <v>5974474</v>
+        <v>6993986</v>
       </c>
       <c r="F17" s="12">
-        <v>6993986</v>
-[...1 lines deleted...]
-      <c r="G17" s="12">
         <v>6985633</v>
       </c>
     </row>
-    <row r="18" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="18" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B18" s="11" t="s">
         <v>33</v>
       </c>
-      <c r="C18" s="13"/>
-      <c r="D18" s="13"/>
+      <c r="C18" s="13">
+        <v>0.7683338200439018</v>
+      </c>
+      <c r="D18" s="13">
+        <v>0.7764081733806195</v>
+      </c>
       <c r="E18" s="13">
-        <v>0.7764081733806195</v>
+        <v>0.771767997168795</v>
       </c>
       <c r="F18" s="13">
-        <v>0.771767997168795</v>
-[...1 lines deleted...]
-      <c r="G18" s="13">
         <v>0.796542088117923</v>
       </c>
     </row>
-    <row r="19" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B19" s="11" t="s">
         <v>34</v>
       </c>
       <c r="C19" s="12">
-        <v>1.881470900065361</v>
+        <v>0</v>
       </c>
       <c r="D19" s="12">
         <v>0</v>
       </c>
       <c r="E19" s="12">
         <v>0</v>
       </c>
       <c r="F19" s="12">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="G19" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B20" s="10" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="21" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B21" s="11" t="s">
         <v>36</v>
       </c>
       <c r="C21" s="12">
-        <v>495.34</v>
-[...1 lines deleted...]
-      <c r="D21" s="12">
         <v>450.93</v>
       </c>
+      <c r="D21" s="12"/>
       <c r="E21" s="12"/>
       <c r="F21" s="12"/>
-      <c r="G21" s="12"/>
     </row>
     <row r="22" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B22" s="10" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="23" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="23" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B23" s="11" t="s">
         <v>38</v>
       </c>
       <c r="C23" s="13"/>
       <c r="D23" s="13">
-        <v>0.036665808133636846</v>
+        <v>-0.0058536026914768335</v>
       </c>
       <c r="E23" s="13">
-        <v>6.932555585932969</v>
+        <v>0.052811219725478864</v>
       </c>
       <c r="F23" s="13">
-        <v>0.052811219725478864</v>
-[...1 lines deleted...]
-      <c r="G23" s="13">
         <v>0.07187763402189984</v>
-      </c>
-[...12 lines deleted...]
-        <v>1.0763613960934104</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FFB8973B"/>
   </sheetPr>
   <dimension ref="B2:G10"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="2" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="6" width="14" customWidth="1"/>
     <col min="7" max="7" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B2" s="7" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="3" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B3" s="2" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="5" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B5" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="C5" s="15" t="s">
         <v>42</v>
       </c>
-      <c r="C5" s="15" t="s">
+      <c r="D5" s="15" t="s">
         <v>43</v>
       </c>
-      <c r="D5" s="15" t="s">
+      <c r="E5" s="15" t="s">
         <v>44</v>
       </c>
-      <c r="E5" s="15" t="s">
+      <c r="F5" s="15" t="s">
         <v>45</v>
       </c>
-      <c r="F5" s="15" t="s">
+      <c r="G5" s="15" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="6" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B6" s="11" t="s">
         <v>24</v>
       </c>
       <c r="D6" s="13">
         <v>0.04032210121163195</v>
       </c>
       <c r="E6" s="13">
         <v>0.07553942330942107</v>
       </c>
       <c r="F6" s="13">
         <v>0.09526684801313012</v>
       </c>
       <c r="G6" s="16">
         <v>194</v>
       </c>
     </row>
     <row r="7" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B7" s="11" t="s">
         <v>33</v>
       </c>
       <c r="D7" s="13">
         <v>0.029321261054347476</v>
       </c>
       <c r="E7" s="13">
         <v>0.32430035771184657</v>
       </c>
       <c r="F7" s="13">
         <v>0.6036046177833865</v>
       </c>
       <c r="G7" s="16">
         <v>743</v>
       </c>
     </row>
     <row r="8" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B8" s="11" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D8" s="17">
         <v>0</v>
       </c>
       <c r="E8" s="17">
         <v>0</v>
       </c>
       <c r="F8" s="17">
         <v>1.2329663498927668</v>
       </c>
       <c r="G8" s="16">
         <v>512</v>
       </c>
     </row>
     <row r="9" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B9" s="11" t="s">
         <v>25</v>
       </c>
       <c r="D9" s="13">
-        <v>0.26505783050757226</v>
+        <v>0.357346220053382</v>
       </c>
       <c r="E9" s="13">
-        <v>0.3832458437791739</v>
+        <v>0.4288293405698038</v>
       </c>
       <c r="F9" s="13">
-        <v>0.5066195620659867</v>
+        <v>0.5743758747972092</v>
       </c>
       <c r="G9" s="16">
-        <v>194</v>
+        <v>188</v>
       </c>
     </row>
     <row r="10" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B10" s="11" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D10" s="13">
-        <v>0.05951434655849441</v>
+        <v>0.059497463510449156</v>
       </c>
       <c r="E10" s="13">
-        <v>0.07837165705114901</v>
+        <v>0.07834134604817122</v>
       </c>
       <c r="F10" s="13">
-        <v>0.09379859116731959</v>
+        <v>0.0929293043336269</v>
       </c>
       <c r="G10" s="16">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FFB8973B"/>
   </sheetPr>
-  <dimension ref="B2:G9"/>
+  <dimension ref="B2:F9"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="2" customWidth="1"/>
     <col min="2" max="2" width="36" customWidth="1"/>
-    <col min="3" max="7" width="14" customWidth="1"/>
+    <col min="3" max="6" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B2" s="7" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="3" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B3" s="2" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-    <row r="5" spans="2:7" x14ac:dyDescent="0.25">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="5" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B5" s="8" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C5" s="9">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="D5" s="9">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="E5" s="9">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="F5" s="9">
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="G5" s="9">
         <v>2024</v>
       </c>
     </row>
-    <row r="6" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B6" s="11" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="13">
         <f>Financials!C8 / Financials!C6</f>
       </c>
       <c r="D6" s="13">
         <f>Financials!D8 / Financials!D6</f>
       </c>
       <c r="E6" s="13">
         <f>Financials!E8 / Financials!E6</f>
       </c>
       <c r="F6" s="13">
         <f>Financials!F8 / Financials!F6</f>
       </c>
-      <c r="G6" s="13">
-[...3 lines deleted...]
-    <row r="7" spans="2:7" x14ac:dyDescent="0.25">
+    </row>
+    <row r="7" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B7" s="11" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C7" s="13">
         <f>Financials!C11 / Financials!C6</f>
       </c>
       <c r="D7" s="13">
         <f>Financials!D11 / Financials!D6</f>
       </c>
       <c r="E7" s="13">
         <f>Financials!E11 / Financials!E6</f>
       </c>
       <c r="F7" s="13">
         <f>Financials!F11 / Financials!F6</f>
       </c>
-      <c r="G7" s="13">
-[...3 lines deleted...]
-    <row r="8" spans="2:7" x14ac:dyDescent="0.25">
+    </row>
+    <row r="8" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B8" s="11" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C8" s="13">
         <f>Financials!C15 / (Financials!C15 + Financials!C16 + Financials!C17)</f>
       </c>
       <c r="D8" s="13">
         <f>Financials!D15 / (Financials!D15 + Financials!D16 + Financials!D17)</f>
       </c>
       <c r="E8" s="13">
         <f>Financials!E15 / (Financials!E15 + Financials!E16 + Financials!E17)</f>
       </c>
       <c r="F8" s="13">
         <f>Financials!F15 / (Financials!F15 + Financials!F16 + Financials!F17)</f>
       </c>
-      <c r="G8" s="13">
-[...3 lines deleted...]
-    <row r="9" spans="2:7" x14ac:dyDescent="0.25">
+    </row>
+    <row r="9" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B9" s="11" t="s">
         <v>34</v>
       </c>
       <c r="C9" s="17">
         <f>Financials!C16 / Financials!C8</f>
       </c>
       <c r="D9" s="17">
         <f>Financials!D16 / Financials!D8</f>
       </c>
       <c r="E9" s="17">
         <f>Financials!E16 / Financials!E8</f>
       </c>
       <c r="F9" s="17">
         <f>Financials!F16 / Financials!F8</f>
-      </c>
-[...1 lines deleted...]
-        <f>Financials!G16 / Financials!G8</f>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">