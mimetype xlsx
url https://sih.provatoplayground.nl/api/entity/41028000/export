--- v1 (2026-06-17)
+++ v2 (2026-08-17)
@@ -67,51 +67,51 @@
   <si>
     <t>7544LR</t>
   </si>
   <si>
     <t>Primaire subsector</t>
   </si>
   <si>
     <t>ZKH</t>
   </si>
   <si>
     <t>Subsector (voluit)</t>
   </si>
   <si>
     <t>Ziekenhuizen &amp; MSZ</t>
   </si>
   <si>
     <t>Boekjaren beschikbaar</t>
   </si>
   <si>
     <t>2021 – 2024</t>
   </si>
   <si>
     <t>Aantal filings</t>
   </si>
   <si>
-    <t>Gegenereerd 17-6-2026, 15:07:46 · bron: jaarverantwoordingzorg.nl (DigiMV)</t>
+    <t>Gegenereerd 17-8-2026, 15:22:40 · bron: jaarverantwoordingzorg.nl (DigiMV)</t>
   </si>
   <si>
     <t>Jaarrekening — tijdreeks</t>
   </si>
   <si>
     <t>Boekjaar</t>
   </si>
   <si>
     <t>P&amp;L</t>
   </si>
   <si>
     <t>Omzet zorg</t>
   </si>
   <si>
     <t>Bedrijfsresultaat</t>
   </si>
   <si>
     <t>EBITDA (bedrijfsresultaat + afschrijvingen)</t>
   </si>
   <si>
     <t>EBITDA-marge</t>
   </si>
   <si>
     <t>Personeelskosten-ratio</t>
   </si>